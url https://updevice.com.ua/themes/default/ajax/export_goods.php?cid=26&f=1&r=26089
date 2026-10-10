--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a404d4fb3092a749b1b35f6a93e52961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba851dfa120673a243041ea4d4c258192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdb9498a146e34e5303028972e9b953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b4a8629b337aa749fef934e9eabe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e49b999a731c86688449591c4075ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb7c9747159509ca4d7cc88b40fa366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c5868450b082b18f2e736ab510ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3749b836e9c1b6832884c95c08eb828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027907f74790d2dedc2f89cc3c2518b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e16f6e21082b512fe369205b7a33c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c501095e56503f3f2100aa98ee7c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0766f266ce5dc6c2b4fe2714e7e5e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3a818cd3d3f2776738ac928d2226b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414eadb97c478b7d9d72fe6c63838a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b8684351a4197e7565405e89680c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a8f621d033bc3d50388c5887fcc7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4d3918a5c6e9992818a19118dc67917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81425118f985588d7e8b3136cfdbd68218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47feeae8d0d139d0d33abe0c3b812cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147adad32a5d6fe4cf675531edda16b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77168ba6c29f3bd536483e2f819ffb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c50f82ab4d93490dd88485c0ca288d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d60abdb26de11654006671a0f7e1c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b2225b0974f05111b64dbff8f57bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee9a62d338abca63475e2a4774526b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf04db7c28b16f442b226c5122d52ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddfb8a9b2550c83ec903f617ec5b7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afc19b60a37903686435857c8e982128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e0256da405d970cd2cc095be7f57329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4c6b5630bf4b6e63a90c006ffc70630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96678eae5528422e4933e980254e12fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984860e1c2b22b24239e29dcdc0251f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29228682b8f500b983284dda32b1c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a542add096cba2844e3a3a9fb598e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde608aaab4670371d5d772dd87d967935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf03fe258de745d7a169adb99ac38f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec67407167b1dbed479f9735d3c21e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1fb3668a334e2c5051dff1d45119b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab88c3700388ce013f50bd275e6f9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf134f6bdf3862fcc0af9b4d740297be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eecada549cee2bc035bd80b1f9e39141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcfc85f008dccc2edbff0ac575d17c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d993b93bf6c020927f199668c58ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5f8e458fd861d22b46fad75fbe54d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fcac591bee1c0b419ef9bcde89dce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772af65b015fd7f0518c7776c4d2eef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569130166d7be5d7f0507ab9dd7009847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3dfca7dd0c17103ddb05fcc27b99448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47503ef893fc4edb0dbef477ea4536eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398315f67c4dc7dbe40ff880c6adcad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b03c94880f928d05dc2a9023b8592a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f143715065df56548f2f3112cd0ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7833d004c73adade36ae765265a7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ddffc9877783ecb26ba6da8a6e8e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118bc854878f9a32dfb3ee4bcff9d5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a4b841931ee1d0eb22c54e440985556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db48e697d2ed276fa7859896de53e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894df787f76bd3ce4effc4b6c178096658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3061e6128456b1f6755fef17b1d2e3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989481475525e9461b5c67af5f1aee0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b32adcaca84081d8f28cf8228bc4c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1d53f122e2de2cf85fa0d980589ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835dbcb79b10a41a6170ea0bc34c39163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c98eb283a03bf1a75f52cca624c12764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdada11a201dfb3373260c95d7403b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e228e1dafc3c255e839a82f0c68f6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ebecfc525b50282041696bdee0e1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785b59aa554abca28c2d85ea1b124e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab86110e7f14f3aadd7aed59a4768ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34b883642c46decf44f2a1fe2ebf0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc066756ae5ee62a0d71e728c250ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decab225d710dbe703ad9c221f43994d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebd2a1be5eb705b3875cbc1fe0bb4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b843d28ef174954e14588189e63756d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2988890b4ffc7a0cc1400b64937f4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358476923a9069c4f426dabe32c720c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4fb386a71d5e285a3fcc2a6455c2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763e4cde43c7f4beafabb8732d84e3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db5abd34dc2b437cd584488d6cfd7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd9e51e06787a9bdfc88365f0cf5d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179572a853e2a922e56f06471223501b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5634427c0216fc96b62f03a93d260882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9ffc7695e8204722dd21ac22b8afe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94f90e9230a4410f3598d7602e590284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefcea0b2f1061c73c539f9bd234b0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa69b51457264d6892ba06992865d2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5fef5b1d399e193290987fffecdb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdebea469abeca43a9fced61ddc72d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598b025247e61ca68edb940e6d6684289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dee71a7d2a437a9106a4923fe2e9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d05f3248712f93e7804980a5483bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f67deef82cfbfe108c88abf45069692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3b61e853067c4151cc100eed2bb5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52617000ac356fa5594240f58ec894394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a8cc5d27bb2bed84dbdc1d7984d6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37674dcab62228091dadf714ee603c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172192a1d2042e8b9765b9f3760ddf6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7286401a69d820af7a03ed5362a80e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b84861233ce4f2114fe1c5f457ae8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9039a1f3ccf4432ab56b12ec1bb8ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3c22c5c7ae0104fdde9c1b9f635d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236878dcb35439926471ba963cda2717102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a6ef961acff2dd285e49f65a0e2d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e5764f21608c7da474cbdcbb81b0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e671c9b69246c04f32ac5d8f87988d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7c0e15f8fd528ced122dcfc624cba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96e0438d96acf7209849b0055e2aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c7692ff3f4b73365c3727a38ea8c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a625efdc78e9682925ff9c1e426948109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7158730689c205fa12600c3a86a806110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb2a204783c972c5a991714bb2afbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5180737d1490f105a5fc935757efcf5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4a93095fb538df5baacd99a0bf51b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dad4823e88b2bfbd8be702c92ad0e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c241512d545aab8b00ea141bd99c8bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647477c647f47f1c997e87577391a4e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cb44f012689bec333b0e257cee37e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe257efdb64519cc1a09aaca8a3c78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc2d40a4cff2b3856b31b7d0b2f0a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec754cc84ad064fe3a426f3c382e6c4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0a8f76efc7f3cf1bc892683c31d4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990f8a288678a0f633c38b421beba3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232a4b5be5eed230f962954e663510e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86706e67268ec10e11b43d0c54de145f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef89614055a803925694ebef31a530125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6576a5b7b27dfa248bb692f10542b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a440832c157a70c8b14268f3b157391127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a1edd40483fca2efa54cc885f166d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998865497a373bf81ac3aecbfe0b49c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f739b4294210a37966e2eedfa056bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6736d0d18178faa04f89726359e03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124333c0c514b591ddc20aeaa4e115f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5416a115570a753ddee3d5deb9322133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36575cc29017a4b41e163aa5e9213546134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7330242c4e02114dc69033c223d2c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6330efe77a2589137f6e3de771c1a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145da43b5a6a40f7ea4066c79c6c723137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207daf70e7302bcae4c109fd3149d76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35bf3bea69b27a3a44f0396d09188c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0e01ea9a6c847e862116c7487c3f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61710b9287ac494658a2ddefb79029ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab77e4e7d5fe05fe6842b4d09ca1c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d44c51333d28faf35fb2aa8aaa882a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a344d0836c97d10171c1f995bdadd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfd5931f9e73a6bd1efc6f5ec2c13b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708831b6821ca4f7a6998e33faaad39e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ba2ba35069a89761f5455d614839d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65679483e954b4b85486a30a1d8558e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a4cafec14912e600529904a4f9270149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430b6af91f329c2664dbf6b1ffc3198150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a2da66763d9fe816e7c5395856716151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9db4c588b24c426e05ca6221c4bd5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61c2fa0ee4bd393063cedb61fb0b8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175fad0ee8dfed3fd276a6965b6ad94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6ac5c8af74add4f11cfe78bedaf70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c02bc0307857f511526f9f9db170bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aa93bd65a0b51571eefb54c1777f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083379e45af9aa63c27207411e89454e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24740e7bec73e4c514701d045bd2ecff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26c7c8604279fa49920e0c8ae14207160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca4648cbfc7b223100161dbe5344c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca058565f9ad3a9973fb89b70ed9a2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc9baa907c49af0fc5cd53d968806b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeec447dd880c70b61b3f64fe69a8ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7eebb71f92bf84f93ee977689a72d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e593f82a010218c5c6ca0f82a202d23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feadf6d4f997f33076be060b517a22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8308dafaa7a44e0f7d7ee9fc69d96fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d94e1aa25ba418daaafa7269a82c68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc2aebefce4e7aa13abe285d0f2f44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446452c75208a758c00799a74dcaddb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9103f31756e229cd300818e9bdaff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d01276a59f8b52550d35b8f23f9c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa582f90061809a04af521e62171ed79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3dc55525c3f1a6094b9b6ca4b82a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf2142a00eb0e719aacd019026bb42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53595439a8a5a39790cf50bdce19abaa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdb40296945282da854cd5fa1a896b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85cc860e419c26652f407c267cad1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfa6c264920e9037f6c15a7f9e2493180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5054a1e36d15febe5eaeb66f1df2b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1169e483eb20ab11d6226c04422a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8576db9715d2cff0d45c51a01071df73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e8d505f5df04714bd54e95a8399734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d10f2bba7859ea73badabec6e864325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efce04bac475f983ee93cf7ed810e296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864f1bf020b8e5e64195756161cf3587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72287e64fae8f0f76502abbac76469d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd069c90bf634db34ad2fea853acb5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58f87a7063e0441acd2da9079df75210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c32cb394ffc12ac2b804b7bba1dc0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f6cbed9ce08d2aef562b0a2623f2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c196413180ef6e75885f9f7d9bd8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338f6a3fe98b15cfe00147e3fc3dffc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25772be26f5808f99f83f16ce4ddc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0a589def416ee3381d53e199dcd3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a40d681afa2d120b9b0e76963bea8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f6f39ae6401712c80fee14a4373e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499efc1bb750b734c06b363d527106719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fb7acccd1a289a0860848c65d447c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89f980073e5fc4c5c592667f5b081421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9686961088230c60fd25043abc84022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788ef201e103c76f0deb9414b276b1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c8b7558b670704a11bbea402dc30624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac778ef6cabee18a8fe2688a564dad7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b4d2759c39e8f65a6a3694d177dad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30979a4d39a300281c5bfb6c321659427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944b65424bd3dcf9360ca66c002797228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac58e4f844999d538de3ed48c5cc30629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e654a6d6e188de419079ff63cd1cae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6e206a05aa377bdac8ed1f90087aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ec8acb7d6ee7373606661916e02da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091c2d6c889307f931d109ffabdace533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae48cf3516ffcec808fda05b322aa534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700462af057a3b93c628227b4b2fe38335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90068c57c85a62653f1940f2a6427336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fd5f6848d6c9c41d42b937d9d104d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcdf1e3a389c642ca79bc6b4743a8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9031db7531e28e9317f53be75fce039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d559a6a110446e93f0a941175de2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69cc78685aa515d909b8698cb68eed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67558988c8d37863c875c6f421cc8c9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fa4837671832660f733b60679352343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca39b0c62739bbf0a0a142944514a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3d67a340cd6e1633a8a576b37062545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75971c2b4615963735c1ccdd0f6eae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f788a4234bebd2035c04f16f5c8a6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea7b375ca0ddc6a272d890ca69d8c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663a1fd898b6601a78dffb258a104cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a0cdf63f346fc4f4dfa8359f9813050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a9201455a33e3910da73bf62ca30a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fb746a6b2ff37d388e561eebf959f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fece658fcc2fa32de24300891cf42b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be787965f0e4232d4e163b229cc0070a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec51d44eadbec6cd77d5b9af322a7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d90c3749f57453dc112c2c8b5989756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d294b9163ef288a8124cd55cbacac0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a6a2ae8bfa4c77734f908f07a7f2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153e849a23c7d5d76ef40491fb0af4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409c6d0e4382f31a919414c843462cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bef28928d7e755267838306516fe6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fcee80fc893e3371a1d5acc67c4ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd04b669ec72628c2eea54e079b367963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd30ca9446d77d34a99932ac9018a5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391969e317908c063599a210edbafe765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a79db32bd15154db7c081f1a37fc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f314d8f2f99eb5d4fc158c578b06a7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145919aa9d83fafedbbdacda696975d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f440263226c10ee699a46b8f7201f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82212758f1042a84bee852815ff8a5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad690ffa0830eb1aedec3ae3f9977dd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd8bed5b1d45a83fbdac1c88d2948c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d346da53639bbec62b8fdb2f28d0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa1ed4dfebc125e469f8c498cffee774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43f28fac81bb4957c2f1906421838b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cb928b1685d63f68edee69b2c6b8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522e426ac493d1f33f03cc443ac929b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6da438fa0a2d837b813d69a5d314378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fb980eaed2666d1dd438f4e085df579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e097e48982660dbdc924e2e3583326e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835b1eda054eac61d8086eb7c0944fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2973eeaee9a72cedc18aa0e3c59d10882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355d2206ff29bf6fd45858bddef935883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cf794a44b5569fb2e77947ebe6afa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf78d7653d9c05c870ae64cf3d568f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1f1bcfdc54bef2c6d243fa8a57d7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2087b34ba1273f8cb39ebfd0c44f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7ce23087c943bccf91b62e3471cbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a24d1f5d0e094cd27a6e5a7155008d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e45da5b9fbb7c9ce523851e60406590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00222c6cac58d8ef7213b8ceca91f5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095a59a15c2f240e59322760c11072692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51db071b4b88facac702fc7d455ad0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c8275d4130bc99ca634a86f60829294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ee2e078a16e452f871e062c3c073c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce807e474f34d09f25c8114d41e5ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21ac719e35a9f46c230da81ac1eb9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19dd01bd2f8228042bee6311d0864b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968647e73442391a55625eb3d1dd60699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c47ceab4c0ae8a39bc7573ccc3dc79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dbb1435fa593f8069927ac414a41e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88ad0c30583502576b77075b6be2fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7103a9f78b07ea3dc0a2e10a1ddd13e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eadda9806789f843a8263687005841104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f15ad28c2d5ce82a712b06fe3e896105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238cb2a90637dcdb0cd2a31f7c98b12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59540cb2f1288373231c0a2c2b6ce8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7972f3bf6ee47eab0cec06e2b190e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9a0976de5bc33045d182d57d832c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4131313a0fef47953372a499e8ed3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bcb255218067bc11a7cd90d239201111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321f11d7197ab57c1a771cc05195bbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342963daaf1f88a60243d1e2ce88190a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6693d48403335ce68127de0357f81d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183ccadde4db9e85d4c687ce089a480115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb41df1a4ef371229ccdf5d6e2550d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25cf17c54293acf812148448f32f1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14dd34a54df6ece09f3fb731cfd3e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74026539dbf052925d25ba24af416e7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca54f7856119d45f0313b38f13b81a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc437a7b6ab7af9ea56a649004a98e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8479566a9bf7e0eae30c0d1be8959122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a54b7e4472365dfebb5b588a4644ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa71bd3022f6385ee453692ef21d909124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aa2c0c0cba8c34b1a31b6e1b78775125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd0dcabdd951eb68e97fed9f5c40c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab73c76ae427ec21d0586a10ca36445127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d009389fde9e0f3e20507e86417e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c626f84d5bd1c931986a293e1d4611a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5bf8d03b7cabcba61a66a6532e1b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89ec4e12a1b3b864d55721a7338ee2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcededc080e73b787a139bb8bb2f5bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c606062bcdbe20b5c1fb89e6b9cb1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05e54db79a6892ccf11f99ad1238d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcdcc2a7b8497c64ee15df5cdedb3e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66006752e09ec07b024e30ddb02ce2b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f1599dc8f9220c3c8b6b6f14d782a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571ff260ed825a0130109ef6b2ca265138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7243a0bb41e4a04bae7cb593a1a690b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7e1637e5f5aa50dbc66691bb89bce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c607b0431c2e4161fb6eaa298b878141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3f5fa3c9f2eb6b778b5fbbab822dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92130061df978773223c8e529012888143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbab5e5eab3e6d6137700cdf33d264d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aaafef414b19659c98e5c2422b554145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2818be3ffbc7db33d6ba17bb25e85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56f616bdb3424cd44155eb42b321cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce0bf5d6bd4a94c16558eeb5dc5aae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480fb4b92db80193a81b7a8ccc94800149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266653105f6d01339e3282f05538abc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f69fe8d4efaaddf3154da17cfaff9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc955d8e689b7d4901d047a00dad4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18da05dfb46ade5d5cd16d8575efb6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d400b137a8d2fb93b06e11d3d7cde5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8b096496440c2fb1e2a67599bd725155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f95ec752ca5bf5eac90d9598d1d7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291346ce6af053427f2b018673b0807157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e728563cf22e469609d7610310129f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e48255207e95a88966cd5b9094bb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6eb72af796f3f08bfd05faae493d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61a8cfa50be5ef0e9e4870b0179cba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4172d815e561c34938235f728d9fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0afc0f779a8cac9ba0abd952f3c48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16de2c7b539b88a96885e3bc194513164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ce529923e0052d20de75af78cfcbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a2e086240b8c9751d6aa8c8d59f97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca434f37cacd475d9f84eb1873b9ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f1831dc46c05e1f38a4046160778d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692175e7257622f946bebb791f350439169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446e57e3dfb3994c64884f441e1027a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a2b952c0bf008620f0b39637a84b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d95270804fdb48ab8f7f188f238fc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bf85c11b398bd43cc0daac92fa539173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647c6aa6646947bf8b3067c19d05979174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>