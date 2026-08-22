--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7c792a9012f431d44f0c6402264ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a9d2bcd67ee6fb4109cd8342cfe802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86791f5690669b04b557d001bef194833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123f408a21e91d48f5c7ce3ff01599a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5a3c42d63bd03cd0b2ef91c77492d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0212fe13704b68cd74dca7a88ee43566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2f9f4e355949ecbb69acc85124eb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ee3e788ac56d83857d20ea5479d0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8606c3f03fa92fae8ae2a70de56388f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0bac47ca2d8ec78a2d2c1f23ced5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fbd473c18396367eff086b878b17111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caade9ba1cd72c46086056a88e5be5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350a210cc31aef1a1dc3ec37fed0a7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b895d30e8159279109c72428d8dd114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151d9daacb10f14ffb5f94d9ca542ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb50e59ee3c82af8e6567ad447f2c3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cff8abe4963dc8a7845d69f8c36c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bebaae2929d85deb09626fd4a765f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea47a1486189ec94b2f36ad4345b76719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75216ff06ac1305e7639427f421162320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e08da60fd7200479fcffc34fe3cd6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686837a521f48e82589ee2dad1c488d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c2b0a16fac7f27415fc83f06319a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12362fd04c8455dfd1f42e79a6b0b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef1f05c6e6dea73aefa4c94261199425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f797023b949b0afc3f99096a70399626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01af1e61a6ba67ac418eed8168330827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04a9bec4e415af16b5f4466ce69e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d1d34aa0e95186bfe8fe9db1df00529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ffc95afe0cc491b66d2c3286015a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623fbd102b0fac24bb6698cd588d9f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13528fad63c8b1e37542c53e86dd4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f048663a3e564f0ba3bacaa769c2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2a26b7ffc40c7ec91c98dc26223e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e673aab56dbc74b4e381292b1ac6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0440e73c089b2a7c98fadc5fed760a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c36a7fd76d9b78db74709e3867837737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f20aefd47787c8a5ca284623b9c8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19606add74cabf4a798da736a75e113c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c2ef9d0bf9fcf714032578b1bfb4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d8519b71c765a7b47f2515d2887b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496fa60ccbfb5c7cb52c3c077ce2a1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4013eea8d24487fe7e7da6fc685e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f3da0f7aa35128d729c917309e47344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f27cc05e59e49cae4810f5674fa50c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c0a98b5a27f5aae6a9276f240a80546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292f1f790f73f04cd59155985c977ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13b2f4527780cd43027b2acab624c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27a5eedeb521d8b502657b636bccc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4a4aca860e9369b2cffcfdbb54af750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47a0ea694248585647bea35337853251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ff9388c506de41fda29b66d4a2d6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c5b7944fe72f8e98bd27faeb9f16d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedc145cc41b771dda04c901b03127754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42873113479e930fe88925778571fc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7dd4f0705d0fa0a4d31aa7717daea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34598d3d3f0567470bfed951a08199e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617f6c0daa1c92275f7c218e161385a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2d04526a6cbdeadaf0543a4bf085c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94ff19ee98fc48243624d21ca8e9dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e24a54bb34a055f88070ffc57d5d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb45d7825dcbcb6297090361fc78c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7856eb115594ccb26f880ee79bcc3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922aa456edfbd8d9d00e9c50d3d218d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671792db18e72ea4021ea626eae29d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5f552848308c91d8f8ba15c603fa266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c15288e7d3728d7934b1cde244853667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b56225d316e331dd3770ffb5c2208768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e6f4801c67f0a15ccb96e75df7d6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83d309675382cd6338cd4384acbc0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ed6631367c2d9bb258b1b4cec955871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe1ff0faeb650edb22e12e4246646a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2392b266d7c847af65d1e0a928851273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee34477e8cecb6c747a919cc7b068574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e204a2ce8d992cb79ca12cb5941b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7481bfc6886a56019a541dadfa36ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1f00dd79ebc0453d1aab2d3c9729a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b144d6ce522cec6f42f3817f45158778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f806a3a3e4ed74f02cf147a9d41d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df9cbb5c4c2eddd5c4b7c09a71d3c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39d5fe163ce7177cd9e4d8a061974881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93515719a227983ca36d3fae87d49eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341674853ca9d2abfb3cc6e02ec0be0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575b569b80000cddc8e25aba02fe59784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925137b79526bcc86efdb21ff9d71c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72fb50a24a2d83cc547f633f90867586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d1df517f2d287715396fcac25f2e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacefa825d078b53f5e8ef5100c077588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd02c7f94a199416e4bb0201f86bf5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc318b73c6f1dc64491498a5ef7bd71390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9cedad39017bdbe219d0a7c112d0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ab61df8acd9439bd87099e186d66a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea142afe9cc3316ff230f72d163988d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b59bec13c2a821ed8f22f4697159e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789299b9efe86b399d904c362289258895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78300a3956fd68685fc5db62492e156296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5705a639fceca99202ca6dfbde8925b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3489a7696a6cb0e1001a5b0d17debc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c17c58534ea3b2820e69d715859bc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36cb059c688034b09c523eebc5f47c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08e5f0064677defeabaaf2477b2483101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a08386232a009cacb605851f26572102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a07412886d18b4e57ec4c83c6ba57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eb29e503175fd9fdccd7d225002e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bafc3154f6d1325da155f46718972105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae3e6f70727f79ebe2d3b0b9f66923106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6464c452b483edf6b43349aa74183107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e291d66a9bb1cd6f0355c9a7b6cc37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cd043a576edf653e62ab0ccfefc48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d419d4a7e1f00f9dab1488a0f7045110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370366861c58bad96b45bc56c69037c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944555c8797a45f93b9da26fde83daf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290bdbfb1d9bc10796c169aed3f623e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dfd8bdbbc6d49da1b771dcc203763114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e850ed2432c77237dcd58a416474cd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aadcf396e4598792d186c84fe9c53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c57099aa461800c97fc761d27951fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabf633a55363d80fe70c7a6ef7a846118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49913f06b0a42b6afd3d09fc3f88f6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3e60563a15b5b804dbc47ac44dbb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb3eed0cce88f35d4b2d01c29dac8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e986364e3355a917a3490202ccdf5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf534a1782e433e5d0938b03ce56cc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a5c7e5742475c1f5f1d9af0762a54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de767d7e19e0d754a80e6c7121fd5bca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc3471f6c2ed499cbb3c605fc3df88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af754cef83e3014b1f8d22c52156a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329e93c0edbf9333a0b33fccee2538d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029ecbeb36e91a5314a2290abbfa37a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5114ca43939bfbf448c7b20541fa2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccb71cd2d24b5d30bb43c68cfe6513131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2711fb8ee99211eb3858862ac6d318a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ec7ca35fd0da95754f688ddcfe7df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69fe74c3f385922661d482088e948c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee56d69b0a31220bd90bbb1f4a4c56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b99c883b4a00ece25ff84c33e3c59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d261dc5b40535f0267be0793408c6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a295b66d7a728eb66b95e2f5c458a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834662a0d409b1041994855bdd272bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1083240f2faf7bbfac39d5e8f978a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67e0aec54817b4a85322b39bd399b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef790653a3aa5b103b4ff58d96262c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a3645577e76a5c8f3d7c530b7049e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3654a015906e35acbade906fc2787144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08099ecf32174668ad5dfdf5121cd4f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001b8b8e4a6ee0b9a03e3874ab24e45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bf17d2c617654252d6c0c28febdfe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75409edef46b94a497cb028a0b5b08cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6010fbb5dae62b085cc0090d17207149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cbfb43a4fe4373b41036228e93635150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953036070d61c6e30ab2fec6a77bf52a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001007cb13b6168db19265292a1ed6ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87302810ec5f2a00799099f6e403275e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea09d253ff009340922f411671f09f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da1e70ed77bd39e5ea4c01b1b1a500155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367be189c8c295b419b2f1847518c00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eb4f4cd30eda04545d8f8e5aec340157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06277dbb4241b48a1a7b287a4246c6b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b553b8d9f90f8ba37ef29136bb8bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad04c7a3a30c1f14b61517774b8310160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f5fa2d59391cc7e7dbef8d4c64141161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db571c3af31e022288c482c550c8153162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7e60ee363cc6ccd738ebc8d1716ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa11e128ecb534108f737c729cd76e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c17321ffc200cba071c3752570866d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840511b8a8a305bcb16ca2de0c69d98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e9d85a501581733ae0feae72fb193167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424ccef56cc9eaa19d8309ec38e4855168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360d7486c304e0d6d97f71734e04cc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fd6a5a6b4ffa124d60e914079b5d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924a4517fd229f55c88eb26eb32d9b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cc6084d8bf5774ea774a67a493f2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a7e78c5d1a28fc597462b5fc15b0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546415f7fb5511304bd12720f94b32d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494980e94dd69814075af3e140902b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacb1b1cd3f2d5567a3860960c2c047176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f564595ef61e2ed4b57e2b2023bbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc0345658f77e10b7ded29f603a887178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53271627dd002059bc641edeccd794179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e22affde59ea5c8cc8b10ebc461ca180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c9d9845265a79de63077a42f8c1af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e6e6203aa69ea7fddf2ae6d28049c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1998a8d35d875ef8febf251e6d9d923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f892476c05ef41f91d2a763f3fc81114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a39c66de3dd1526a364556089df455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ce0eb3488be48e3ae84f7ba76a00d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cbe1b33f857c039e77ac319289f677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebadd339204191fb9b28f4c42f411ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0fe6b131d5c554b556a974d33f3199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cf875ea902527665acb75765c5c1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8075fc054fbf3ac8bbc86a11b53aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ef4c6c56ec363c2764525415fbcda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459766bae377f9a415b8bc88a134a48913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bac4ef08557b540feb7a45b81076e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dd39d4714e725f1c7b7f95717dcaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f880e5ef7a05a88500a5089be912816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b699746f3de798d73f629108fe7689117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973e76d8d42e996b2af1c48c291e6bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df066030a2283f5127cf895beae1999519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9edb6e657e1136d3fec537209b1dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f8c08dc28584b13aabd8bcb9cd0d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d764544380f06b8de90be08b0eb044722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eda1917d6e446a6f2b3265ab682bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b061b9ede413da4e7617925f1f264024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269741daa5cd9ee483d10ead320d21925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a49cf593e22315fc68ed15de90f0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb3e2a9fb1fc80abb5313bb3c48ffe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668297866365f838d83f183fe11f9d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a0e81a05b62ba42980eb60f7672329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473a4ec52910984d005ae63c5dc85de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693555d6a38ea85df6195a680dde2d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bb5c8cef3b7f229731faaac4c7ddc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fc4a7d2f1d7997114fa510dc7afa133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e514a949ecd995d9d4223edbccd5e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd2f7fa1d16cde6f3aa9bf54f6a79c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aece3e6c3213c4e1a71459ee341851636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e9c2d3ea44ad8029c57a987390d6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28442668a48641bfa83422295a9b971338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a11279dc9ca8160bc36ab27bcf0fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09001e00341985f801a4ccb787b906740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81264af50ed29d15b1f9ca4326e1a54341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e03996c7f15ae9311bef29cb00cd4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8b9fa14d8ff0b568fa646c8cdd7f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a922f0363992052956541cec99b5a6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4154100d07fc4b55452ef56f2756e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997926424ff3c4b5c40391d44662f2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f6c99a3de2c2b743200f0ba390c9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162126e5f6e8abeebfb65d8fd8ecaa2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea89fbe49b2d5c61f1f02afc40243349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ae31fa00b73317ee5f319315b865b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9f33f4dce691e7cdca019aabd25fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95054a9c888b8cc530e9dda94b54fdc952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773ca38a5b88e237558891f9067cd1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487db75d0d6d0e045e7b67b73d7771754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d0b268734471386395d53ae8c760855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363cacc88ca1b55e2ba2382c704ed4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e5316a1f6d025b3eafe5b2366b9ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfccf532bf12ae3e10c8954a350d1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b3482c870f80543002fea78eeeaf959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fee6a55de9f2600c3132568c6066360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1a34c93f11eecbbb12745beb7757a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfbae1472b196ade13a24a5b59f7fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc6a8129d96ca8a51b462f940bbd4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed41e6a64e9b7359d464d34d7daa9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49827d6e7dfdf79bb5c72267180c5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd1f388fde2744133e7b3c5e4bb26066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e0005befbc0514b1a1b90b47eba4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744902b7195b17ba5f7d3495b99bef368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca3919dd394b186dc2123447fea3af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae57e3572ac2a61563d938c74e57cc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0699c20cfe21e9d2be1174d13055a9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10c1918157a043e4e4e20ffec574ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7999a20baf621f9dd76d69869b4fe5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d5f2f1583bfb8dfb0e2031c5c9a8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aab2e8dc710ea65259946967bc94575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dc97a6cc80b2045829791391f6a1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee3388f09e6720a6b464f9af6186fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827c1558edfe83cad8c61f76f7b614f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac171e8816ffcd93755881bacd860279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ff9d623981fb074b92cf5a2339d0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cf0e1b27e23dfdb91fe404b41cc7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd48816d17293d94404f76fb7487af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f051fe38cb2b3d233f0bce5af01dfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7351c4e0d5039cbccadc1ba79f5d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921b308289144a2873fb626ae1f20cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db024837ace5afb65405936abce938886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d579958fc4952dd281d80a1b759884387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa84322db2e2b45d4905869a2c87ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f64b90097293bb1208650e8809458a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424f18ebcbd36e50f63991a0f5c9d8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a5f49a782a029ab4a1925b58a9ea391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc29be2e991b28f9769061b00a1f9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b44de601bc2cfcf4aa4ad48d083ed593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f02c0087af52492d25f09350fae4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af856595913cd30058742a8044c2f2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411b7c6e6c90148fc8bc7658e402a0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ced64cad2644f69733e54b91bbb9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2137e77ec6e1e768a8810e8bc04ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78190479e1c7209f3b6fd3833ca9fa499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872949ee2584e4f6fbdbea849665366100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fbdeabd2280b2d70b301a6810be22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ad3ca02989e33a20c686be12d9059102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583351f3600d39c8a8f440716d8291a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137265e2c777ef57217f6ae44e512c34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d851d17091ed34d22111353de2f28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0e0e0a4a8ad285760adf49d53093e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3758d6644bb281b5a7ff37b72e1a72a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa72f78ee42f7d93677c348373e1fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bb0c1909b1f27c3366187b6018721109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe512e00735f04e0652f60b9413f1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1139bedf2824bcff1be41a26ae2c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54980d6585a899bbf9437ab31496ec2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ff58080d4bef6fc6842c49028fc36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd38d6266932d45adb7182aae3dd67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9171bc11af5b70429a8191f8f2bae0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741f7767d301d26b281c9f3e57a50f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f39c80a48fa11940440f7d2ccac473117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d772db5a700e34517e014109fd1993a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5e21b37bdc8a20d460f1218d2bbdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f484161d538fb41bb2399df77beb2d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1304077886c4ce5b05a374f0d6ddf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c1eb01b87b90cad4175193b2555f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff07109f8d5e78f2a77f6559ec0a3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18938114eff858c28bc9bb49b9ece4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0006971314c9fa5a017b420a619d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4ddbf031d86cc81184c8388448ed6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba660a7abb040c37ebe79d88815798b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98502aca93ca540d49604e366dcfe3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c211c0d5bd6dc75e9aaf3f7152cdde129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118392973a6748bb484abcb435d66e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb18ea319cc82719d833896b663102131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480781eee70fd1b8ebf0f1b0050f3f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2c31b012449d50c0816a0c5ff8d1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc5bff90d871fe8a94de095817215f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b72fb8049ccb532d818cc38ada345135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee9828e2970df1914e0325bac8f347136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61ac32e87c652db0ce2c326bb221cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6313d962d1e1543c6687f60a66cfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3119ca091d232045deacbcb1baa82cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e867549e6bd607516b3c409c0a014c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cff2231936c0d1037420289ada020a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd822a9af22b88b287f2281e7611698e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4bd388dafc2e432dfd1ffe96736a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84b5cfd727c3e779d7f5cd2952e323144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7538d8f39c10735794dec88737383145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a83a86f4e9978a125a8e45a3ca19b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a63e8b686fe891aa4ffc42592b1ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7c1332bce22a88e4fe7d2dc381da8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160742150cf3701e1b64c457105a97cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731d2304c856006eea77548a0b0ffdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe30a02bf96a4e14e5840842b772da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bce67792ddee5e367a7783f347d82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1ffcb59fd19358827df40bf47f0cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a8811f614a28b4a5cb4e804c7c8d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78223a1b698bda51918d98a2d2d5b458155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d3b5fb169d77f11b2a0f653fdd4cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26682cbbf8941d78a530da8ce62d2ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653893b890a886bf3ce1b8dae8ee414158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb551b4c9f4947ba342f842c8d4fa6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ad52015990187960f0dc3bff0314f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf0dbf07caf81dedec24543046bda4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe9f6a86d7ddf2fd27ba1f3a01fe07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4ca00d3135ce2534bfa4832b6bca9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc78484bee09c281cf8577a3c4502dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a3320fdec609a932ab124cce017d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812e2b9bc12f9667938ef4f3c718e8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81557c427899f96c3c4cc22ae2bf659a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883ee405492b482e9ef2f127a6938d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8419ffd85e30ed2689c2d13004100cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4a2b36ec0a39f95c00d0dc188ccfb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15a599c11d235a33d4cb5bf566bd49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f19e66a4eaa0fabfa1e43988d8643a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c25e3a3f2f6dff8bdcb87271aa165d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59edf20b903dcc86a80aef43c561f2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de8e67f204b6e7863c47f34f986c71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729919b1d80daf93fd083d24aa2ad68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77468f6f8e1f13e62eb39498387924e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aec422c333e9e9b0389282833a81f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ba963b6a2d2b9a0bfd0f6a2db4511179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c436fe7995d1fec712381a14511586180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>