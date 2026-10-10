--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeca0b62a1cb17d7afa950be4fe86c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93088d4f0a40d7cb5be0f74dfad10d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4e242b7129d1640a8787191a1eedd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f59dd7e348343db68d5063becafbaf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3936a5106c6aeab584d776d5fcf3b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fc41431e68b94a17edee88abffd696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6d8f4930b8d9eea77a599ed1e09aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1908c48b8a567b19975244c51232128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912facaf0553c4dc1805fbc60d0351dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c5b20cdee2be2ca5768cf020ebf1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d15e9ef74804f4ae477d6ed54153b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae3e4dc6fa4de0303dd55c7eae048d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629f3b59d9793886e3a8e527aaa0a6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715cbbc4235a6397820eaec9953cc3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cb7bd13cb1a851e840350ecc9be0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd9838a8148a9b8f74c8333baa84e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffe3a10e0391c321caff5270dc12b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1161f6a0e9971e4657b1abf16ed2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ef7b73b86ab6fc56d9ef79c04152e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d7a0edf6eca070d797639c4f6cbfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687890ac373ac554c26f26617c2593721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f3e6efc2c809cfcf108bbe88f193a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdd8bd285b47ff05cf6bf2f0776b9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82295bfedad3a8d31b1506dbc3f1a5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940947ac74da3403dbda550ef6e662625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4e4acd8b0f6958618cd606de287f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3d7965c777ea4776c244b67d6265627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a51cdcef7a731cf3574f76ae0f78628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7588914184abc5d0254f41ce5bb2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320db030a60ffc9dca08d605e201980130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57a9a355c98997722bc5e2fbc4c81b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c0726503eb7649e060269f013164a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e3b486b3303bc3cf5e14ceb1f059633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba64474c80564647afb07f1fb660c7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c123e1a189c6e80e39eca5abba40a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c467ab25ed8bdf180b5df196eb3d7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35a9c932e45f3310b51bff5da3c46637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d43a6a8e08784e977b8579333e95e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d665064df3cbe5d9c81bf340fe83239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead59d363c782a16696b6340b22a65de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040047e144c960569585e124ee7b3a7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a0014eba98a68033bcbfe06db148642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62994736e3d272b5519b83c179ded61c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da81d2717d619eca467cb7c9e44ec8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467df5717b062df83323f38f0812adc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc960261a4d8305e5e9a62f943fccd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dc42cffaca9a5d35c8d3f1c57d2ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fc5c401be65bbb451e3a9bfb982a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b7736039eea854d9330bdac55e6ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e125c54d28d977ef0866dbc2d94bfd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56374bb7be56858ef7b7c82179963051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d354606950ad1b72c8bbb49ca3acb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71ad26d0e5175321da99d9e80e3b4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd91f2c7d874af11a7bf2e43d3165cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570f2523cfd1e2c43505976e3bcb78c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a17e5fe3e57506ae51361bd2c9a2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7216e2cce59546ac3a37fc427fd7e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425c35d60a1dd4a33849a4eee89fb4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f789897d0615d3cd9bd58b4503444259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87201a1b9fc68abf064923f2b8d9836360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53262fd376b5219e69676ceaaede58761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2598f0b4441072eaaabfa4ae37b01962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8212f8d78dd20aa4848f1129d00af4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44113711e99d0c09d52c6409b26df064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51a58d622ffd6e44cafd2d0213460c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed43994bae2dfc28187c0d91c8691666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7a09925c6c5aa2dc60868ba6eda8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd5ad9fb90ec5a79ebe47572646ccc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf41aeb05fc968b575edec0aaea5ea769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473489e2a8fb0b4aa929ab8c106f353070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6fe82f32352b485b149d8dc7839da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590443f6604b20af07000e18976bfb7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4291d46a1e10dcaf900265f6e541cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b122ec037d9e4578d0553ad41c4ed6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f855c6d5634ef2be1980763a84cdb4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad4fac134a58a86167d55517e723c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fdb80f2de674c53e706f332e44e5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5759de732ebd43eb0a14b9b495534778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cda594b60542310263702bad00a4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e33198bf12e5b2a232721817a000380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b41a187616a64f772f02f8a5d914b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf1f7d02ed83306d88624b86e2af1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079926e809aeef7cf3d4e9044de23d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c0c28b111f71d8b40f013ffe1b9b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5f8dba4fdca37a95c403694e3fc9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec92c594bd1363f3a032432db38272e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76967ec48bb2dababd46a41fdef3e17387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639eda142638447f2be3f2e1a7f862d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6509f2b9da5dc31bee544f14d5ae31b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78db5bae92dd539d5e8e9156b6a21390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5245273b1c8892a87bfd4a770719591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe01f01cd73b879981c4d0fd38267a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec3f14a09c83c0d21146579fea521d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac15842822b7c75fa21cb83d5b33d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b44b8d3cbd9bbd1dcf8538982143795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18342b1ccb9190a4dba20b1ed86e019a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0150f8898299caf5208d786ee001997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccf526038dde1d349588c3ad254e5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1edff049f118b71de1e12eac889e7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e5d0ae3d31c53fb65ca9dd2e70b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619abfa2467bc8f0f7fac23ecacf59ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ca411031e6b49f16bdce637367d91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98e534a48cf892710b39b31eeebf91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb19fd8f92f2901de3146e760264de5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47432351d40769c76d2c0c42d0e39fea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0c99346bd80384892cba97ca93dd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc99618463f93feaf4dd994132f77c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7280ca594b08782fdd118aed6e607b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ac79dd3ad099ca2c5e37522d2d43f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198570e9bb895fbe05450c6af45c6dfe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a915b76916e999a486e3ed20b045d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1a0c676077a85967f0ebb3730ebc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b0dc032c48a0a384bda40a844dad3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54529c0e4cedf628f2ccfbd1e70ad89c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39baacaf29c0a00d426d9214e6e00d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f1d029c61aede3fa60fbcc6a28a19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b94935ae9d596a60402168f7de9a8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479780e7d1193d3996a1e59ade084592118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89786e7abd7e2f43d5f657ac6f4272119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda8b00180d8eb67145f53a26dedcc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6e637eeea9d5429eeeeb8dc02fd53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2f6503eb22c2d9488cd282c250da4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ae7dd3f5d5c7cdbeb172415dfd958123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f5c53595fdec97a6af428cfc02acb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5593230a08b9f4e10dba3005b7986125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215330b49b0bd053fc76eb2c7cf8dba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911b2bcc063a17d2aaf8b1c19fe8915127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d92db53e6a0653c73c63e62a502f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa9d940852e46a2ce56aa9e9eed115129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0569dfad47fa26f8513ef0ada2ebb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d269fd86ef387f98c62ad764d5cbcde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6858fc4d80bdd919cce9609457140132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1575112c2fb06cfedadd2474caeec5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920610e8017e3280ee5e0b293604501134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d965951e000461d2541db9468b9ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c72504ae697b13e08bb834b7ef92f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac124ed3a8319008e0417c8e774b0561137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10f4774688f69064966548b8b70fcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45e621c37cd601213dbc2d22f1e311139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca88550afd5cd1e9527e1265606c71f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b0b2d843c9be18db7d57f6cf33506141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fcaf2b206595cf7466826347b6c7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8b264cb48c3e4c46db566351e5322143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74644d16cc38d6051d6b632fcdcfc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b54691bb14986db9c7679df8b8a9fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28531bd598f5accb833bb9e5be0f82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30c568298dbcbcaf7c1c61936fe07d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395f9d0cc2b3174c187b3450e076e82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74400870548197c0d8ae3c6e7f5ce5a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c981890ecce641f868463a6fb05f32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4492180162a075dfa2eb9286d2b32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d4bd5d7ee2b04fe72584e67c265ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d948bb31e1f04901b8c201830524a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b009e930fe8795fd5b2a3845ea60ea9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ef144f1aac961665a95868f5531fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9ac7a5b76315d24f1f1073c313062156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10602fabc96c6292eaf1d938590e62f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506b8fd32aafff7e483cc8f0555ba07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8597526b1d49d4df751a17e8f71ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60bbcb9130458245b97626f484f3f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be86b7eef6756ebcd0870931b2ab159161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad4f191ada71495b37d62f46bbdc9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4eb3233523ffd18e81aba6b591324163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a838dbeac07929b2d4348446f44c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c70fcd3f893460f6cd5078f339e70b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401030ca6e61b452cbb81137f8398c82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83550a1667e6a58c16433e6f04431ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f99a1ef26056f441c33344d4ff3a8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89423d351647b26dd8013c7678c7203169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1588e91b73201f295c643c1e92c41d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ab4fe280454914c34459e62c3b80a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca26bbefb568a99e88092185b41b00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359e21e9d685d53e2537e6a547246ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e180e726bddb84a86e6ce127c55681174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228345fb1ea9ed9cf5629a47edf79ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55890fae245ec5569ef61e61b7a65294176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5e77cbdc68e7f9b3a0889883e260a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8903c37eb23101f01979164598b3a2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc825faf291276fca0ac4eb3d2e18e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe55cdf00489958eed2ce2ca8428d26180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb12e93f4f932291a450b8010ec12641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18058cce8da850a5abb4037c8744a83b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25075006e20d71076bd3a933ddd8d6a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58c70cbb928950a323e8dbf46754a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07e04b43c46f9877608d969d245f0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7712f256d5575cc9f7bf35c09060736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f89e4160e17195e174b149439485ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d7b0fcc6a8d31b245232bf033ab938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ab08cc969a19786a55c3b56e46ec69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff476a72f209cf0edd4681f7a51549610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488446d6e4d273b317f786d38274ed1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14e98c7fec20bb1c14d52ff1f336be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641758d321699d20c89bb43ac77d2ed013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321594e4b0541dde154935dabf37b10514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b005a22a2b28df3ac0f06c44e8e6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb2721a81623d175c73bb9413bdbaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3212fb59216eb75014218499c8abdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf2ed337e2c5ae47dfd41601e5acaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597ebca0d1fd8e39d0f7d1487b99a4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bdba8f12f7a61e36baf646418991f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0edf16d65f39d53bfc5b262f85b10a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f85e23b6c0c2c31259578d4942656c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f38f8ed5d6cf8a4ebe480f578ed65c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acc64f91aae648d2281780aa9395db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c501fe7b616613b1c32010bedd44325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab23c898867fb91b3e8b66c077826fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb79691bcb198a2934fab8e884d91a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfa3f184bb1cb312a2a03d1d65707328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6509a01183ddd2ddcc24e90d9a5e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b772c99adf16f2b8c4e67860cc30b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd1a1003720d3b193384fd47f5fe7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3b71fc303ae2cbe4ad772238bea9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f855e444a662d40986c629411e3a8be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9e5296ed51088321272832c99897734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36423f5f8f84774f23125fbd1b172eb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e604a7963a7302579f878af5be3eb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e746b34d87a7b24faa3a57e73279ef937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fe33e7c843d0d8001594b90740dd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f89b31846a6d454e66aeb5f685e9cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa24b552bff09a52685f90016c172a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b1d1115899aa7e70e2d5705798b0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e578edd1d83610c8afca09192c37b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064911d87d3d89187216c5191c9a8aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8462abb8529403030ebf1ef79070744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef51fbd8474470e39cd73547c929f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848333486e5ebac3c639e117d7b20f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c2b7f3665683b3b917533b985e98c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13915930bbcbb74c31e46e4850d7938e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a00493cc32db060f26134552a9cf5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf8ee1e2f801de9759ecd13b1283da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d945714394037de5c87429fa72e9b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3708f8a1166c58793fe789ea68746d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a326b4d2bef6963e2ca167dca82b0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7de807adaff57f9ed24388f042f5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09272df8466da74266cac377a5c6d83855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcd35696645d6a56c45cea2ea8b90056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d01679da05ce1e6a6c84a19f3bb0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc620ce1a8299ca0a9f1d0f48f51ccb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce48b1a0ddd2d184b2e58b4d9f944559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0ffc1523e7e8c1b43345a8d5f386f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e33794eab9498f39516bfdbfbc79a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e59f9fee3c9b31ca028cca0fd896262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340d2f9193766e3f0252903b9f6cce663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882ed533d6e822cbb7da483370ccf2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9162d691c29b688eb0d428728324765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8890eeec7c55d5b838ea487ed57cc1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f2c1f2d61452b1894fd93657864e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f2d3ecbb6b1216967d22737ffcebf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b77f1ba94afca94efe0339d4d875d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914abfeb06784d993021d665434da10870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a9c59c0b16b157bd89f72b4bbc12b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83f0bbbb2ba3c17c3d549ab652e5f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97861ad25201006997938dea099c9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4683e8c24081d6bd25908004cdc33574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8ad03126a0daa2695cea99c3c4dad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8a7342453efab38b8397e05af42bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8854476309afde3f20bad8ebbd8ae277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c7a67832e85b4ff96393c02fbb1a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692135884f2419d4ebdda24aa64fb5c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e7ff3f97f8202dac5546a54e01ca180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9da838328438aad3a79477250544e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e73b731b8f556255fd8b1cbbff38d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e151980960245efab866a143390fffc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762ba2050eafa90fe437a801274411484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3320e712d3464eafe4742ec14adec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce27ff61faa580d72ad44b0bf00fb5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189decf2e8d31a9ff2370cd427cc827887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4068245fd108e977a49cc01d32e98188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab77399e226861305aaea7ee214a6b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5880153713a1e4c954bf161383e2fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a135868c2f910452f5badfda32530fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be398d7d792be4a4c1cc1f32fe03b48592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082fac1e5aa41e5678137f56042fd1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e2ccf75efc3c2b03c310a5a7ead5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54626551ffa623886aa96c9016d8cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad11d779fbf6c7fefdeb89a0ac0303096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e225e3eecf21d00c993f7ec949f00b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75e2557d5637daaa414acc6797c09298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72da4138597dae031a1bde9770829d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de4abd30ef4ee93922390f3979a4c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881eff9158fd46f9e651316af6299ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89be28260784e7e03a6e5bda91bdc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79458d58c5096e41f1b9755df49992103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f9041fb8f4e8a7d4fc269fedbffdc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d827e6a13e7ecb7079514ed18d44c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2c49f8d08eb8a83265b5e06121dc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdbcaef2fb773c391da923e8046d51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d360f4b1ca88aada6e2f87704ebd364108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6b5c2daf1637afc36d05d48832198109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ba5701b3a2a9a034a1a15ff1ff0e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ff01cff052f8e58753e19812dafc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b253999ab0472ca9bd259306dd2f694112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620542e46327dd47b4778d884eae9d26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8c4f15362956be874f3d1e6c3c995114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ab27912d1523ec2a773fcb003ecf0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048c971bbad91ab5f3f7dd6612e6263116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e9bcf5475ace49dd0b5ebe46c1eae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456b90d7c9cac269edc5b2a0585e547118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfea313b43386046ab17f2bdd76d3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d87e8da8d68a162a5b9faa2508439120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d1e1f7fce8a56286b299feb74a11c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f742bfea282b060009520b3df60049122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb432b4db618411b5fdbc277786678e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a44cbe12bc7b2c8ec4b06674c504be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6643ec36f958678a124bdcf37a563e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d2164b0ee269f34e362bb6d1412e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54e24572170209019799ab07b559f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b075c0f2f0df57b2cea8826ec020437128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab76f3f89243227c1bb763d5399598129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ff3eb776e034529ded5df26ae9698130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ff3c06306ba7e810424850c5e1ad8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddc54bb19e2ba2024a78ecb534bca9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ac61561ec4d4de70931b3ac8c4c3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b677b794a0eb8ddd8120ba38c9750134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5973a55aa74d1b2e0292e115664b9b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf4c132580f4a617a7a42dc25962d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44510a877cf02335352e1b143be0f256137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ef7a16b58881de8aad9d094d13a4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cc7f259621cdb8ff9f749b83e9d72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a1f45d083da6430438c7fd8cda6c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77cce370294757a8f715732042e179141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a83030031ae9c199039894f99d94b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f928006ade25f5ba42b5a42ea326d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd581c3bb5f6744b3b34dc763667965144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f472b4f1e6e0b22139cd61734995e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e4f4bb96589c911092a775e0f3996146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6f351c091b1314d423531c485ec17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590ec7973443e2d143d6431cd274dcb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55945375c7b2da336b8fbabee46b69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05729e9316f551847b40463c0bd5e80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a258a9cab40529e95e3477442251a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18fdf75c257455c21147b2435760b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52aba1219b452ec18eef7aeb67f0aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a52dd8ee5f2c35fb0a0d105b16e3ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4f3cbc388b523e7e06d84e216b66e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbafe73264f2c5e49fd31d8d0b5294156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbc0ad523a5eb79ee974b9b6e64466157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871873f55d628f94a5070ec7b1a90561158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3426ffde0aeb9f4977a44378df6043159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1e51b4fccebcc63db259cff44e2a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff2d23cd7e99fb090de8e1f8e3829d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483da1f4c0b2cc3491458012dc198fc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d6ca7ca9b1e308b2d1e6757f6badb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7e6773ceba7ed9f116687850d8b15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b3101d096f78e25df33c3dcd0b6da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f27ec2e33d8b93b20e53a1a8c8859166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d70e562f9c54692d5db34495a88e3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b82e20bab45787f4203e2a2b672f2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133db46f51053730605419556886ba57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0234ed8536b5f53c8008f27b33dae5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e13b147923e9013e1f60597f174e0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fffc7d456d77fd4020fc837a46840d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebca141cf421dac6be9a0e13f5061c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6173c3698127c72def3f8412208e3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>