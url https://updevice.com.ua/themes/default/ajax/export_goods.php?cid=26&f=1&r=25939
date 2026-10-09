--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f3b4efe0d769eb9d39800fb80e3d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cf94366f88c064ba0c7746d0db9582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4945aa8147bcdd0e1c3a3dde0c1373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9564e959ffbce6a538b9889fdf192104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba0fe62ff42787de635e501f7d18e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d54ffd6dd65572539c3a7fefef7756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7232bd5aaf22a43c8439c45eaf9167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982a4e505510b4ca68f2ef5eccd49128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c010544550e2844c2a8fafe3aeaf199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb91a7c982738a2e7699680468a8cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85275b1f66eb367f2221ed33db958d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6e5a247a51f7cfafc9be9fb28aae412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee60af0cf0cf177f04b5d496d3134fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c654c7d7e6e96fe527f6244ea7f544914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544ce390226d267d9596dfacc55954215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14e15bb2c7a3c9ac67d3c1b34bea7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a1e73288c27ae3463f6655d386ded17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299a77a3c0670540add2ea4b40e56f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2d4a8a5d12f3e5677b89cd9fbd2f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed960bea877091015d4b11cb95cc5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c698c3c0efb2381fe07c1c00082036021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd369509e8360ee9a5c209eb4d84a2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ae50554d7735b03d9305e9cc780bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012da26c28a7194e781b6bcd60cefd6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe83b4d198eb2f3102b043cf79595d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da3a98e062a018f776dccdd1b5aeae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca23150481e3a353a3cab0c413b6a7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738f124366748def55f6b1dcc57ab6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13789a07a2185e7e9a59ea8779dc40c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1788c7db0365244991cd0ca11827a0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5afe3b859a2ebb3e96b0102e1b1bb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f72e8ca3c44f48d878a3335e89dfad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99852036885d21aa7f53144824fe2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7261e270d1ff334351e05ee227d01634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5fdde9d03158fe706fe52e52d248c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83471e0cdb344d5c0f2db3fdb1c4115a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7542da08202149c1fa74d6ac6a06e9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cada9ba744803d659eb5a402bbc4c9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620500022ad89b5e37c3d6c6908d3b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a87cdd49bd058166cdc9cb53d999b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e921b71833d0f8afd9512df8ff65c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2886a5bde439bffe28fc07d68c6df2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248d5490629ec94678ecd712771d0f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4e19dd97343137a7f0aded0e813d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bae5a6840d25c7ae06dad4a6314fda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464966a279eb6e5655054a7aee2f07b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea60096047164dec3189a84f81ddc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfabbb0e19809fc3a8e65dc0a22fc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b887acc003d6a1b8393a661561a7df649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33320978c576c6f8691a70c9b51d74f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab304a7fb73579d6558116416fbce42e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cb6ed5d03bca9ee27243d7cf351e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03a33542220894258ab3f9f0cbc42e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e39bb697421f4577a9cc60aee00a7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08123dbd927576642d09837980f2707855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27e9a7b80b4203c1c33ad2fbb6956856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fda98f9baba046e31306074f3830a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad33fd3354b17c468dac60c4fc41d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d77c85db3e6c1a57b0d39a943665159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727933454d68b745743ca9548d741b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8987044d3ceda4f40bedafcc9b60f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5347ea47e3084696362d1ef3c99c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235618f3db2224157e06359c14649b3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d5b9d16e52802d65d27b79ce7436964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3f874db852563f9eb4401a1315d3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b587acf9db5baf4423f56ec2f5b7b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff136f448ac4bdcf94f0e9f9ecc443967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be7750f36d502f444cf8bcd0c0756e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d9aad1f187ce7a47355b5e34db8bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8a728751411281389fc314fa2c09170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3319e1de974e29abae0ebd4b9091e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45794f1f98eaeddf0c99fcbf5090fd0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cd56be993c80fd5db52105786ec7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c6120a40a1074a12b54eff66d59f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344eaa478f6fb9130fa107d3cf23d7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860bf95f491a96ee0c727c3f0f9254576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f892c9a6dd680a5c5dfb0edcf6357877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41656ba122cb54d571fd9f68430e20a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de8eb2abda1ad39b8c4e914cbe3b4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6581ca20b6ba86630592c734de72ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f88e9f6d3dbc9cfff25bdfe246486381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad6e792dc6eec8a97a0d1c495b2e9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aba5868b76fc36e4c7fa792063cc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973390e533f31110151710358c3cb1d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f46f698fa5324bb441aae26e9d04a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6fda5b183eaa051e4f38c01b91f5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509186cf2d22aebe6c4acaad4f611a9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec33ea5aff33ea08dc83fe65b26e51388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19278e7effd93e843bba3a880589a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dd4e7a2d93e28a9fec3a3fd946ae190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f374b8c9307f87156e90e8ab5f8ff3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa67c1e30eabb00f172c31c8ee8cdea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c4382ff5b76b4eb8b3fc1c2f2db8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f0d857ae8f03b2e21238c18fad2f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d4a2d964507bfdcab891524f37bf595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aa0b5a25fcd773ef0496396e45c6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f36bfcbe47c5c3f02e50f122f45b5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de4ba4370397e310e87e6542c9ccdf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2a99aca9fde9c27d37791e851d35b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdfee2627d71ac63391312cab8b677100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e697c08e35486b3a5ed116bf336e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9783b717787e4631ecf2e7b3b204a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11beea07cf8a3d48f7edc867b20247e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570d298372e9b90b9c425dd16703d21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325b23c75230adbee3a7afe74190ba6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507592bb331d1d1df98c86420040699c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc5a62777be4133a09413ea93ad6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0acbd9c594c10817e592fc74fd3c8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc661fdc8582284ded6496481af28ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583791cc6983bdeb08c09ce046c3ab55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b63d7e7db14eb2c2f5cde83624e63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5fed5b702373ffb2f7a94338028db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3cf66863412f5fffe8de0ce162c6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38aba6cad3fd15c63eef918cda4a79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1119cfb4623172195f452837e0de93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c6ba3be2db31d4d9d8bef4a21c24c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603ba86c007809e8aba943d704f173f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7e96633ed451dfb4184f41bbd9741118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03458786a836587bcbebca3c87ba74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96148c079923fdb871b8dd84600adf35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830236760c5fc9bf3b979ed09ef36501121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca050b5070e4ed091860b068ba472b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019db9e2e7cd6af61f77b2a8de2ddfef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e40fb87cc4ea69283db9336cce3a19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616c9881645b9da8bbf6f59e31ff69e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a45a48a9c267231585f9c4b30116a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1deb53cae0edfd9228b18a5ef2490127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49589ebf233975a9527a727cd517f909128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520653e0fe80fa6a6f5ba254644de60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315710639a6dd9813ea83c2cc35961f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efd176773e1e8069a03f2bfbac3ef2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b1099ddc2487cbf1f813137aad90b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e6cdcb7840744ceccd4654275ff20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aab20529b8b3f38790e280cef36a52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def792625a963bb066cc932a57760297135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b2f10fd2f056dbb793726e0803d83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069522d09a682d15c98dafe7a4793f98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c7ade0c0ea366f487335ad4743b61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dae1015b5271cb7a494de792f10643139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2a3120d4f964447fc2cc9063db1df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b96f72c1ea7d5e32a1ddb98ce92232141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9e9767e61b4b51909b9ad3271ff45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9535011c48a24580fede58ebc31dc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb5061ab1992c5b75b6a7f7595c76f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a6fc5fee3998b07d3d22705d8d462145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b313076bf37ddc609206f1938171a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e51e2226e0324f2b54ef05a4fc849147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095978175f5f66ba5c9374528cad7857148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bde724dfa1e2f2e7edffa48029dcd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283abfa95738501430daceb3e43da1d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798d65de0b408d22b1525cda46c9d25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3458bb3995ca6fd3d219a272c25a6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326d9e62ee7385e5c5d93592e063ee0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7234171fb4f12b17ec0f7cdb3d386b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d3678061403a486aaa0a7e9a5d235155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6881377ff9655248ab74a65bcd4e414156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfea9ac7631f2b230373e5203b0530157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ccf6d27517ab98eb560900479df41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cf24af3c9817acd77f6f657ae167e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c0ca34f18b4eab869250d73bb87c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cd590f5effe9e1934d4cd5afd30c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eb96c4543192afe3496a46960427e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579eaba7d70cdedd7678a0d958e17e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674c195a464f479513b9539069c3837164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7427ceb2377a66e7372a9cb6007b1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d695c537b565558b9a2675939303d43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c6d6243c31f7268b6cb7a391f5cec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8938535a8ec56e6c7672ae419f6c48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21fc78600b280fc3e291761ad32d82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22853c597d268105bb865ad4dadca14c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763e96cde3fdd86cbe7b100c0b68382171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104190746095b1958a076408d1765e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a68a93d3cccec4d81d9e8d2d0c7d5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a6ed57c8575da252279f761246490174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aa493872d07095b193333a265ee31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb304fc118e33d5c60d71f823d76923176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fade0bd14fdeff9150a1cb890f0dd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69035b124b8e268acf0e8ba4a96b796178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52ad405d5823ab280fb6b1a000955e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73540a8671b25eccd65708dd2e225518180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35850352a2e98cb6d3d18eb2e6cfbba31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f257f82483b4faf6ca9f03401fd832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8e126f4b987715f2a1b04b1d102583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27b5b8c75c12a934923ae3db4f03fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e7b170405c1c8d1ee87dba7b6144f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b5da2bf1b60bfda314c752c40e49a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb816611ca3b77b15c2c7577270fd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f74341b612fb4e3bf6a7b0140a0a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aa203baad58946024735411aaa12f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cd59e2fefe081da2bb0c8c813e78210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ced74a0014e88e300889115dbbbd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbb4268a38230233bb25c2db2818ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7ebbacb44b6ec00a01c727afa6ca813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b2d49ab6533fe646caa6f3222dc0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bc56272af8ddbffe4b45cbb53d9d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdab67c72f540f5fb5521201be8784a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db5f96976d3ae7191cbf55dee3d57d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dd19f5ac4484773b7361e6eea86f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958b7fbb08d6ec472f578dc6cda636219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f58da69adaba4fccf2669cb15d000320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25ff5d274321d7af8f1fa0268464b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b76459ca528188b28c72dbe213d2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffa1c06706b2b4dd0767052d701adb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430a378859a4ca6ef5ce5824a2b08b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8be2fad47f75ecf8bd1aeecbff5bab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c9387ca347b393f263dec36c745fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347d4723580bb1ca147b525e1e0933427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97d3318fab35470967072d61f1ea5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ee1009867ce0725326e51f10e047c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c560fb9dec42a1a89cce4e9d1ab6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3f58f713330c97593f501b1809d0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7789c2edaacac2cbfc3c38153f1189a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc07b7e3c8edb129a9ddc1e1cf14a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875291af550690e15583f4812dc118ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98c98fc028cd82e0a3348c443bdb1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27394a02c237cc2eeb7867f7fafef3ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ae8af7ff69999a5964fafeccf9e4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fbadd9f70b7df0b8bf529cb8d3c0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92352972a828f42d9eb0f2d90b91a25539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3efed5998573b4702d9ce632dc99e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6d4745883ca66886510999a8988e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648009dc481ef182afe7c5fb3b4fb9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68511238b9029f84d7c6a2f36a11edb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3feb5642ae1c79ec227fbc98a6325744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ba2136a02de6bd06e3fc6a2a45c3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88972d160e91ccbe9c061463cc7f7c3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65970d2d03d5dae9c7e75208a12994bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc1751e4bc50b5ba27c58b640e92a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e664b0a74308972d2f0d3ec1f3a05549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9588e56cb9331e2626f71cf6d61e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b6a5e1ee390bcde11871d64f72c6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6163fdc05c14d27aac83710bbceb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f83502fadc5024b78856a3655817e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44448ddb789e00255f47dc200367f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f12bf20b4bbdcbe5bc8d293ae947755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2da22493b52cd983703577c1512f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cfc47c7a2bfec4b9f7b65176a371157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d8124fc192651e8b21d86b030a9e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ed7d623aa956ed2324ce92f78995f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012746eb96889399b35bff649fce1b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc2c2072ae846463e87a29c84258c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c617c45e3192eeb60ad4eb5d1a89c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494254edd1b4307b28a8ea61dc5f02c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9c61faf6a36ddd0c53d005fe4323464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba57b1997a3190b4fb307735cb06b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d6553d8de3f793d4f6b6bc3233aec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02673021913b41d7bf3e09b6e38f735267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063d25a8caa818835a4732ddc813d4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4480cb62a59748755ded8c132ea72d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed230f0881d648f20769396165848a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ea94dc4216ef476c52ddb4cd690fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804d5424f2bcb21051bac2b2e99017a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf785bd0a17cca111ac51ae6f2ba5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e964bc33c587c32bd2a60a4adb247ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76907849fed71e35430bd9ace5d5d0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f53c0d8f75f526166747dd3f718f3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e5d949ccbdf5ff0f156efb774aa4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6476d80ad65ea1e8fa67899e95e043d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b060a630fccbd491e190b602e5cefc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0552314636961f1ab02affdd464f0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b39c7f1132cdecf505d4908cc81ab181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551d9d59a386fbe3cd7c97d3af8b41e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d437d0e40ae7732f6687942c512c5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f55033100bcb088ee5fc1382d2bf9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f83143614b9833aa2c235a8258f7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d80fefd6f132a4ac9fdf420853ffa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5465dfcf49842a67953ae2296e3b5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e6eea90ae0a5f60566fbc6d1f42ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6418af22a3fa5963dfd04db7d93dd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098da960fcc558ed19bd19be491ae07c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68e668f060cdd0aee9eff4950fe15b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48fc69a2d8567706e5e20d6372de4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfe6172ebf39f8b456598fab38373293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab19e96d49b46f6890f5e570f15a2c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3e3b977a32e0f8fedddda7e47ffc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390b0d2482947a0fe08939aeaeced0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387cfd594d83a7502507c9f34957c9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cda6de926f151e2151fb6437e51bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf313c9e146e23d9aabffb8704572a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c889d1a14abf16c9ec052a8d0a6be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b760c72c126c7461637a4115ff29f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0cd20f59075f3f996b94c54a2da6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296dbe469c8991c81d29ade9a756170103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe0456ec147eec6f00f62d40395035104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c53eadc7581b6ee02b31984113eba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cc9b371ca42d4a120492e860f19a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6ae30d197aabe9e8a8ca1b5aa12f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aac7378d3f82b5823d0b53d0aa9f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852e152e344cf340cbad0f543de0256109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459c98dd2e9ff0dec4e63d12eda8eb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e22700349d73dadebe03f07e7bb29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd13c262ef893a8274a774c4dc6286112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2d3b0368d72ad0a5e1e1ddf28d80c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c3c1a2b16fc26685ad5f36dcd3ca6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0dc2ea5fc8b6709fce6a7e5e41c6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b6eb54dd2ee074f60d0ef00b46bc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ff524499723b547bd2676ffad2f2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23001891080529446ee75f39245ecddd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbba3b2adbce37c5e20981c6289acd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d511ab24aa9d03671fe53ae6ed61a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb3b09e9c171259d62097d9278c328121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e91c86c0c4f81b43ca43e7e19ec8d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262eb07893bfe19cac84489c0185560123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bd184d0f4f647e64a02034b2db88c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ded84c7c8f4ae461f2d1035c44f108125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270e914794fcb22dcca27fe6f5f03e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce155e625bf27778cbf12ba032a806a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945e2e58cca440118d96d04b475af27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35686f14fe81ae784c28af42cd08ea88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621d5aeb175fc7281f096a03022eb5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd19b2e402c3f301e29c3763ac6866131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e2c6bd11ecfec37ef37ed81636a80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56be8da166f1dd3df2c2125c7110c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1b782212d533e768efa9ad1344b36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633446ddf5af83a313ce9de4bd624d89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfc4c0bd9b7cdcf9fe6b6fef1821a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640486468125ceef9bfc9bfd116a095137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47137078bff8ec455d20cd2eaf87f1ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290d6c796b1b65f7f02483508675f93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea9f9ca6870f9ad3603513c98e828b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d594099590d8c22dd0f757507b0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c41f551547f6cb4e216dc71c5c72d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc34365c93daa2838638adf42f4da3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3ff0bf94b579d158f3468f0a1450d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692c5de0bbd346c5a0f2bacdf435275145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be2c0d0cf510bb40e14eeb4525c1e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0ad6fa1ff25eb30132411a42a2b21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b2795d45f18ee61ee26f49e102525148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10fde1d9fdb207d256c395ba502537149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667c8de142f3775d7cb62b3d718e447150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38346420c08e37240123aa5250d0531151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa00785eda857cff96a9c8ddeb4a04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3be55ad37543ad947d6ca5016086e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee984363f759eef34043c8b756a9ebc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6240ed5192a7c160a69aa264788f86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98288b2ef93459c4cdb1dd8c0a465e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26f6a9f10202614a870e5fc06a4472157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb74200eefe782496086c4e177af59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bba19767d40909b5950066c8ad1b3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31668c94d4c301a54e7e9caa8886e4d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681d2296bcdbc7ffd80f2fc3037b306161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4ca2626a777fd5d6bc7c5f2cf8283162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad6c304ba20ee3160a27d10089439e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c95288e08a81b17e129322f1b887a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f64e6f5db8a8f7ecbd5a4820c5d5ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e6a9a39f6bb0f67092bfda9c3b979166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc3eb802b40911b2ed8c88fbb21f4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f5126a3e66a53ea3cef38bb18cbdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7b2f484adb491bce7ead09669be53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f872dd84c0d55524af5b7a44d594d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173ebf96a5d4c5052dfa7a615d052d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812e4fee6715556c734aa4042f7c0c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e527ee1627d8897f3b46b1d5cf61e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021ea710192063741af0cdfe0b5f2d9174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>