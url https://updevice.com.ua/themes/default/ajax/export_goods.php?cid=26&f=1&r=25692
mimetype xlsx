--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627edf71d9ad687b748b1a01fc2c6d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63e27191e6378602813ed427ff3d9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9e3692238d925d133f7ca7e047b7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a185cee1f9696454d0514ab2e70bc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075de87932490d8a77b80f22233afa275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1ecff4d2abe4c7748fbb82ddb8eed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f65b445a344e100e2a20c5da35cae17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606121afa46b9dcf6c0e7680a8d4d338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64288e9c0a5bf7830bc3c0ce703f06729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8354aa07193b94a489413f7b1717ba510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc664ade84728a4ac3a158526e8af15c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2b94d7800e2c37d81c858c86ff7de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a936ef7d336f4eb8cd02053c671c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e71f777c6555945f348639626ed71714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292a564eb9cc652f63eb2d9dfa8442815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463637184a40c7171113d414d2c346e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff914794c62ff19847a9a624d1cb99517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3812cb818a9c66bbcbee4217830ab518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba692e85e11d5856ffc7053aabee08319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f573a7f2375ce1847b8a02c34f4a72220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69199f922bf75fe3091a640950436c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb91bc0b00be6e63ddf072f196b9c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888df21ddc4c035cf22d3e31c1584af023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cefa314aa1252493eedb8ae34721f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c689ad7d3bd30477e4ee2cb5dc6b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d971c28ee2a0f46c69ccd5c644d7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26ac9a88658fafaa515de20f6394dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e159adb4b471d309d48a91a25ca6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab691415e39676d52ea10ef59df2a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100eb32d8e88af90b7d5b214fbfffc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3de097aa34e10af9b27bc9a69851231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21197197329206083c8898ee6e6119ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5be611ca5a5c64b3afbed9ba5866533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf422705766e8d6d3ef1f53f61c1c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f678b9ea53323bd70227ba6ee563635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c81468d71a06a18281bc3ba10e95436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b37f92924a8b481ffa3d38eafcb0a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21daf375920dc1ca39ada014b5b1b3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699d34921bc95fb49ee1413a8d5d6ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879a01806ae904d05cf2c2749fa1a3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dafac40e0979bb216b2763e32964fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d468a3f9dfabfff096523c2f7fd3e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b5b279459b2d006e23b1d23350eb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527bcb94940f8d21c3fbf97201871f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ab4abc03658a31e1cff36737575c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd138d29d98c1dd64e66f3f5d929e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44955d0b144ee867553e62d6249c00d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29a65e2281debba1c101c49bc43a2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde3fef853b6bca5f675742e47a117049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd82a3dd947b90bbbaec058442734950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a384e04f09df99ab9dd33a35ba102751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3294c26cd7151ec2a336a85aefcea0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7ee0ee61c26f73cdb4088a056878853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6fedea64488a6ee50a052169970db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4db1ae1bac01385c5de838730242d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b977b05927c910696d44e72e735807656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af699ae281ab0dc3edb52d266a7eb1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5cc078480fdb474cc3f89ea0bb07b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e76d11832d1e4b8a7183ac2afbcc9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ecfd90175533c4b818233994e22a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af873a08097a152040c3933239f1e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6fbdb9e79078c21312adc627e28d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a9d1cc9d1edcb7675254ca17d7f6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb154557ae38e39a3674c91a6daeaf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8764d1e2d8b8e729f15fc7a1fb50f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a315425cfaba3465cebea984228838b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22ce81295c6b9f8954774c23061f1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f816e0b7b6d9e1f5922fed94e4ffcc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e683270a6d5a8fb8aa03dd9383a59269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143718e6fa5a2b897988a114b53a2da770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818252b492eafddb2307cf360f7018471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a77a2b9fecc53b4ec1824da72d36672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d76f4a4f4713fddc062b62087f95ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ea5fe7ad0e3c8df1041c7a98c821c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599c1801e8825bf9a11a6c85bca2cf075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2190b8ef0ac1194c582055f18761c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d029e2be81b2e6c95183a6f13f11e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db940be4aa2c150d49d1990fed3f3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb881cd870c319ed57635e2a21a746a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561b824abf66c670b9529a5d21c153780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb3d0d3e908b09f2b6bed894e3605a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d155f68c5e3e62eaa8183db6ad223082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ec287dd3e20860fd478fba65cbabe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc525d1e050364052145fb24b9ce81384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634c1fd9abba6ee976367dd8ca25dab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040ef5dd15e1a9e93ebad18ac0eea1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aff147750c0e33d4d544c6597c73787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4dc768bf94709b5c2102dbf3329bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077056ca93fd865c55c7a8f1e4a7ed7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e352e4078d111569de91eb446b36090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0df0a8c1e9f69373304573858985ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2eab1be504e791547bef50e84b56d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ab608dc2135daac4728c0b129585893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3992481fe6fc8d8996b9a60bfec42fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae98f7f4e6fd71b5f3faecafccf413295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207eeb7d89988cc9e2bb121f5d4f5aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d4d69ab6b136655cab86ea66181f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0408626b9e2494a38dea97a4006523198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a98b28cb1a18123f5f11e0c4ececda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15675c695527b7f0b3d5711fced044b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1a590d39d84c26cb0240a3426cb50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa2e1c4230386921c1d20f260cefe4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dd5ddcc20aa46fbb865aa601e0076103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce2ba1abd1094cce55aed4ea961807104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1d8092b8dfac7e95582068b598dd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee908260d5ed06f80b5dabb9b20d2ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9dfd1511c2d076ba0d28da9037bdc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e02a0496e4f6906d5e5100d4d26890108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10cd3a3aacef875a1783c864f569e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fa9a3af997ff72f20e6e37b123821110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd2a6708838a1ac8e17f1e01a7577c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225b1558fb16dbe7f0c0021f011a6f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e82c4eb905c3f5125803f0a9c39671113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a941c2d1e6c5f1a9a08247ce2f0202e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36004a78dbe819594211285bbf754e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9015ee9128a147ab84d72699f6069116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c8dc9e3a93fa367044422bb28827d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57294e31c64dcf1dacbffcb8961e1fba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf222107860561c7d66bfdc9d9734f5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d97fa039e2ce5405c9bef9a1ad13ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a5c40d5df2b06901e6e72770a6e9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682d8637bf654cd963d4e844db3f9e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cbe5681fca6289a41a884c306a853123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10213927a7b2b16983b7d2c738a95ff3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9daab35c7ac4564e1d38fab94c1828125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56fab2822be06fbec409452406ab8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79356daff43562f7ec8608d665c28f85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817db3e027e4a5c6ebcab04a8ac8a8c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfe3007626ab31c7de94f796b5ddbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81276b11156fe9a59a4b9d2e3b57be6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5c6e3397b966fedb97b02ad346ca8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09291e0c18b9b93233b2774e3fa908e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159f82d2463a5675cf89db8a79241d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a16874aa3d4442cf178b352f0dceda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171a10b1b77e97928a53bce56a6c1fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca514a6483f60add029f16195ab1d4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400141469c33e0c1693759897d8ccd26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a2d8fed380bb0c07f1bf8b2bd71a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbd87695e0b002ad775c8d2529ef9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216ebcf5a0c2aeb24347c34ab22124a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514c07e4a0d1d624b6eb6b48a0ca719141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa88c32ffa1a254a9dc9c2331a53f87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c6e2c7ea2bc02d9132a64dcdc9b16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa53b737e9735b65cb3714349a2464d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5586780dbce95b54044ecd801a512de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8bb2b44178708ddd042480f03b687146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71af647b3f8af5108080440d9c72af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832c6b77dc456ce24a429370a58c060148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b309806cf8895379bf7fd9fe99b1d02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb3095157de3ddc6f1357b9ce191e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1566f142184145bb4215d731c091bdc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06292edf0fdfccd60d0335b15d031956152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff1744f5fd08727b3c28619fe9fa5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8af9fdc02a2465616e89fe3a31aa3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdcb811602feab7949200cd414e81f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57d070e40efe9752cafe1f1f9201ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a73d435ef1faae8ad36813b5c41308157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa63c78386a730f8668f6f08a7a0b7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52c0d134721011ba8831d9851cfacd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869c0ea00e923ecb7cc2925955d52e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe71c8c720d17997d4b2847b834d169161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca897791b9cf38db0bc7b5d289a6fe6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fe1566f32dff89948f7dbae000af1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428439b7e38209763144275f4aa5610164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d0bc6d0eabb11bf0221bf67326b20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce775134a81c3bc56b337bb4e87138cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f19f07bc63ee140c2e486563fb512167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05af6ba565c6b9c85e6c242208cb163168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d77c219b61a94bdc9b2cd2300b11cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf0454630d8011ffb0c043c79b2bc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd4dd90a9ccaf3124fa75b6d886baf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342ff12b771ecd194256f1db32406d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44070b75fa83be5597409e9709289e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02088b9917de07440e10a0db51409cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556639f96c0d97dc20272c71e927a11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2edabc7b5cefd513c13fecea0906a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e2c95d74be54f2e67031c303830a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d870748705177f84601f37b685f88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a66fcb744c06353e223010d9ff29b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec7e39d8fcd758e44608744e252ff2180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec5765216768532fe416e146ea4b7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ac3ab7719fd2b6e6b42ae7f557d662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06583483768797855b323109c4ffa1e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19b90aa4e648a8efe58eab2cc724204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2480233dcb7a5b2f8a51ec86d141155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffec60d585c0332629c239178e0f0476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5767d7c4301e4e07796765ef2cf867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74340832eb1bca8ad635ec35a72e1eb58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b5b34218c1507a4cbe0c39e0a16889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda03fd9287b510809daa28f4690e4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129df811ce1c2f389f06ad0f7b184ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaad281c88060d1d997a6199543d8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c6705aeb1d37fe733d1c6d33c6dac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471fd104eb4f19b4c6d0c05448ee52514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b75ae226d443cabf149f8bf6a409f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c6f2ff193f41a220a73d820921b0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bf38db26a6bfed94ad3c07eb9e8c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb91b95d48af141fcc2b15670b3b6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696039017d8043bd5ca1048e9e746a3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059b6e7cf601b4997bcfb07bb75369f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b2fcb666055361940d657b856511921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb14db2e9a446b80a797cbe6cd7867122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5117fa81c160afdc9338980320e5b7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d0863a64c99e0a5af90e6b8aeef0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884580186ae0bc76be91ca3f848a70225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faec755aa9ae9f538a1050d8accedb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb2ec2381a10a8b6def6e53c9f2ed027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac45d270ab7f23c8a5851edfc4de2f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901096eafe611e5a48e5c4160a1f83d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377a012de23a1ffd9ca1db34c85980130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79ffa97dd8d925aab8d028cb3f839f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bafd257ace3c129daf8e4acfdd8fb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c085d81f2fad445ff3873afe7eb66533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe04ca602c2995e1fc374616057383134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e63b64915c22224a9985861b98c0f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1fbda7287df9d215fb700a39d31ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ebec004499a4a3358de1d6c9f41c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ca6066b06b769f6e5d2adcce59ed638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e255c684b1a22ddeb20039c039a2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcea936fdf77b25c00e69de2335604c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b03f2a5c568c1c611adcaa172d6fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd2bc375cb4919ca083ced427af1eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eef8ef0bf93fde5dedd7fb361854da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a982abaf0671c9421391020fb752444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d9b4fd5c2ff41f6ee75a681adbe6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bd7bc72f22fde48c6a0fa5137fdc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a973ea7742572e83950bc48fded2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c819512f8ff2007fbeefc8396bfba9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac82c0d501dfc0fbeff1e5ae9c39f3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffdebf37a7f3d4aabbd64e294d7f3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46396055e8a89717fb83b3baf5ea5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272f33af66166f8f750850e0a94d56f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8721e047b2b85c3bf979cc0c8fcfb9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802af94426adf5c60a0aaf231b1321ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64768700d3b5f7080424fe1f279fbfb855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9245eb3801385790a01360ffc87b69f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9173d32e38aad5acbf51c423d59dea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9531eb9c573aa7771dab27c54d9e7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c1b25668b226394a972f8ee7d90f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7801258d0c7fcc5d2dbbb5dcf4ebfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864d59c51312f2d58d4765f489d73e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47076a7418e2e3977288e837a974239a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b183537728c4892105b61f2b9f72e4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c5735c42c1c4c90c2e3797291767364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e27b105c94097a9d8d886d6322c17465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f104c8076414ba6fcd3f01fa4390f1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e65580f55ca0fae8856ad0fcd5c9a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d38309081be46112d544f20527dba868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4787906997371749b6e372ed15d551169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd903c48be66f47ea913be4717268870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc523eca8756d50447d56d25d0340671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184bf646302396fc2d7f2b065e561be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bdbbda60a56bf51367a453371e5d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672601407035f262e7114e78ed0c4dc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04729a19b557c436e9139699f3be9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e98732b53a9a41954e925b70237bcf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9142a9b61b9ef88ce0f6255ccd011b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678909d5362a8b156527b983271a5f5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587d786b42226441cfe9416d3899a6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96047d676dc12f933ec2ab44abefba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a7a32fe147fd140e13fff77df07ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc207cf6db2d0803f2e8df8bb3d3ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7ff46a31a763488a8b9ea606873df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093e32821067aa34f40620e7adb04e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dde6a54c41474656736499e4e81b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fba20d61b25b7a306933b713a402d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696462bfb3837777d1e6a4489fbcd6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed31066dbe70e7c77143e3731bdc8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0869c408838c0f2cd2cf23440d6af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef31b6d5cd957dc9e11c05514969f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e36f4aa9c0104156bc162a182c21d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e9731694020a3793a6bb5076d9c6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b02b5983bb04791a97a5e04b806ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53bf3453b02d8f6e32430f9f14298f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa2354d893858f0a2ed87d5ad441af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbd50f8949af80c457ad97d341b59396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abd7e7b44ae78329e1b2a46dcf0a1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130a93843f828cc3221a9771c9a074698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd182e7436ec149e3f8fecac8f8269999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afb6473d40a4877750e453517068c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f40b96e63b6fc4b267b5366aa31f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba2b3d5e1d52fa5251f89393893799102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9491167ebb3d8d89bba0e6c496c7223103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb90aa7c956559724b2164769e30de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53811a2f546bd32457ecbb0a3ad85588105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bdc0e82d53d10e696b314b4246bed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e03e527f1d867489470343ddbaa582107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81edabf1178b86a5040205ae10c5d7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8625c14ddb0bafee2fb649da74a29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519e69ac413465c08c72870e6023c31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35575fad0b5d8696bb2277aeab28fd8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f52c2f4838a31125989a59da8d8818112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ebd2576e0770c84fc34277c95484a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfdc506b8cb57d1f6aa2102bf0c179114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f81e76eefb862dc72d403fc4ba739115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2fb3b2e60de2d82d9ff739d41b4a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b196233647047c3fd7b5184e872abe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb323b475e419473bcbe1322be39b04f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf2ba6f6890455ca5ff5dad2b02b58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b83948e50ba3a6677f32b29ae1c76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d9e69ac82948f864e3081d2eb9209121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb9515ae6f86493544789922e9d50d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb82113828985355a8b3a98936d8d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0132bc4c27512b2cca5ff29d6b52b42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd3948ddbaecd84985ec5dd129ef2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b74948a4b1757ee89270d21700db95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282defb2b2fd28f8bece55612f06476127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ba22305d70d8d06bfd5701782bc03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0044de49574b75f8c8d269f06e62636129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3b78baeaa61678051518c12ebfaf1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286874b94058ee4847347fa5c149dfc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccce629ed1b23d0ee3e4fce75e290d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03926c8adff685646540f612d172fdfc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ff3d20b016bf5e200cd84fbe8e3b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04184ac22864e16c7eb6d486183d36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bbd197fadd19589c3f065bbca8188136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc53d9f2192bc4b60a353a60585d03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b9cb1fa6fc84b74fd57bfc42fc9fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355de81c642138380867fbae0628eb7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687036070cfa080ea194af1f02d7f105140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34707d4efe0afed155df739f8e3076141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba123cd9ce359a30c50cb2dd5c2a2cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c31ab88a5b49ef056bbd04a2e5da2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae14d6ea5bf92fad4d42f8a1664e620144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55aa2172ee65fa1ded9e4f1fa21526145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37249410e3983f5f45f13f465b0625ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ac6322d05aeb366c92e6ce669c774147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656bc9c9c5d560657b67283502d3f16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813882e2affd434ac51d025ddb7b9126149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67b1d90a1d1d02f289e6752845308c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad50ba4eed518820a092792ca75872151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7b8ac959fa8081bfa5472ce841978152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4eb028c99f696c297efe997b70757153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4da3e82c8876140e53b7bdc1cb074154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84adcbd14e1f528ebd1b27b6a23b15e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d71f516c404ad189a756b934246f95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2b90280b022a377db53b9220eb668157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65536eefb416600e14a6606782a4d6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf72db06da2c33defdca75df60e69cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f40515e0b768289f53dd44b06052de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18265420426844a2bb4e4989be5d018161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125f67583106ee2f2f7c4dfe644c9ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69fa3690bb749983fddc95ef0eaba3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283280b2c5e492060bb59d8a20fe003e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee6a553304ecff748fc2681c73ddb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c41b44b1003fc39d5ae554e5b37b78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83c763beaaed02f0dba20ac30c3750167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41842062d2030db59a3cd260f7b0c175168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88408eca995a50dc24eacd956565679e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45d898e9a91a452ac5310a225131f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9398acf5a5b660d230c163cdc15b54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40982eccd3c81c941ef695a3f17955f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e227e09f09daa0899cd767f8e821ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80367f21941c908bc2d6147b5829a5174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>