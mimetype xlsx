--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb593d4a77d9c7537c026f368d2f4bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c577223d4546c96e7fbafe6608bb182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8661eab02109c36a1853178bf285b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84bc0415870774d50d8f690c2210d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e21d3b50f3a12de7095efb74d37d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a1745d8cae1ec5c2703fd45ed36866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ecf727f1421a0a654bad506ddc2627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7db2a5f70e7f5060b6422ad54a1a8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffd321f19de321d7408d7639c8141d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5d6e3f6c319b503e7b3fe843fdba410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e286a96d8f9b61aa7067bf9290410b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1e5028acfb730b6a8d987c3ddb68a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e29cd76c829100219330c181ac85c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e51844e44c7e2ccb046581ca8d5e7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a58be12e9fa4d1908481e4d001f63215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d560562491338847e92be1208c771af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489df582e88cd10548358d7cf664d7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085ce7cd87cc51db4c0df62bf74705918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263819e1b966f2cb687762de55cec6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f774541fa79297ab3b1344b3bf4620c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dd22f5e446300d9e8bdb6cca1b7c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f06ec3df9e79892830c132f3e7611922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2184cde4aafdcd84d2eead36735ed0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ed7e07b5a4a96bae781f2e34b30024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dbc1e82db8737565b9dbbc8342c4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5f4db196ed25dccde2a40fcf97c7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b0dfc5f0ee8bc5d22180eec34285127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6849f0970feb1c0c2f3bf406404200928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff631570e01f2cba3afc01c4e69efb4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de5e6a14103bef5a28afe22225f88b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd19882674040d6956bba344de3d9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7c795d2f35f78f33dcb1fa29a319732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523c81eaa4025ec77482112f0c9e37c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28e8f1af507f2fc68860838ae7d4da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96ad96890360f2e57c0cadbf4237ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eeb2e9480dd6ba901c7306590b22b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55730d8fb9fa7941f8869fb544a1d8cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5dfcae6671c9db3937c29b3c63b9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087d92110c98460609e57294808f03e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37aedb25003ce3a09680bd37f5410740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a27e98cd49bc4cfa19c5664bf941141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e772fe2de1f669521d76ce045746242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928473523a6dad5003200231ec86421143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28090577ea41037ecedb1280be96fafb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d8b9c0f181be4991b3d4d4970c3a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1324ed394b1c48d375989c1eab87046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416ae6decdd3e0a4b1d1d2550b0994147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8840ed4474f4c148cfabb887b2ccddf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514d4f99f1fc3f3264c3897f19ecc7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae0e8927f33f86f35c3fa73a138ad050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bb4c84c28705f722edf77e925b52b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c6e21d5ca3ce786a015dec110b7fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b7054747fc0aa42824cc18ba9ca2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc595e5ed80c7f9102ac16c760221e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adc7a6498cfb15b635270518063c1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763aadd7e70723394991a8e00f474e9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847f38cb9d5956c6de1db536af509b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792018df05598e1b0eb0272c390b283758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ad0fbe2f99f7648a3bd3f1708090c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2b3f8700b1931c9afd2c5c478cde960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7855b19ef3952f97a74d20aca20b3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0209955af177b5baf0e7b8a07296f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6bfa6b49a626d748102b2f0cbd07763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df8791ad08ad2d1a15e7b22e18719164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655dc28c354b132185bcd537af3a2a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0678d63dc0d0329775c96ce96990266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7216a487cc593f2aa2cff59fb84a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c3c312cc0a0d9b523c425e09ab6be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc21f07c6a66ea4120533a35a76c7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d399960f917d1f88686ce2e84bceb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bd37c7f8cd7c05c3362fbb73bb0ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfe0e54058b2ea7bf5cd4863c95e2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea104e56ad0413f2d98b0907175eb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807cb363ef11ceda31a3791c846c63f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef3db62ac2730bc38aea497653186875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee539cc8b3e92b2cb45ed2fcf774ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77495ff8bc91be6c379514da8fda17777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759b8e16bdb74d9d6bf1f8608fe845478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe578cc1a31d9965ff7ab5ebddca2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78f6b68b13c4b88897eaeb631b44ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b7d33569a7f50a298123e65c2784281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5ed12c9dd4501940cac17b6af9d1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06343fbc85dccc092b4e546a62f9ff6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba0470a2edff542745a7086dce3a7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a18f5ea47037e02d0ba588731e210785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b9cac487a6b948b24a0e2d392af9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aebd3da2b20b2a61dc8e72858c904187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08109ffceca97e3db9794c5f88824f0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d924bbe4159b344b0af6b6786c1d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85883db60a0aeaff3e61a5790fe58a4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbab86a2ce904a8c718964a023d095591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efc1afc2a5dd3e39818ea183cd92fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201361d7541392fa2103cdd4273acfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992ab117a223665e1b545522ab09fac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903361c3768578e1f9a30d0bf6a3546c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cce9791a2449103fa2d60a388deccf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19085a6c90b797554477ddc8bf473fe397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d5ba3ad2184f755e257a3c3fe289698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ae6a5a3aa414f975b7193c5b3456999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd581d563e568ef4d8aa74682311650f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0acb1f0b89532596a86d48e9d4c662101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759cf933873d265cf6824899836aa27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07640a8bfffc88f3959449e8523ee0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0550519b068f478a5dab2aeef4908104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839fb72d02b718eb973e32f28d20094105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85f6deafb4b833d94608cbd67d8b3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169aa3f05d8d94e81f2a32bcf921763107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b6fd8e2210762eb28cd6902ade317108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765b9735edfbdb5b6382e1bcf072dcc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202c6fcf8034f4b7823e390b71aadb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df95d12cae22fae239b6c10a2f91cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5fb6059abf6847d98c562e50ea48b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7e06fd4cb7619bb2e627a6bf7e677113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b42a24f7a63971a21130d1289eb71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bcea39f4f9407e8dc2798757b02d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca94e7b8d2875ab765236a1c480e62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa069078e5f08a913d957c891e3dc29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905f2535fdb8ed60befd101e6dd92ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5515fd2760ca265d9db79711c613b39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91703fe71ad0430d3bcd6e84673a84d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78045f726a7ed075b9a3f4d2335ea3b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea2cc1dff670a225a19ca4c26d8252122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa001f63ae940004c9fcfdccf3d419123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035f18531f3f27428cbba52f2c83790124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193b82f3191532226cd4782e63923ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668697c82cca7adcdbe66c10edc02f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ba24b0abb1ba637d8ee3fc43e0548127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c0878d3369d7c14c29ad35efedb80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039631cbc7579ab66abacf6754d57f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f5442b5e2b6ea87b090f931a98e95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118c6b74f83a46cf35ff0ac122a1b96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3492ef6232316598bea77ce930271132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d604b4778daecb50fe4cc166fb75e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da668a392a068b83dcc28da6253244f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d665678e17dad3c4b33da8df8a809135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aeea3f8e9a9ea1180d8dfbd1a1073136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30326ffada8b329f530ec7f29bd03b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1d9729a5f7334ae0452c83e50d9bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c228b7cf29dcae6e2bf9df1511df481139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267d66c81a75b455e8755bf0c685266140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4b64112fee8507d4dd21d23b71b7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f0d7e011be00fdf4be60885e1b113142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3210da1042e69fb506dd8605c1de80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3020db2706d901f8c7f2922c711614e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7d80206ebba93917fca7d2ccf107f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510994e30ef54bc34b437da9a34e763c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f9233e957c2bdb5aa4358fccbdbec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c35628469dc928c37fc81079a144ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2905189b60f9026474be90ae34b0afa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c75d46d3059c365ccefb8bc1be826150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a74a35049fdb0934c47905fe2563f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf037dd1f9790e5a80b70ed49e78286152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1865ae2c9f92ed9aa5a6390368213153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3b221770992cb454a15667aa75632154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9f253e258c57d55b798e8849cc4c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c93cbcbdfd936cb947ba295f85622156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9141f1482f798cd4866c6ab373cb4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf73658b8c3788a16a279fe4a15272d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfefdb4e8e6aa93ca5cb0c411e7a0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dee01786a12aba03967bc0aed31de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc4fb5ce2d059747e4dde6240bb428161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f5d9c5b4d05bab729b08bb71eac19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b664fde4f53a81d2b19e45aa63a10d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fb4bfd70b317f1ee44279c96d7f59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea80193c1dfbf4432f36bf7c2d76f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff597d423e02dab3ce2766f1d2108a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff047d46fb9f749b1128a41548f008b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6371af2ccd251be7b99fd38e76e45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8362060f1373be0ca197bf76776c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667789d0380243c79985a8ee0494678170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4742ae5401ad6838af27bc488996af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc03ea88dfeaec7af2fa6c71c4c49c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02756280b25c083dd66b6ca87f57ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d202a08712676768db417004b12c7bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44642d4b25e19deadd4df66c33b0f57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702b2a8546f963973ade9cc9a39609d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b779862895b1785156e4d6dfedef47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa8404d0c3f895ac56ee17b0acd00d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8774e3c1814f23ea90bb95a4cfdde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7e48bf906073acbe5c70086bcd54e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a50185997c73f78ed2b426f30db949181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65461f0fc63759c5961c39347f3f0d1182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70ba089b89326fc49f711753ff80aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb40e0a6189877af2a6157cab679892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516e4901aa20ac696b50831de6036863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797e7a427ec8e5cc229a3eb61fc4f534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e851fc54affa93e4b5a26979783015b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58551d31eb61f1632531ebd74ebd95c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce33e5309218d7d982808f50d3d4307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834976be7d109d0c01e62907448a0f3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a51da07da0153519fba66cd7ceb549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59530a411b81a756425fa056ca04cf5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043796af604fd5f70fcfbd5fdd09f23211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ad513e577f4859c49fb65945f67db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cedf7e61b443a3999cf08e8c4c516c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0062f1edfb13c141fcdf8198fdcad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fed25cf70c80a053bf85ec8c9754f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409fac69bb4895225548d101f6f371916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b04645e3e486ab7e5515025050d6cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cff8e9aa811be2005d55f385a30a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d24dc9e45d06784437c28e2c21b1fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cb99f8f9efe318036b02db1afe17820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb39ecb6301e7fa8098b65f3012f7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe49ced231c7b063f22968298860b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83868d3400b3832fe9a1079c92271cf923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c76db5739eb7efb04977ee6c106d2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001c74864b272d59d6b1ab1935bb76225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990063ea09fb3fe1f2455651c35870f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13be36737fd3f9e5febff85d149548527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191b4be07401923e0f085c8ad2c02e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604e77d517a68654ff64e3e499889f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f44f8e54224164627f9b898a602df330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba67b938766d00a0f5d2a3f109a81c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1286c3a548880a5b8ee3fada6d20a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01564a0ad673730b00c7a6bfe41a948733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7799b9c71a7d0c1c0dcabf1bc10d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c09e624f46341463b0e93fc0b6c48835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d194416fbd9c34a4c378c1a20cf68f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e97e03621bb8483dc0bea02700f6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc5828fec5798a3bc05cc9a85ba73938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f52b89c4d6f170aaf18bed16b4d55f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc788ddccce9f5227bda9be4e32222c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d1b1c8925871ff4255a10425a824941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6486c45ee47024fc2419b5111f4d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9683d290f014e13ab06cd68938fa643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753d08a9d6d6b783f816468e98d823144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd1cee7f641f9d1fc6055ed5a4e88e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad99f2a482cd5c46105466326d0a4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06510d4fa351ff04f3ab496242b59fcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e239aaf7bdd252c438cb51139664c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb74f69a0d344f0027124ca295531e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b97a860a231907abf973e56fe41f8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd716b93ea66b3755cb02a30e68f5a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d4d220b1ab3a1bcc3f7cb713f815752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27477066bbc5c536873ff898ebd36c6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064555d8540c8793d676740702630c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f3b0c3b0e3b9e39f2d779b8f9de2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056477b2c25b7ce6900113bc89aaca6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c189b2993c05ae21db67e6ef2338b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd8bd152e411d8ba395abb7d669d2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dfb008df883128b3944aa332a8b4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ecc8424c46cf2430762e003a7031960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a53c39faf06b93b0fb74f9c1ae0ef661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b265fae847c29692b38c2fd4fccb35662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274889c147a09fe329f51347308a53163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7e05d03fc4703024352e1d0976f3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6d48baeb0df59729225e6542aceae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692a5fdbed11f4b27280c42bf08545066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802101a5cd76479e6fe4e805ce6d0a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12156ece31f314e89c3bdb5391f39eb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602e1f9b82e1fc20ad0adcd852621fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1500a6b3e7d0dc1efcab9236cd2798070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65026f580e4677367fc752a8e4a3208e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0243ce6c4b9dc8864933b26c9fcd8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a41f1b1c7c1308aa91b3eeedfd401073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ddf215706ec19c1f37a7addf1301574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105ebfa01642f8bfce2c80e73ed28c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5f0f225a5d4499cef54731852665e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01c9dd98205a1cd7a553345736d4f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16bb786999515895c4b1ba6a58893578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feb7bc7b8cf9c377be1b3a1eefc4bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71aed1984789c21fc9f861025b7c9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f59465afa7b20e929a73f0bff3c7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18feb315eeca109e40a2d1a7e0cb2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f705c22690433a279b4888a8056a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611849e8ec1bca9d6aed1f9e30b310a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0a74802b345264787e8170cddd9dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478217bf7bf01b4f96c5a455f62b0aab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e52f96212abf7ff6714b1d76e996e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40712f3d726606e77460e34900a69288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5019486e9918abf88f50cf878086a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ae64ea9224c80aa900ee3f5212af590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9fca11c43aad4cb292fb8bc84d93691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2cc2ebf74b9dc894764ce6a41774d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e6446df6cbe8b2bce4c7063c7c43493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac866cce33c576e794fc82b275d2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907bb2092a3c41c7876109fb565c0ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4245e7f688afe611f4cf361224db296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75dc6c8b9778ba638ce5eac6f3949297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0684b88c4fd50d0b8b05935d5b673698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4671b369d7022c12970cc1bd1042b6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dc5220c436663f2e5008dc567eb15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6810df1650a7bd98f6b4fbef52c7f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6641f6438d136af2b56019d9afb815102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e64675b3ecbda357c5dfb6a4606b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222671df18e8c46a31a409dab48967d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535370880a5648db2e86c1b12480ef9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d02710ede212725dafa1a1c786986106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b8193873586737c20d372dd7b3289107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d43d3079289df1208d607b56860d4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46b3865498fe9661a6252227e6a347109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424b89d4b61b9c63c964b229af9a924110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a5744bf508c54bb260397804fa968111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4167c131e8fcb2f32cca957f998f86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588561be8d08ba49cdeed4fc5af54c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859482b9af2682cf4bc81f1d2e0e1f84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67c0245586c029499474c9d4196aef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e0a67cc54e5f5765f2346fbea92a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade907d0d29e86c9668bf038becfbf4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e0144cae59e423791cec2d2538adc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b917b27cfdd3dd7262d9de2c606d9fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffe2aae6273640157d89144b0f8970120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae603dfd4dbd426e1603c6e2ecb41c68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03528da8f8255a8749bec11412136f73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb64c4764f46124eca526fed5b21ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37974347517750bd843af94d0e498a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21ad921b4fc3f7395e6eac44885529125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205af62ef31cd4ace2baa7d142fbbb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283c5bb8a0ebcfcfbaf37c04cae51ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482d61b9ba0f37a502ccad6f8c49567128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb53173c92dff9539c2ebd5cde28a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641be5a5621119c6913950118b3db55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b83a7f5c3b247bf1472d9a78ea8ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d59ad91fc8736252a162b293ca8d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fb1e5ae69a0124eb49a86263330b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe990ceb752d9816d279335d25ba5e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2cf311634d5c763ff7e101647f5e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba475ba719adfba19a7cbc7a9f79313136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28256d93cda6ae065df4289c07b6c7c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645fa29632ecfbd756b5d16a9692f8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec18cfe095026e13c7ca9566f193389139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f656fdcb3d15779dc8b97d31027fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b8a0b9b2b8178d61cf6c8ceb7a22b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86499e0ce58efe762aad59bb1e3e33e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6874cab44de4a2906f61d5dcad45168143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2f8fceb1c4fd638813b961eca11b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db30a9c7e9697797db6cb66355088f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2ba2b3a9c6f6094d9a21e5e05aa6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630bc36ddf53054f5edabc3e50b755d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31787dff86bfc65ce87ef6431e030936148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf1ec34721e85211810eb51b3063ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb2dc8dcce8e73c2a189d9885df591150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfa325e789572cc6f03350fd57b04f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de13bd08f9749710e15a53d1245cd27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62219b871e069537e8e8fb5ce356c1d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe42f8eb3f01ab04bc9d066e0e200b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219f68458c9157681bef76a741694de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e4f9f800c0ba02ad7b3eee80c8590156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7981f660cc462f5a6248900ba88fac3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f678ab83a44405524197c3db6263ff1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66dd1bb6f8b3b89e55051602e0af43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76337b369047c2d40bfb0ea7fcbb13a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69ea4af8ec14a4b2d17c1808435858161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fdeb4ccc5fbee94f877b7d0ebce29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79466088ac94a7b50b004e4bc706222163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad994e968d83b7b0e86edececc9376164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2721e6f0c7e54b72464d9ae867f046165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74034af4d0cd05f6294293a2f70d71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2527f93b327465e6161172d9fe307167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa2b0c8f12355745d1c06057135945168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e9360260e01e63f12884575b39990169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcafba9c756845c847bc37173ce498e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f19aa749d65a6fa416f04a8faf238e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869853008636faad0dbf35ec25cea77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed48e2925a726a373b2ce7fa0c5e6d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523731bcbafa4576c9eaa06af8a3e3f2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>