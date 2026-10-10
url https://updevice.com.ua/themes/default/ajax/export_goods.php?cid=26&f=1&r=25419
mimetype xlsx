--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8729237759f08d2c8c32e00f4701431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c024b505bc8dda7106fa4bf332022a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89762c20763be5e194cb285e38520f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13aa992a94e08bbc25c75b081256274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d09814b222cef4d5b7d90f48b5c2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056e2dd8458e055faeb2b2e7266426d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0328d5b7e38f5f7df76b907fb9d7d1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be1567a3297789072e516412da7d168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449128fcb3bc7c7a12ae7acc35f62f8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef1a1fc29332caa5b06af4b71312ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c9a112a86000483bebe77244d8f9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485d30b922b3d1f4d6a2c45e577aa5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73bfd845d05da27d3f773d1ffd107c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd8e63758961e261179af997fccb4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7722f8ed24addcfa8a31f22840fca8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba1fa91dbbb113bc5b581b8a71fc5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1435411d73b4f8f600c42ac888811d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efd1ed79afa174d1b6520d3672d15d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd511b3b8e6c342804bfecc5378203a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deb7608ece66cf55debe277b8dee7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9beb751c356a55b47b4e5c5b37fc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d7349f202c2d6c25187addc0a590a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62432dcf5d21fcfb35d04e73416f092123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63dd1d5872601f115307e9cbe68aca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1c5d2febaed74467ff79d5893dcae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c905524a95260497a95d6a8f6229c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915deb53789156c47e2de043ee29d2b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b31a8355bc205843fd0836be1587d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b473e77074b27dccae3b0ece1b309929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e00f6190ae01ad9ad29a67f16e73130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc3f5fba9f984506a40e59cc86bda631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767390691d221bd0ac3165b029585e1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cf370cc908ff5d4086af68bb79c8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c3621ff95b631d97cdb5a28cdfc7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37894b01750e855346e77af68902155435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb46a37083c538090896d4b3adcbb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb368ad091f563c40c1188767f240c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258df6d20e18864d1d2d9d8465b74b4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd382cfd0bb04e0632d05b60a1abb74b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134ea4a51077f202a831685bbc76c0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399be3c9be3b910300e99ac852ff70cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00378b8a79fe8a82c127afa52210d5ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d797b5de8db3dd6f8c479f2ffa8bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebc16abbb261234e4c73247357f70344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4e92240a50b0da07ee917ac515c3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8304b1c774761e4ed9f732bbc2b24c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dfb2c7486cf34b7a117579a9bc31647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184650f29bab622895d9c031fea3968c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c5a6e8a4ad7aeeb9cb4d09e953dfa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd328c4d698dac2485aa32a4aa00f72b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4672a209ead8fb8c65785b48f635751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290602950965d8f5d75f1bb2b044ce4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da80b61c7992934acc0a15f20f8dcaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d070c3bf39a5650aca34fe4b312af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f814bf5ea15165b04ab63cb66e0ef855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bb4d8ef154afcf36eae22f58d3f5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28208e442a5a12a70373a1a9efa3e4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78de08644fe006a0ab0ba9bd8f4d7f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146025961a3079a9abd0741ed75d5dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa30ef2f778493e28ddc810c5ac238860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c46f6e6bc6496967018f3c896efd461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a91c43f33fafb66b31958bad14a0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4499315665f25d6d5eb80fcc02850d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6af5657879c7096d609a7ce07c86464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dd27903ac4ea94c009578f659eb4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0daabba099d2bab5a4c46fe246fcf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3df54132ac92fc451f1ce4a635753c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e63587c81a608ebe9b0343fb3fce768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974b79b1a3fe6d843978a784f81f3c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65cb29fdb6d3d60b45b4dce866854170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80e3e283f4cfe59d80d8836e83f91671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8e262f38bac35e05ee39c1a79758172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b391926cd5bdfe67898f2a3e24f7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224930aa102dfbba9d860ee3ee703e3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ae98c9438dc8c1e0dfc61ca4baf3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3f95732b7ca40d1ab2ee7008d82a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b471a0f74a66957a794b2748cc6d0e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3976a683ab419249a3d79817dfa71d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af55eb7bfdd593f91f241fdd91de56279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34252268cf69b09acdac7141dc99ed9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2778fe928daa5d4f9a4db4e305bb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0dd2e543bb995f8d20ee96356406782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d529b7ff1f0f34b409742e43f05e6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698f55ae3a6776d6ddd1ffcab3c4e3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07de36b26bd94a87a5d1a786e7395d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26f655aa4b0821d9b43747ee91761a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee69daa57c8e773bdac771a4e56682587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19289f6d516b5e431c95f7113cb9aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7ae368b6213ae4635665d41fb583d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd8b28f9baa0f026cd046093ba05de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30154c5427915ec71deef388449d6e2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f6d5a7b53f3f45684ee01da88312292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ee4ab34175923a5d8a5230e7243cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37ddb8dff81a7c4791b358f0eca17994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c695ab01456d61f024f7c248021f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288b7ea83f4676333f148501c58bc8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853f3e44506ed309703cf5213c993db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b64ab6ca1259ae455eeb207134d9f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d076ab6463fb1d58c91ef1cb651e16499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326017ba9d435cfd0a367cb690723f4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eb03d79ed75888e3995b19e2992f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1db64b881230f43d5d5d0086672598102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384ec7d372914c498e91359678c6651103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9a5e8ac814b780978fb416d029b46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04dab0d16f9eccb33fdd4f79453ec7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04501b6be9f0465d822c54710e2a59c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9027f145443bc9d77eea3aa91187c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1c9a84372b2846871671b90c0f91d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bb6730c351de8924e32b75b4bd74c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8d44f3477859748f9b53665068517110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dd29be35bc44895683166245f321c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e130eedac4f14f3bad253af36304bf3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201761c366a10d851afdd8ad216d9f03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3f962b9b4a340f5456dbebc44cd0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab1ea8132bc007e0aa4d95c61d6dd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856db82c1b017e13a52009068b7858d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2664dd011ecf6446449c7e8c49c9944117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38a3e8e7a495a001380acaf1d47451118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb917d43e627115f92131bdd7988f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881e7323af9d02a0c8ab8cef9f91c85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8a6d5ebd11dc290a0768ccd838faf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe3afc12b939a6b4348dd76dd14f81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4704035399cd64c0f6769aba52c942123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802cf239984ab89b2dcd3099f148895124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f823dd60a897c8458af8d9bc60ddb37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd5f2ed6fe31468b3e820b4cce68df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b224fd7510b087854189a84fd7e017127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f82651a9f645790ccc54fa918a61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf11424c31796ecd7cf1f083ccf1f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366823ebd9ade2c9c73df7f8fe99eac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3b7d0882bed321ce616b995b28309131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b64f4e5d6eaa738206270ecdd46f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f07f61afa2dd06154cb7cefbdccee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25435fe2dfe7375052548eee3719149134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c2508365742d81d5c684b8fe23e58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1d05423f2ef9bd74a3bb3717aa80f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23164b637111e49a703edcceefd33187137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d79c789f958976c31a252ec63364ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f769563057c7e917e52351836949790139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e615b9e798189412dc333901533f4da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966da682780283e9c3bfd021d91c0e19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa29b900c536df76fd3eb6cfc2da556142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff088e6284acff0950937c2659220c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5081ad351f17b0140990f5a2917c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff55dc23aa1755a7e82fc80e0a9288c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee865254820adc0a96739b05abde320146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05439e134dbcf6c9a484d4ec0c7e94c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d8e941ad2d069f2a6e28e9c863d7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af6a7cc71905bbb6c88631c0cd53e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbf5c71067a8aa83b5149bb47e1e37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9f3772d53b38960383b67ae5d4d70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff1c0e030bf3b0f1f74da12461a4f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731d534a005915d18a886f8b0ad3e6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513694ff1d3e46f3b404105e35ee32d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c00f97a6e2edc507aab476b1fecbc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970d6b780c556ebfb1534435a86e1cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97e47441ccb08200acdbf3861c9df8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf755e773a006af6aef524536f25d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c53ed6e5c269a95bfcd891a7d241f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631543f300789d440c32dccbe7ec6ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb801289f918fd449a9729ffa76927af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea5313fee3a7155e46bcb3280ea3f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0f7df6460ddf3b234a26e700f3500163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04a78fb8bea94ac29ada9c6a801dce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d808e61573191734cc52585e1e27aba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cdddb47c9a184416dabd6973b8506166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b68d1fa1e7cf128d9bd462f0f53aa5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd058971fe7e664f0ac64a842ec70a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83798827b10eaf4670c02af230458d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861882f6b93459f0a6dccbc08ce1726170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc7615b20434eac826ff6b92793b9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6600af787329ec9d0867d14e05fc3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10a900144db354abb5fc14f83451e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45ce15a35b0df64bc7dd68d28c32bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211b349e86b739f6184c6c7b7fbc28a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7f68eb5c36ec31f60fab0b97d0f78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48349ed61ec4acfb6f4da952f7370734177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a94edb330fbd72d654d96f9c3acfbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098136708fe64ce520e023a50e32bf1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25574d5cc9b35f73e12571b72b59dfd180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c033e96b5fca71a4a216c130409e461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bc8381644f05bfde6611c98c8fbd52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec40b4a502cbb042e3ad72f91a16643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4b4d9fdd12c5c0afbf101587a200c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cf618c6cc2be168e08c7c5b2dfc3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98fc844b40d5a2d49c98521766095a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80813461a939e79e8e056960454898be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b4ec6d4105b29c14682fc0f9ccd588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f942d2bac2811266feb5851459de959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d4e7f1ecfb25c987c1690068f692510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc1f9362a3ae05aad158289c813d5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c82ed62aa1be546d14d4c897aec70612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b5d2ea9a0c9a11ff749256073674a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a694736e157e558fc98ce8920fd13414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c140e755cf4b69ab96fd6e1189f4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55397d4509ec45df67a38dff09ecac3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bfa277b3db97798d7d5e31ad7c14117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5c02f45e5a8e329f3cceca07f204b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da474a2000c391e2d2fb0a3a9ea1da5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09e1c38e79e406d1e321f3c2dc074520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9260c09f5fa3a744bf2f5ac471d3b0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca3d652346d48c32bd0c7a652f752622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de08fba2e3af4e45fd152d61c25ee6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d73dc8a0415583bc3973033ec41c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ad534ce8eca6bf62e72bb988e36c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a774f054ad8d43a5d3812bd1dea06a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b74a1ae3a3a56ba896597ea0fff5f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c72383a82aa1d002320c2330c6069e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda7f97548e949c7acf84756e700ceb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864a932ffe3a26afd9d8ef1d3dbd3c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a90626dc166eb15f820d72310f0e7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d876ab3952664a418cdd8266f8deeda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f91bac183dd13307ef35d3634f1a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb281d2aea35ae4373cf66a109dc2dac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffc6330c1fa30fb642cba1ec0336f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b47e39da184f3d1d6bdb66aad60b8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ee829d969e53e0a98f9444bb4707337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a0f59b03ce20d66cbfd4cec77b3d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e0ec6fa5b76c2d2cff8c138deb9ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a34a3f628539774e8628504746da1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6e15c00f1dcb30f6fbdcbfeb7310641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb2e527a5067ab4136ecb3d443302542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3dbf1e4b4c3d815bf12cab5794a3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2b8aabd7e68a2a6b46d7800a5795744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6912583095d283786aaaccb38ca2da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484047387827f69597a74bbdebb416246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c2d3b06e2e3411c4dc969e49cb48d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef854475493a20b07447f55da8bdf9fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e939f16f7668ca7951c973139575d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f10698ceb85ec5b85df553db61b0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609d52eb881ce061034cd91cd8fafbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59bd289a48b80460a46906d44ec2d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19406a86ac11655d5959fb6e35a21a0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc817817111ac8ca4f63f1544a1a250754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9a70afb06ff153d7f4ca1071836e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fab3c39aa6481eb14a131cb5c279456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0a96eb9174771d5b56aff08b97a9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aec681be456d76c730fb46e94fed458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602c65b09cb518e424d40ff9ddaa34d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a157c946f4b9b94d0319cb782cede6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1da78f97394ffb89dba1f8ff95398d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c895373d4c5c49934d7e37d364383d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5143a406215d148ea14b1778634f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde9dcd772eaf325448489215ee282964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d240ce9da1cbd99d18a2bef91a0a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65d4afadc6e7db1c9bec81d0a6d2e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e8a9315baf0c23f5d7ae1fb2119aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1485ab4cc5bc4f55ff7291a4eda77a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da5f6f911cca2a93c75bcd3222d7ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c16bed53b99fc95fa321c04272178970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf409a2dd77ccf286479ccdcd1893671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af233392e2c003f7cfe79e9b3293f52872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c898838d9cd7bc63b694bcdeec37c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3508d4b44186fd31d45005b3ba11c5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9c243bfc27176a5d7eff15b29f80275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac544aa2f3a079308c65eb6473c8a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b856e571c4ebd26f1f2dad5997e2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490d50fc69da219878af48db9c1b59478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa599c1a85c812982bc5a715e8896279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59db9012cf58261234e2fc126a226a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255172e3d164c302b1330e7ffe1d6f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10107831819290a2987c54565cafc14b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39f054a3ba950f5f2e978cf5d704cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa311607f33393ee90834ccf67726ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466b35cf87c9c78cc95629ba43b3df985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460351a5712010fb79e259f5f201fa4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8995b48c0c4a87023856154cf735fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e4429c5d549ad4e3618423d69629a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086d05acefdfc4278e884fab456fd3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ed5ab5625e7bd3c0352e83c29937b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc642ad8a47c25b0c5a0411d28281591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd19d07f5c495b1ed9b583de6b7910392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c3ddf776a3dcecf24d0235cf4a65093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815ae3a88b5b246cbb6e242afe735f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82a03c896c5eec4dde1d024283de7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb6e50d9b2443fab446c5ac4de46f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73074e65c11ef3904c3e0b94e64dc7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21d88ef2ecaea2bf105bb6945b01d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcef24731f7eb7e38648b0c2cae39d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288af437ce755c18a97fb7a41802bcc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3e0deca03f68417fce4ac68cf1d72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e4c1b836d46b252aff3e72be33fa6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6ffc743d08908628bbdcc64b89e89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3356d57efd6d3535c853e39a74c9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe34e035c584f6858661091d0f6143105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da95012830b0dc6bc77d3fc4352678c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2eb3a9dd0808efd1b64fbf07d49c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccce84b8e6293504c0c027d3c8064c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a6d154312dfba23e940d8ae4b2def109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba225b431b43bdcffededb7bea790a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274acd1f99c784efc90bd4cff7e1e1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb656999b5d49d32eb88e1f4bc877a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a55815b99fb589d846d25b36c30cb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a39da828335218d593a1d5adf78cd6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfffc9bf23e0203bea9667f9e71de08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a24e8fb7067a9cd2d0e1ecfdee1bc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c284d2a41a76606d052221dcc4447117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b654314fdf2589b3b9a2e01b6d707118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ad563a052ad7a6ad821b57cb6905c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b666fd5139a0a50c422646bf0696b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8af774ffb0968df0394387e7629699121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b8e6e09eb7f6b9b9bc329d66ce0c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3221e4703be9579c6e7f966073573d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad1643b09e23135e65ee8a9995ad90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709dbd669b3f0a70dd91371120a17b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e29cdb9e678d8948c6154ac3f80685126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff83e500435c2a261efe1c62c65be0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c291ceb00e6b11391485e89370d8cb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b0eb95836aa938c707cb67178ffc1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571a9629f1cf2ec0ec14250f93e0128130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f5499f62c009aa724ebe1dc710a93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e5058e908a82c6f2dab1006dd4587132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faf3a28625ebe6438943a564287a04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bd055393e1f9062fa922f4de1bf9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924564a2d104d1d5aae60086fd0e374135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aac748ab6a3d8bab774551e3e9c217136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd9a9308d5c4829de247c1ab252bc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa98ade011f3ac22107e397ae2cc70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9a65dda221aa5e03f0d325560e7e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c8e12809b3655804485825316cc2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4f81cc3e3162dbd9c38ef14218862141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd0dc35be85c0e72e4b3935282938f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1c47f07f73878006cb618e66043ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54dbd2e334b5eb080f4adbe5196f01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ce5bf87615dc71d82c7b1b9895666145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d61f352a547271027505ac6e34b76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a52b4887e34d6b767d9003db359602147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dd3d016a97ec5c69a59a4c3a012ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b6460a12d2884461d99064773c123149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691b0671594344f2f1a70b613865723150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9afdd3c4071293417fa357ecd9c8c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173482b6f287052933c778471a236343152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c065f87d1bd5c3f5cef6ab41f0065c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fb08fbc336db23d7aae881c06cacf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901fe993d189a89b8d0b343b87b9bd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800058ee0e84369159c662ffa4813311156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df30592c2343cb57b87c3ace109bb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadfdf5a9b138b44e8e3734e218c2eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589f7c9121324b46239a395ec0430fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad4fa34e93e70db5c9147d4ed1d74b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456bfcbd1d9f5c6ef1183fa6b90eb28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44b65ff9fb2a71b40846f9ac2622e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e42f3c37602891b1c4cada39dd22b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b8ab3ad100ef70d2ecc4a7c8cd2f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569161ee0bb627ff12ec6e4a5b375fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4c1695e9634ee81e02766aee6f032166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6491b506a97f6fd09bcc85e5659fd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ef88c366b33c86d3dcbf6a1692433168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9966bba34475bfaea102605a290958169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afae3845f2c3b7110364f54c5d97f07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c55b959487a3babc9e042993ab2a29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447cc85663857915d1f79fd2658a836172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8933cf071ed74eecd9a2ed3c74381bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087649661fa61656b4e8e14c7927e15174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>