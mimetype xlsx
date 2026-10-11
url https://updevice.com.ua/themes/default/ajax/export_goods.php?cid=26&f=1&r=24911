--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147968c1201218ac98e2d30c82989691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1cc4e15759db056b86e9e257ac7232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783d0080c9f368661c4e13205f30a063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cb8941c543418d97811ae4428d1914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7e215e2e4a734c92d9feaa654da115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365c76df373bee979b49655bc49812f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2d1e0aef30a1b566dea15bab7f7fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6ec50ae7fad9cc916115bc772e5ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd39e4915bfc8173cab4533a303cc7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcff31d4eccba4e60b87c5081b5c6c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dcb5e6844c460e492e11ec42f709311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2424c2b264a9596995ddd3c2e7a7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c4d54a53211567926c0209fe086d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedaf67267700c57ccfa86b7b88c57014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be53cedaa380d6d996081ba1cdb65415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83954715760726af82d5bd29b9e0c48d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3c4a67a4ce877574a047245c24f7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0347d5c4f27e886cfad99fe26153c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d481ce10afd01939f16e4b147fd52c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7965e30ebf4f676f3630d10435a7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d02a2eb403d16c13075400bf2ec1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce4c7d7932953c0bc799314ea414a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1dbf33d6dfcbabf0fd6a8734068b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737907bd281b9bbb398180f0c7289f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86d926737846e0fa1e9111b182549b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f03489ad51e4eab229dfb4965689fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e70ddb7a970835529f73932d3b26327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca1cbf8f44e461375b56459ae8c2c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71049fcb3bb4d3d880ab5ce951dc4c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768d1db6a284a6073c277c8ff837db730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09998470c44f29cada5807cee40bc4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbc47ae111e40251880fd7619d07a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d8e0620d2c3c6c71eb8a90104543433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140bb69f22aba2b4ebcec7d7602406934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d070021401c2b92a40e79cb0e99af0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560fd5cfce3446f3ea570f5da4e227136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d05c730ccb1f0a91beb2e633bf29f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9575b7df4f23d89a586ff93b5a62b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107823880d1c976fb8a56d3c0502e4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93098e7e1fb8b3c6c06000332fce7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284b5f51bf6c46ea95cdd9b7b69ff8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb670d2be3c4a1c74f2ae658bdb10a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0792a18f7f47a5ae9310feb671998343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f7cfd8a73c5300c2f55b15c63f93f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75dde978ee3b03780777c8b2bb49e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cf124849a78edffd1e00a6ec4d20446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e7dd73edb3aaf7512c232a1ab6ab347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3981267fa16a9208963d16e6d58f91348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1b1336b54cf7c54d14474f7afdd5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b5952f051a22b95847c8c6ad59ec750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7388cc12e24c54df39a58eb3ef0375451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138faa581e2ab536ba2517bf1496de952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b6cb6ebb51e92a5a56d19333de3d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd33e165dd2890f7e4ce6e8a717ecc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e477a4037acb6b39871de74eb883ad855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b698e5517e0e300f7fa98455056352f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7f78f8e058293842ea3007ee0674f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e015a852406bb952e2e6884695958e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb84a73a671cd8e7e4afa9b8a41515159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471f9f71e37acb1b7b38d39e0f56ffb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0651584d0a5a2ac609e50dee34b42f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94887fc3fe9d44fafa55f9dbf57bd73062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7ad1b9ecfd18ce68dbfa4d602f5cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cf506a041979ebcdd9cb2c3f74fea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4682cefc4ee2b157910f094c10e45d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8611bf7f7333c5f9174156a7012736f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540aa687c4421750098543ac0c53afd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893b01bd2e4caafae3cceb1851eedcf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7db77073ccf6bca9ad5651b65e7f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37c3314d29b635ee2cfa344077ba9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda436b55177ac8d1822edc111c394d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125c525227adfb2c323614cbe7348ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fec651d535f4002b9671edf69c49873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ce93e922f5a3eab3c7932dde6680074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b61ad3e9a8ec5f082c48203809ea1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95fff3e206719196135f008b53d1fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad19f71b8fda28709b9073a14e891777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19120a0be9e99be17542c0f8a5007c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a03848406f3a56b197db54e893ec5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b412d8e2198435b997d12fe7055ab380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbfb54cb234e705c79c99bb7708f6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa66cdc2bebd9247b1dc4354436a2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57a193a9847eb5e7a0d42b64ba627a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c458b9e01574b2554602750aedd9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c7c978e7559e35e05dd845dd9abb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcfe9290483f96cec178fed1576ed386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81dfa967d25c16380a9d55a512efb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1bf50a9c335784fee58e674f886c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9877fcd401f0933d5b81388386591189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d169d0d9002c96605c9399b5c28fea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676ae58d37c309095ae3f5c3012d72d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71f246563004df7f2f09f7e0aba3c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4a99d0935cee78a73f9a8190a39cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94e90a6af8d7abc2728c5256e0c33a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6e604dc6bbbc7b7291522d608ec6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978c9a8b92dc692953fb3f4674756be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d1a2039deffc48288511473de5c5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa56b75f7ece58d5698fa75487ad4e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98df32717ec388242596250ef98f1cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15134b9200751b0ab30fcecc2709dc62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914b17b6703cf685de95b502161e243101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445e6f7efdfe685bcaa440ba03fbfd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51710ec38d1309b88ba4ceadfa37cc7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1adb67b61d00b18d8d6fc76f0dcc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2285b711586fce3ef1a54bf4d851115105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24288315ddfa07a4d6ae0953c3ace4f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2d1cc95e8c93b697a04cdf1dea9b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba168366fdcf966dce3ab6bb3c205dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590cb1b23f7618cd2d2eddd761171ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837879c084e17ac0c166822a6068b5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add62ff6765fd72e556c80ec9ea4baa2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d79d42ce0add33f49fd876588873f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a41a4285edde28ff0b526d799cd35d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326180d5caa00658c059d3d0eb50c9f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64da7ee1defac2241a266b705167ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43296766520f18a53bcd9bfc8d879047116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2f4d5e0fda04efc2f8cee33961e6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa12e1c88affe84e7ad34699ca908a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2649a2b063bc999a06e26685181a2a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f6dfe3418c9aa83a2a3e483aea322120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aadfd7ef8d9ca96c32ea0de8faa81a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48950489d1fc79c9ce1721cd84f1d26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f55bfe1f3c2d490e657c2e5e9ba504123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466888f4b141427a8f89bdf560a937a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332045c54d253eae0357b14a0cbc859125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065bf3f9d1a562dce0820d0753508c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607410db8b4c1c3acf124beff960f77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32f0d7f624c14567e134f44a1ac549128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a05691e9a2c2bcdc1f9d84a316263129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2ac0dde0bbe05304eb16c028f8d92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ec231f3296a11ea9de5bee0979e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ebaa0072955680c4150873f4dc75a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecd3586ec35103de952188d90cea47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2a50780b71c06e1405c0f64943c34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1b1df46afd86feb5f6abbea4901c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c1cf58c730006d4dd3a08affafa79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9383367418edbd2a9079a70b3425ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6f879f1ed13efd0aa8e8ca2107f3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395723ae91aa60c27d4d20dc8c9e3d3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b40cc6088c9d9bebcd3b7c828ad9c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40992a941c5651edf0709844455a94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c3684120c5d55a2ec7f53d1ece5ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c028b72d929443f8a272d03e3b27267143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40e2b1c9cb28cd7f4bc3f3a5b7f886144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c739a321d77d3ba8936cdc5f2ced6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0398907b06c323656d601a6f9a5c9a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccec31a240f0b1a72dc78c5b957a9fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810e543e22637a907dcb082f5b404f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aeb02a14a6b248f1f3c5a96a82eaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b87fef45d8e5d9ff16922dcd01a1a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d9c86bef66fbad520e74f255fa5f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0a71eb3bd95787ef1b099112745df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e854aa24d32cd5d27f7a4671379e91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1d86be35a489f4802c02dbeb23356154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1c01fc5b0c714077a7fba6226fc10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a767c0bb3ec7c67bbddd5c7dbed1642156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d99ffe3e805b0c90bb2a035ad2ad0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a49f3eaf9277d832e54f2de6967e34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda68e0cc5f7461b4d4f681751285bc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b781baddb9c0c33fbae36e9487e44e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccae30e4e599bb7d73d0e1c917061e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd32d5b66f7897436e44924125f04b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e051851361cd25ac7cfaffd6a8d5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd371eb69e694ab41c670b056b65c22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5ce9a72b8505ec0bdd64fe9d37ca5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa086da953c93cb2a20e01f34e9dbfc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fda200aac0f833f2bfea4a1fd45e8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6298a83bd00664f095ddeb2ee51e8df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbedc6cc83a21b6fbdba2ec52b8219b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38ace655d06d446eb51b4710ca31bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117e4b49661a4db2da224cc5a98b53d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263788287028b7e6a3d7ced1c1a70270172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055b8e0a84cd209df829283612ce04c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83c7c625452f07ed718ff76c211826174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d09b8a7284b91c877035884b0db9c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127d96001b6e47789728bd82d8808e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb93a6cae0080bd5839fac5bafe0e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0d25c6ed508306a80e8c35bb6cccb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a584d8744e3fc4172a8f15012cd3b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bb93f9b3d347a925e54fc74f460f7180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89531b6ed62c797549bcf9e68ee2ad3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac7a1ad57c2ec4e81e363f4cd4fe4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781ff31fa8186962d80c86150f463f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e172e90153c8c055e31ee2c98cde7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d43ab1eb4067004d69b155fedba8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b35cc129d68da2734bbb03493359966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f163b42e184708934c329a9295e157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b8f4f22afbf85fc0ba0ee3c5361bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9bf005eb320945c5a4d03d66542039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a1242b1abc28d2cb2d772c2a2987210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed6d6ab32972d72a7151f06c8f1c1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bff4f0109f75b806bd2670141a25e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edf8e1a9c536eb2231295d9b1fb25d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346667b607ab403aa4f42dc78dc15bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f12ec9941911dad2bcae5b7537e29f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622d223157385edd6f3715b810f560016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8432d570d06aa5a7b515bc1429231017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c75571d5f63b12fa2a301bf43b673118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cc7578bafb0e636dc8d2af398d7f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecab38a4ef421a09306dcc6f6a75eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476a7150fa8e4eb870d297383b2752021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d393b2e970e93571b9779ebdce298ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf9a8b0e3625fad76f11cd53e6e58023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f0e3ece2bb3fb059b56141621896224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bfcc26722dd4bb20d4f0a66558ec025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b8f10087d5e3dcb08cd5b3df1b32c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d709c825dac5272c379beb0acc7a03927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e85657908385700ead816b099da37a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccf7924ac0837ac00810d24ed7e9ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee602441ca5ac7487e36906bd27141e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2ea5ddd4f4337184a570e00755ef931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b03b1434b365c4e02b8696217bfd9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b25a455c1d942442669e5694429e2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb63d7cdbeb56b4522697828fe39e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d84c36ddffd985c92b5530ece118f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c73c7af484c2f8b3b17c86ed4bce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01891d3f5493450a0b9e534b8054671d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fb180f963aa27f71226b66fd46fdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b91ff494119b04962c09b092f1503239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32d30f2af06be3eb54ec67939d774740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f54bf439aa918e8c7e9a388da5dea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb4c08064f5c68acd46b2847eaee1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e69bede94471e64413a35a38ad8de443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea381f628ff106deb90aa13a5af94f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894d62afcd611c059a4e369a099723f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ca455c3dece5e889a03eacb9debd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef68bd6e61cb4a800b59f9088dbd98047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd03f150858e9e51a565d66360b44e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca2a92b7eeeb4b572f3a05c3a635ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913cd1e1baa2cf869f6843bd14a8e2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160f07fe688d101bbf0168e09c23dd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421275cf2df5e315433966d40b7197b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027e631d193cf4f9ad7c4a6ce1879d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13911914f43c2d7114c588f1cb792554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c53706b353b41be0b048cf455812355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeae3683fdfccd018febb977b99d8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022b629465b7790b3942399521227bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b8d8c8dc8a48f0a5e6c388e824dfd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb952ab5fd5954d188e97ae071ee4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea5f73a2b6029b4ef32516715626d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c3347eac51bdfb2a5e1e022bf648c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6a68c342178bdab0fb9b3f3a5990f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2d81f033d07bd1c0432b9c3a8f41563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c1595f0ce28e29706ae5afa159b3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02cac3f49826d534516f7de1933a7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5884520e88bc332fa1052bf81abd13866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb4e3dd3a0028a078310bfbdbc324167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3301d536661316c4c6506cfe6a45b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2312e30509e539ce9a5485739e936ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6f7cd515a5eb23920d153c526c73570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c683a3ccde6cdfb6794194d354a92fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd66c6bac71b887e9f62967d61deec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1b687972bd615762a2feb2fc2625873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b43fff0293d9913621ca96190c88474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991ec15096407c6110c42c08f0d71c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1ba2f6fa807f238782b8cad69ba9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a553bdd38a1653f6fe80d18b14d3b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0121c24adaec30da5ceffd979259778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a96c0d03703f20c3a2dc45623e0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942a3e26105715b66bce9c81a91762980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7773c01e283a386ebac8795790b7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780b47007c79884dbc6311592a803d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a491d6e7542989390e5826bb97da783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0433e0a11cccea876c2e451be779484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbc583d455b094a05efb2c48a704be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a141382de1e20586e9f367f8fefb46486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2c196c3fdbe6d8af59eb5e9628cc587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc195db08d163193b7e230d299d1d81988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fd464eefc68ff8d7a63e01bbd9e2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981751625c4267f5915843a06f8a2b5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74295976b89e0d3d2a14f5d64c26c6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987be68e5fbd377e8e7ae93638ae056292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f9a6b371e1e9128293988c0eea19193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b662746c3b8111f66d5ef326d2798b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ab4d899f011cb6a3776aeb84feb8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c8f1fc5bb43546e768797aac7eb1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd90a001ec4bb9bdd34454a73804bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007baf25e2a5cbb680c1daee5995fb7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e16db53fc8bed7c1603eac027cdc5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565afe3a7ca691cf185194c22e6ac50d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16822b2d2a46233027498fd62c4d4128101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc106190dce0346e6db6c879234036102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301884ef963ff17ca6f496fdea9b2beb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070a85155aa2d56cd6b903635e64d4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82645dfb282a17cc5e9b213476c1e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524949944042990f0a91afa62a1dcfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70570746e38f4ce75ad19767f18281b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b397a090c2bff17364f536113a1c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7daf18b861bcce7699257e6025d3c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d9b28ea6546dc606f3f4fd3935536110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e3f03e236ecf676ae53d60d49813c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713a523e5ec90d127c0f486c13b61fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c2fe6095cc032818c8ec7f3d0ed2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e2de3efb0a55d5e67d2e5d364f5fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2c6ca859c5cfbe74055867082b11a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de9705117cdb54e27c7e3180ab2af3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036917fdf59f1a1a7fc0b980121a200117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541164d78700b5ce278745fa0eae16ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ce373ee38f9c2f005ccf6516ea1c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5074eee96a85857eada8eec8373a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c5f3e966d824212fb18e35dd8c869121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d61d5b2087764ad9b1608d21320ca9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dda08379a136e53c8600f7e30a6636123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8d4fd56b300b269c35ca920bb3e6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a654c897b28a92e356cad4dfc01f1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda595a5ed0b206ac1b7b15d137d7f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f05c65173bf31a7edd174ed957a97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1d881f84b33c7cebed635c6f7d194128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444cc77bb9459afec4761f796d358cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679be8b8c4fbd7510c5a6a93e6dfd48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8fcb9844a18eae1d612cfe1dca3a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088b3d90eacd297831163ba38eac81b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647a35d374dfaebc4be3c1e34df1d86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418d1287318c34c3e7ed43565f63535134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1721725cd21486ac522094c38fa47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536cdf136a49f16e33d080479427901136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80252128865ce3520da83606977bcd92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac07424bd3891c10bc93baea8ac7f06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecd5803ef0077e9beb8ee0a49aca26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e86422b38fba7a9f67800499c0667140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d0e0b2215769e4c83bae5a51dece8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4434c2515517551afbb30c4cf10dc6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1056af11e3d3288a6864b28dfbbb205143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bb01076c93e5c4a6c98082b24100f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a776000f4c5ed1fbabceca5515fde0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78d549802f4ff7d73b78ded676b1a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8f43e47bbf8a06b40dc341b5a7f51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c0aff6c3441d06c19c1d1a127e9a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0490203319b6ffc560914e1dc37e26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9436977047dc107b8c44b5d461f21b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8658c280dad90c065e33f17c01052d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f0630ffb67cc0ced559edf5bd39ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b40427d2b3931a65c7a566a84849d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10047dd6d063b526a138ecc91785fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d3b9d6e7c4cc8a07dce13876cbaeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e43aab91ec2db69d006b1e780cec2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527b88014445dc557dafb956329101b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafe73e9c53634a02124b4cbf47ccb4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc1cb91bf738a2ac7910cbce67b3c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80bad567186b455f3dd880af3e5a32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d6dc36b877f563e9e786122c2b546161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e01bc4105d419fa573879e00ea9e53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9865ba7e00b70ae7da7b9228eafdd0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182e35fa1d79bdf7b01c968ffdc16d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7ac8993cc5a1da8c69d66d25d2955165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98266af460b3630d3a0011bd4b87e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734067636da2e68128906e13fbe07927167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde097bed9cd040fdad8db44c2ac84d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de9eed4b50ed5e4e48e34a6788724a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fb9b1bd1207e181ef7ccc7dc9eb38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bda0fe7e3287e6896bc0de2a44a26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbbc451aadb4613c3230dec55df5e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203fc46b2c40025303eed8c32287ee1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dab81babf377814f1788edbce495e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>