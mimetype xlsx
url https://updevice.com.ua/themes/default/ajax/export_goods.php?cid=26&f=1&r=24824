--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29c2f296bbc9ee6291de5f4b48bdbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ee4214c9a722b0c3196d660b33cc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9546241adbc29440a40f8a327cdcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030f0d8a64867e69960ff5d8c78b7374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3e986d0a9bc9154528819ea0fb6e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbaead5020a3bdde3807860be9dd496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceec164fb3f8172996e48f5d45a5bc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1416a50e822c520f16dbdc6e24b2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146d72f276f64bcf5c3c475b3d56a1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98b7757de6d8ad76b7b1528db427d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240880baae796ec845648ace28c03e9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169aff7ca72c2aca4bd67e4e72a9c6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ecf45e6765d59daf769eeda7b1d1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e630aeef16e6983a1f038cfcbac3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2b9a7b7472990d5d4cfefb07eb78e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1de88b141e81bac00f72a736c377616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417d88e62c678b1d88684a5c337151517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7f7d66772e9e4648336f822fc46b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b6f40230fc74a82dad47f6ab8e0d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571391a2f7abb62f799a746b4a8c8b0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810594189b634dae43815e858e6ae1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe009f463cf4c5e3fed6706cbbbd91722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cb49ed18145f56563dda05f05835923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b85043554324bc6c9b554bec2b9f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfa15070bf58b9963ec6235526d92d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33168cf96e4c6b0da200130c5bf1d3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d42dbeb26bc2b1cdfa09beedee06c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5487263cf47c7660b4ed6aa93fa5bb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5988308e9645f1d5978c739776fd1e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6676cbe81dade7b1b292e3e74a77130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82892399866886146581beed6c18a0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd709249805403bf04ed301eff6e7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ebc7d1cc3ff74cad4aec038bbf7e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc5538eae58d08ba39c0c60241af4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a002b11df67ae2359aaadc9adbda6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6453d20e52d1766fb7381fda9653836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d38729b739f1b2e05c36684ce1628537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cc6005e4f96158f6e2b4c298a4a8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441edba211b840ffda2193e2b42dbc6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4711afdd83871866289058172b45c3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bac25fd328e243a222d75f4040d3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52335ed176438d78817193b5b9ce973542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dd335aa9ffadf0acb63ffaf607daa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f86e165e5932eaef8e229b0878b0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b1d66600877f9beda7b25966c79c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba88e386eb53e7b91934f258149214c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf4c2e0b4ebfff462d129c89ea7dfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fab5865721ceb0f45da93f8b3c73be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6551a9007da673734f4087e7cb577d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3453c2fc5dcc2c54c775ad637889cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae059ea24c617fe2525bf0994979074751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de647aea05c18a0462ca00d2eaa85052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b052b4213418228ca0c2314f46bcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35a222b7e1349fcdc8edb10f2a232154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9caa2d73157f4912d880f4aab746755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9851366ebc89f0b3bb96363ccfe3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147eff9ab5af7784f5017f55654639957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248748adfd628d55db05374b8f9404058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed788ac216fcb81cf79e006ea2b03f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204920d8b34a18fbf78edfa9a70dc54160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d8bf7d83c16ec7323ad56714f191161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade62c86b34e06ab8529f409af0156862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7082e72c56142ee643974f0764ef463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cf93515cc4bb923e5cf46bc7320e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79132ec5cf28fa5c3247c2590af5651e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a99e04485ec3ccc31d1a75493cc08266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c7e51dfd0c72c3649604353f2ab4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c470223dfe2f02ee5eaf78cd7d30c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20769fa6db7c5246f6611997fde29dad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bb25b6564f5f53592e83aaa25bb2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0827c8099f4cf9117f8f13c47e27371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cbf91b5e1e8d44f83bad143917ba472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f83d789fff157dca693c38330212fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0e4f645cb9be42f2386aab92aed0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67666ebb0688138c0cc1401898b8933575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6af1738ea4cf1265f6069029dfad476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bda878bd275c33359ae2e4d614893e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc48caab08d3f14041da9a71405adb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a70d3098138a6083bd3afea3e1572979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5b490e1476fbe836de8c076849f8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c2692e413b3249ddf61f51890c98e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c55ba552c9515777425f09d2a7cb9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a85715d3a895770a6339640556079183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb69525d5b067ef0b3272e7821b1b4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087af2dfb31c028ed0347e5c671c2f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8149eecdb100b4ddf43fdfc21bc8abd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08a0153b9f1513a47460edb0308edd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d208e9623038587109b08bf441bceb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58c497ae545b42bacc0d3a04965cb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7a951437bd30b76ead0872de8e7e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e221474132cbc06be2ae64535c5c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c24fd36fd660d8b02c4ee96d741a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64124086448a643904ce379e5d41ee5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac33341edf7c30d3dffb77a6bf1069d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525ac8bc59280b0dfaf99a2a0e8a46795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf30fbca236148f2bf96fc2624270a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b2118930d9537166aea0878bb79cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee65ce874eefb1e1da7be8a258fc4a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480ed34da4471eada32c893715bb55899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401041bb0c748934b9eaf3f16127b233100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29814324d74b632f7ca8564fddd11c06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2942d0fd64d8ac58b1b178a508b04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acde2b805af106ec82fc2bd12c40a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fb12a9c47efdc1bf194ebf048d6a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46e56b8c2f3ea8d485bb4f926444a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ca7241a569a40e3ffbc06d87bef1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80f146e94c77ab16c6822ad8a85824107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c100bf945b3452f13ddb70198e6108108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b37613d250a71618f6e23491923a6b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e018c1217dfdfa2a822bd0780e43f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c386e712964678108eb8eab5858e5da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600540008d149250cfdf354e95f5b8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347ae08d2e04061c7353bccb3225636113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ac1b6aee5149c5d47cc1c9f53d966114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd666c36a326eb0a42399e27ec41db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900470ee03f37c3ab6bc264c4cb66579116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c47489257bfcd8cd4aa102e07c563117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec051bb0e34ccdcd5e460d8655530ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6ea7995b833285771049201537605119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39323790628ac4394245358ceee6ac7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc080b047dc4947155b9e6ba033988d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebd46e0bfc719150bf7ed42083416d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19329870affa66e73b66c29894cfccdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51523d161b285242c361d497221e7b5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b734635b72b474cb61165c93f4d39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ddab8b7abd4a3926fc1b0feeb4e3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098e1bfd603ff21b161c56ccfeb5ce6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537304014546133d936318ef6d9dcfdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c036b7b2f44b33ddea94163176b569129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d231d25ccbeed5d7f0cea9c04073e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ba83278b517154c2e6897a3233bfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c9a4bee6ba529afd5070d38ed8b20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f753e377132728e4acd7146d54b68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfa741678fe60d39b58e44a3059bf1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bd69d18cf7189ee552e8c5c758331135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3e0aff3ac78dcd8a45b30363b82ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78203b13206652c219524d5ad3fefc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a207766581bf88874edc7f94ec98e75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922433e34e8d87fc4e13355235c6f7f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b7e22c130a4009f2a334ab4000324140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82305c0ac1c01fd51e7e3822c6809e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b742db267e6503e48c8e53325cf68a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8142f61b73bd6767c784663d8bfaba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3d56ec3997e80fb29eb2f600b3394144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400832d544bb90d0a7e9199efc81c2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7ef9150c3edca45097238a1183360146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddebd25e5b1bf9d4183c48f21b4024e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef801a63ff1d59dfd2bfa63c2ece960e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1c65cb911bb29125ea49b6711756b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396457c002d12b818bbcc0aab8deaaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b570c887215d5d812dffbe88ba34a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702dc6b18da5bf8a72f8abb437a4cab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0c1e73fbf96246f60fafff79381ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3ec112cabdb0e6d3f0018cb031e82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f3520189fbf241d47f0091ac85cf9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0947e8b8146ebf63e09e265f75012156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5013995a0fa2a119efa341073362a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc9d16924e0869d31519bd1ec7dcf7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816d942b20d8b5d568819f33aceecf4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42d7948f037631c1da476924aad1c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b941d9fd728644c6d893c8c43a3b3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bee9e7894fed4bde15f560221b0b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9edf1248dc17fa6143da21bd7c3d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f63898600915932325d5400ec607d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0760eab13df60e294a9e9b8f04b522165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca832be3d76c82112c6ce8e57f8d13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715327ed188c023cdfb4d35611ea528d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41c82c066f11594d4c61092b89e96c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2ccec76cabbbde71e752bda259e32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d7ff9b668e1bb0d56167b33cc8c99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c569f1bba515888359b5cd6e57025171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb41cb31c7e24bc402fc329f22ecea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08047583607b42d6e8eb4799736c68f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddc8f2bef590ec58ede005cbf53b73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a47e8f6a860fecc9088d28c737473175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd31536603d143e100a3724ee246a39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d420d70df5b50f9c55e8adaaab8e02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52741fac5f41175559b8d87518878bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98946c7ca762f02d8e4a4b5bee20c77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844058858a21572333ab7d3717e9cd7180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce93d5c7fbb2baee03ef3d1c10f4a821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a640c1e92ab3f9937af50f4ade06f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e59a9884e8e5caeeb019ccccdbe9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e4c538e45eaf92156a596475d788b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13824f05e5d16189a70489b4d91c09f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99677b9b5830dd26a49346d8c3aec46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3567ff62c8abc297fa7d342a766711b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61625adc84ce3e36cd81f28557a3a1318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27730edb56f86218c594de709293a189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea024fe3c7ffc943885175f12f86408710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b435ca4655a66ed7c3b99f28dc0fb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6a01e49595d9ccfc385d022a9aea712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50085e291d17ec4f8b196ddcde5ba513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c35894becead9b98c78d12d97345314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f324637870786b0cd5d6398c1f6b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b80642e00f398649c3a38b215b76b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da9f3a662ab7787a7ae77102bc8de817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120ca12ac1f4c51dcbf880a4a8353d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80f8deb9ee2f0b3585f23aa04f09eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c8f08dd5495c0bebd9520de1e887e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6856ef1e3b8768398b5c3b44f3a15d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707643eecf8259e2703d832c48ec3cc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240b7aa4c0607a83be1e9a705fb311c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24c4b92f7c44657bdfc1a76505899f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb84d51b52dae2e562ca1cd9ad9eeab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192e12458dc27977989fb67be65010126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc01fda6846c1c560bb9c8d749298127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1166d02516cbfdae5a2cda7561e77db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c694e689f5fd9bfcc068acabca7bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eaae2ab5bd74bf5e5f286308da4df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729fd6512bfeba00e45557bb68bbc6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984ea4378e8cb845a7510a1b9041a0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ebc607664a4304f9077fbab4ae28733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b3f49662d754a62ef1632e252757b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ba08dcce9949e7160a3b2ea6b32d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17143536938640558673b943b7bcd8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc1eb1ac3b3d73f945f63f8fc2428c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db702799f03eedb7e46c2c3f4c57d2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2968bceb959dd459cc11dfdc95734ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1db566ce223d8816784d3ad4c3573840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7a1446c2cc24e7d1dab0ca9b042f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65391e1f5f5d4e3814a0b4a66dab227942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474ff93b522b16c2b78cb2fabd27e0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb506144188cf6582978deb7cd79adb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480902ee7ea69ff780035021fde9e6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d797085ac03037387e4798115106ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d3c3fa4a80fea46d408ec5eec640547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c1d9165112ce572dbf1d6bfe7e8db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d5ae139c1a9eb36793026bf780ab449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b0c3ed360635ac1402a9fc159674150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5e8a083e269a90b119679500302af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61501e222e7c81a1a6c26b0934b9a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ba47504c68ab319f37fb16b95187153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e668d250ee4e14ca63760a75727db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f1fb283ca14ebc053e99f7d399fe355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0542a943fddf20da3f6718bd1b1a4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f52c1c94809f85af03956b66153657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f038fce63d32a888ebdb41dd55a7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed6711726077556ac60330dcc167f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60407d38f21461bad901619566213a3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20332ad70be11f5e915e60695c3d0aa261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4284e433d5dac87f703e98bd8c71d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30955267ab6a0a5b74161a0729036863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a668930a67e493a12ed78785357a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9b140efce26e2d28b507ebef210bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7383cde4c3e509b812284fe5e792066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe8ff90f3b3ab59be6d7c7c5df3cda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10efb6f1f6024ddb91243c4ffd16da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3da9868239ec136ab53404f517ec169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022ba15006b89a2245e5b358eff92e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30e13089945018b721ece35a03002771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60c23b89efa69f484088dc4d82152472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f9d6690c2c4bbcf24fef37b593ced73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47687b93a8f4216d2a627d4615433d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beca2f19675de12f94696296e6ef14c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90486d6ecbcbdff9c304257adf1666db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c2702211f3132b0466b7c43df49a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24185137f39974145b667e9e9ec295b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fd46fc5b268d063e3fde9d509e73f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becfc79a8d061a7e3bdd0469e5b68b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c65a516b20e296f7d23b47066b82581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747c3dee58dac5e0bad2000c6f151e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1f5874cac48c16a4646b493fb74f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e58d060fbd86acc4d1e38624fb755e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651b042400e3d80104b2f1c1651482e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d79fc645a84cb15d28d29b9239341386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06350adeb7d54e5f07ac910529f6c3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d162ce751a508f7f9cd8c38a684aea188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec4999d0923a60b5836dc9f365eae389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f791ab7eadc56c21da858986eeb3f5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4720e4a32c79a5b77b155796431c5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e03d57f67d6caef5cc078233f209992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca20e37a69f4b4b6f9e0e60a325feae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62d1e30a36e9069e29779b1f4e562a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1ffe4e6177409091689169a03125395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65915e7ec3895b0807e618ff40cb7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d295b83f9fe407abb0cec6886c40ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2234bd46752a93a0acc5a6fb56dff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f176dd37ab65186588d43a4f02cdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1482595ce3ea96bbed48d27af71325100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c394ccc4c7017209f11931ced7fb05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce913a40dc8e0df4d97f68f323312d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52c63f76fa9084b2f55ffe0c27058b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38454d275d3724c2fd1ff09942c7ca5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da08f88f9e875d686bb1f0ac21cede2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7cd90230459aea907225d05068c5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b230275efae619e468b485bd06fef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adfa647500ef379e9a04b24e384e96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9fb7c092d9da6f3939709b3daed30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e87e9a3db766107bb6d46075e840cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682a990d144f53a8e80399b59d49b35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cc422e9f6db147ede3199f203cbdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1a80e48f2c442cd592eeeeab03a7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe899a474cd3990bc44e03bc318f5198114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2828c52d2b59020e8309a704b80c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151e919b01a956dd24e924001dde349116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef751bbf22945a58f8093810b3b24081117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848f2dbe0a2e04ce39c77aea4b9f791118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dc662ec77c20bff09566a0eaf16b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f19a2ce189ec54ba624a98256f4fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4838a698b27e5b8187f095dafbc45cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149997601ab3109021deb80cca6a678122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b51034c2c349fd3b1b71cc10b06de2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa5e7cbb79636dc4aa8cf3b408e58b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a10e93a87bf5086d5dfc52f0e8e26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39a3cac81a62db85e3d27251f99eb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205422ec7e78c224678aac5cb12aafa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ae26c8fc972cd8080e47564b45f8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0387cd9e0d0330d39a2fddf8c2ef5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb9aaf95c27a82ce1cda1c7ff2d473130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500219f6c8b6097333a3e7be9bef330131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89974e9a3a1974e1b38d9652f5b0538b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b159e27c8a85b54c2431ecd63d98a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7800f36feaff27589c0eead4fa39d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01669ac5eb64b41b3bc92fbf97766e7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9db16913d90c329166786cdbc8d9c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a461cb2d7902389bed2befb73a3b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab3e3643446ee5a93ab134fc6f2278138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5ea140845930406a25fe00df481d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b3a35ae2242cb586f6863de05917a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a481e0b0180e255b9357a6776da5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6466337c7f0799800eae26ed384cdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307272b873f693cac66194724fe14b18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51380ff8844fb7c1875e790e479abe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1ed69b0f53481b1b67fdc45189be7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5d2b345139ed8bec96421cbbafe82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a14ee6eea927fa45ca34a2c9f6766147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f2aa09aefaf57d1021549ccd88101148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc47f9915e5ce2c3096f22ae725082149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d257bab6fd4897d39f6bae1dc12cfca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded639c4915e84494a0ac41b1a3afea2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbc998deee67f72487f83f28aede51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5744c0b4914700975d59279463151153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef100db6841642dc5ef4be99e896e4c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6267b918ea0b26466b5b83a16b6e1fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42f888387c72285fcdf6ea77b46441156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2834314143f861dbccec0a12ed8a005157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de81258509cf25a1d8603d187f3f8de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd250ecbc88f675a6280edd104b3b8eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a29bca4bdf90b78d3ee7ffc9417391160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd963a06140dfee3277ff523c992de0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf337fa0a95fed64cbf19e67e916ff7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbed2561b649a221aab3854db5064d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dbc60dff634504e58d5eb5bd52a3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac37d99b885897ad8c7d56188b24e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1a0e842b8a6ed4600430b575dac60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cef2dce3f774d54d6b0b72fb2d161167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16f320414544334f268f277a3b3375168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34c55ac90a4b368e8fa6d0e3ebd87a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322b7d4c731cff02eb18e6d4b0fd9a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58218c378d0d9a9c184097f36e37884f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d9eed45c3f5de18858f900ff55278172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6249d4bf22a55f4c944b433966f287e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddf71d615e4960977b9e2e9a090527174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>