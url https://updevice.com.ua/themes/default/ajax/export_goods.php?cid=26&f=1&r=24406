--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db49f1861f12e858c4e858bea94df71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f329788efbb5698b3c3bb9440217122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35827e274f29414e7f226324f6f87e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38ac7467678bfb9705314402290c284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f3d4ef5a2bdd8871df33173afa1415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e50f80603c77c2920ee00bc9c32486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd108d5414c46e4e7dd47d22c2351917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22990f643422987efd3adb716472788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce22fbb4c041b92c6f3ad7ba8126e759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e357c7d948ee8e8533c6768855ac710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354441203a3a01970e48506b373cf5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b0d3acb43faf3770563286dda1f7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fddf0c97894a1ad576082f23ab8b5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbce742e7f9648df86f495a3924bb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60045bf4009519703edf95a5e7b5466a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad9269a2606e705708ab16e4f7050c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daacfb28241a3c285efeb401e6135ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42478ae07128d8b003a4c9567c824d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f5397f9cb6a37d3d19281e70387419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309bee4d7d8eb60c5a48c9995a20e5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5eade5b3714c309bfaf226a59601821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f527e514441e5b71ba3a2993371615d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234a27d10d4ee336ad36c0e9dbd28ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bc44771fed207e847f59be792b39424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33614db8577e03075853507bf24b8c9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b17cc32b468311509ac08ea532632f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd61fcebe22aa26c4f5f864f7bf7f1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74bdbeb0b2ac4fb1e80e58c162b3e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd86183420e56f37abbb6cc10b3602d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b275bd4c92872474b638faaf506aa2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7edc8ccb61576f93e3eb5478cb74a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f2e91081a8cd03bf25cc1ee7fc09832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadbd7e1da2f0ef56fac3d9be5d78ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ed29d227c19dd0139aeae1fbe8b9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278945eb0b8a07b93fc2297440c040f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b8d0ff04f5b777868b7cfe63d04736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68b417ac9220b117b565e56419f8ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4dc5282c22e4405f8a07bed40bacb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca268f11bf02579eea5052416f570439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c905b0850b87db6262a1d7f10be44340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eb572d54156460b3f97d59a921fa341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2d697ee96d76ad16d848478bc6a4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62430af64dd5be0c6e43b0c1be21d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04eaf8b026fe64f347b4e1c18cd79544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5d767fcd09f67397936f55fdc6a4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fc34d936c950b076081812b64ae4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110d897d631d1ffc41cbaf7f9f1a33647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e086f25632c5d2e3f5a39cc7d050248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb637938f9f67b4c0ba3d591507d35c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc23dbc4d26b47e406702f8a68a576750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e100aecac00c7a380790784836f1f5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ec45c328b7755b657acc46592211e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1754e2346bc3fc3fdf88fab6682a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49f65b216c758019d6ba1dd3e705c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565d76432a5ec59bedbab9be0bba50655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5303b1a91248ec4581b0c9ac54ec6a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a555d424df5300a22c358cbefe071957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02db474f1c188c44bda332d4b11610658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b61989eef38e31223c8861291025f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aa966de6492aa058a4d63e25b65e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ccb476b2d4c31c9d8be56bf0abf5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5bdefe89f447a0514862c002ae7f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801b4bdd60ab164bd2260bc475d0d1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a92994eac0240eb3c83bdc13b8fba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700519b2b2d5c23809ffe81dea8d8a3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521728d26ac5bb7313e5105ad78879db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ffc32454225f1d651f0bb08957f2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a06989aa501cc16510c21614ec24f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f4ba1d46cf5e76e791a86ff13b65269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b844bd1ac39013203b3ddd4ff59b8df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6501b2354f8bcd291c186d9fc7f7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b854952cdd78579b101c6c2983a3ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5df978af52eeec79fc690f7085224973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78710ec08ac4f54971e2c284af09859a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9228064eec3c2fa3537da1bb8303375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af5935a66f201588836f11c7d7a8b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c09c61d8e6b7fa8b19280fff5208077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d81472c268a2676f4fdfb572d633978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575c5364c8ab4a9ca4b0ab7819b1f8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4163f978e950639eaeb82764893c1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eaa292306b1ef944f9572a9443ec781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedb6d9d65668b39732aa8d56e9cbea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8fdb822ef91c324b6e26a57df98be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44559460d363de5387128079418ddac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ae11ca378732dcb318817ec815ca885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da664196e788d8810fd139ae3e84600886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83286221059ba5239c63decd33250587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f116772d845ad2cb4d2786de2d803bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ee91153f7e74f2df7afe7196b93d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4297b1e91e8d7eb199e36c8b1849ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a1d750c069778c5c0b34ca35a554391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767084243a158bd00493449ee394404a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0276e83199f8c3bee79c02b0b51f2f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e82a316fe7a60fc46a3ad536dbd5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42d7d114512c0e16a79c3eb1a1d04095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf597605cc3f0282707b03ab1435725596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ded8a2409a67ab2b8837dc9f7ec94f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74753df860b2dffe8778460bdf4898998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0999dfef93a918f14036129575edf4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367326539a708ac7368cb7dc1c7c6b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ed7c77b7379337b3475a146bf002b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624aee3a855f1a74c62f6b23b8db14a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6929955f0c44e07b502d80710cb75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b01f03b90da7396ad510e222de3245104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571711827448248fcae67ab2fcadb2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0408a2bfce6a1711323bda93e49e10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1ddd73ec754b70f38151944cd120107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffa85a50d911d64f908b5a2137b19a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a1761f9b6091da89d05c258ec2e8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74a3ea6e6f4f7b51814924871b6bea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d595daa82bacc11e96ce533d32871f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31335b11e418f5e63bd5db3b2727a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dddbc4d628c2be90ad203b1a264f74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e6292e594b3bbe2722249cce52823114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147d47ead1f572b80fbea0062c9b411115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881b7c4b9916faeca7341f6501f9dc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ec23905d7e1991394f15296449525117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f1124540836cb7c0128411e4ac72b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8bb8de6397d809e4e37f9ee548cce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dba4527bc2332899ee68df25b3ea9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fb67b8842efad0b689350d456ae4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69480ba2e63f066708c162138dd571df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df329f62a45b17232d7f489c57db8406123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87495b84892f167f210de0fbbb92f66c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f854d6b0389bf861742a3bb5c4174125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad86be502ad5ca5d2db84cc001c94e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47c590bebbc146f949cec2a5cfabff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f59a5f39aeea063b81130a8e6b7556128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3466faaf10a65136cac1ba848867c59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc543d2a5edbd9efacb1302b5d13cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e1ebb1969ac2a350d18929a718ea7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5bdb8243bad79ace6b5832403610d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c29376756e066a42b3e6150a6dcb16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc0316048b43b1a296c539f44123d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c172bc500bd5fcd9a1fa2e61a9184135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a8d2e792199b30e33f22096e5e87f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4412a8710d6a59176d834bfd87d735137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf021b79e34128b7a16893370994e0ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0bd859d23f507221ef68e43f8d5d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2ec364b52831e4a8f031f856d9032140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101e6311460188f2cea4d61d6b7d9bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bfdd0627b5366009061c8579065d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00e1906156eb85d3736542dc496733143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807b6f35377183dd6cc54f22adcd84b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18ad1d51ca5c8e18d2390b2d2996a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49565c44ceade9df2ff3a92ec60f31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cd04a2888c7c58aab507ab4f55c2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a5e3799bed6071243f7b104150abb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30fb205bfbdc62674c45d51be7810d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49519ea042453a1b3ca6c0953c2c86c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389786c25c43373ff98c6e5202335a79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbc17ba58b19b85d9260ce92a77aa9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2afed6bee74a1bc65e7aa70df5a85a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fd784581e51d3ee8c57ce5ae1b75b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431b9e5ed2b8dad75fa76b503959b99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b0485435154aab39f83df4389300c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0dc33a4be00037fdf6f689e2972b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5c45bbdf4334872fe57f578a0393c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ac6e534981cfa41581a6dc6eb19fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51182f0eeb9eaf74a8dc127e2ff0ba6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793eb8d941fcfaf0b405bb3815422cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230d836ff05011be3b768f55571f444162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b76b3a5e00d5f72a11c5f90976146163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5daa7ceb95ddd31cafb13b83f568a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5429cca7bad875c2a44705c359a07b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11d7c577c96e1d26a0e934afa25aeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c10b508fd8871c2e28fc453bd1ee79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a2cfbc2c24b086e667833ce1a3cef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeb1f6f94e7bf9c5dd515b2a7919d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377d31acb09d7761cdc678931a9364b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3093f0580db9f2517be028cc9a6c19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9eaf25389419832276d16ff359d2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c68187ce35ee43820bd69a35eef9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7416ab9a7eb2756cdf40274ef334cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727db6657772f9656967617d5e548d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa01deb261805097a9471598c62db42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3389d4bca341690643d39b62b4e05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5f7a8a87010d0256cb93dcbb9b90f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10da6c068754941bb007834b6f46b8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6875622d9952721f78f764d9b52042180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891e4da03f1bdfcded0133d8f197cf31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fe03495dfaf9d96339c65ca81885e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8332e752df0b77a231cd183fe67a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18597512abacda868ec200ad3444e7c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a46889a3681b389c4f9114f142d295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d8d23fab71ab1ed7bb922fc7c65da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5aeb45172471478a557cbd18fe9fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495ea977600e2a798ac1cf4d0a4b42d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60288187c47c19860998468030206799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c9df3ef4e20b2d9be96ce3ba6603a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4534a34d9c8d8804bf3b1b6fae59ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e020e975dff1bcc2614adf29f7374cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05922b051448c7b72b9d39cc62b7f6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b4490e3d51a8f3911dc00be9268a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897f18337674b717873854bc5f6f4ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f27d96f196d142149da718f97f98816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9978c7a1ed9f2b3b42ba00120ffe117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a836596fe24bfd96e2419af19f90f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221874b10848255f4f0e4de0fb40071819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dff14885207555c1bb40911c7b19c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c0fc3b65315fd2fb4c8254d4d9d0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd2dd84800cbaefd6b2de93137d3cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438e179cc4306e39ad60fb00dba982b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbfc6242a4c955e8156bed88a0709724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4588fd479bd7de1ffd414a10e1068b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de9e565978b1470221a4292bab2d6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60238c57e4198e92a71bfbd733cab9aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa2e88163f29c5c0ae502efdf044b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6371fdbf2b81a042bfc4d109954556c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ab7afb399885953d80d8ea07e9b4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90750011f238f08f2c4c9ecf7f4d83831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d633d901b6ac9e8b9b27f0f495fcf332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d11ca2aae9117bc4ef0faeaa8815a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0b1a7f757aad07dd568227a5797ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72ed9d087ebaa5155b5c631e3ecd9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffee6e053d94661f49d8ee81d977fd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336fec384bfd122e02a0b1b4e37425637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acdd271ce9a3b32ef1e519895ed67938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca01a91c90b2413ca4d9adc626b1ad339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4cc92f8448c9e88f280747599ae4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4a31af0c524098c0555480666f07b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa2f5e4b32cecfb7d5508f5645a6c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a8f61bb1f86e76f8eab75c84eeb8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7af00c564b155671ed8d1807888e9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ab18ef0d3b64987785564a92535e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446bca96362889fd064dda1337da9d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0d65b13b1a11e5e57922fd43bd15a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe17f85a18f9965b62dcef35ec9bb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539faedd5197e51bff000e9db003efd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a931ed735068509491cfb9b997d7c8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b3bea60083aa33bb2085aca54f72951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a8038c8ca1902e988d2fc2c0ff7db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e670b25fed4c4d7b8e59c9f64556faf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b83c0348113e104f9906065c625d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77d95ef2c1f9b842ea194047c53d0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2b0faf9064aa1d10c075ba21b8feb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef7d16eeecec7b3fad996807a4178b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59597d37b92daa28661ac4bd6c2e544958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d819a8a0f0634a26913c04f48595859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa92e14c1f0443477a4e2c90a3ac1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9bcd13a3b46623e5f4d650d1830cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ec2f1a8c2a2579375143c3af9830e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3d41c33013dd81a83a8e898f688f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdee91049c229339c9c1acae929a64864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fd3cd37941b1bb36bc04e2c501f5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adb9695152831f40155701028e7f0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da144cc34ff3022a2f684ce3fcefbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3fd85d8fea31b1ef485f55999d04668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47774e9e7f88b1612434a90092669b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504a1f7705d637670dad161ad5b526670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde432dbda8d78b3ec06a69be5fb02ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032c73c37b8e0b4c34ad6240f89174172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2db82401572a222910554a1966ae9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9630ab6bdccbf1778a59db8497fe274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6456d47fe23dfb686fbce9401c07975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25246158f08abaf45e6cc8817e7c7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb096391de2f11ab925c132790a34077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359adef1765be7882422ace85221ab6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d8d459c2a575eadaa50f27189b88179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75df98de9e8c9680b58c3cd63abdef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d106cb3632db285a7f997324d16d4ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca9e97b9d74b7cc484fb7e8b11309e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4994d2624e3fbea6a3d468a7a8fab2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c97e67bb493a74de59bb0c6702e4c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185f0354f73495fac18ebc187d2919585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6b102bfa36e5827764015a7c20ad086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab124e1f52f820ded0d17b98bd55e04587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4909842ce92db72c79f9d60d05fc1da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40623448b8d2c8955523cece727b3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10252f6cfe0cef56772ae6ad58712790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43589b89d6507cc72d4b612e8bfef9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e49cd3a56c39a448b677b01c1a091992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51e84b8e75209748fa19bb67f7d18b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08138fa5a236b9e1c1923c3b2683777494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0304293b253429ea6ed776cee3e5ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f6600f658640a56e9745827e69c6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f006c576fe82d5e4848f3ff61d3dac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9819d3e5c59911f716aacef648a7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9799624df42f1988fbb6d231a25375b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456985b5ddd56220acb03c49b6e22e9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fff6e501e795a64bb01a656cdda6c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf5993df59af088c346e98a2119335102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cd69e6a93620bdc35dc85dd81c1cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709089ab6461a237d9fe4b874654664c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615bf9d455fbca1e935e659d0538a33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250d28e4e88b5c78e9960d5c39219e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f4eddecb85fda3cfc193fb8c64052107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1c6548efe01278e6f8bd6b28d32d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd4a3e18de1d30a101406f302226aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfcfd45a0d32b10ebd51eaf6060432110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a342c728bb4a01e8bef25b64806ae2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649952772c154dabd3692d1bb2dbe738112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee47cd9b9a9fd4b40784dc45ddcf33b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79ddf7c326114fdcc0c8e579b3ce40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c6000703038b4e018b120588390a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967388efaa9cf935c5c9e17559b8468116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35df78e852a911afd9d82b7fc56c0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcc8039ac0c8434c13185b1fc0418b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b56718c00dd433cd356a98d90cb9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09f1a7239f2a0de1686a974fb08edd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3956595c9302ae9dc90a049f78269c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709bf2eb7e16f13cf62151200376209122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00123888711be998d5eacd11b266fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb58630a181ccda3140918ac3e3c709124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e71e2e323c75062d81add8523fe0aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c2da2c41599f0dfec4cdc2f22c029126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edb21f0c0bb2ea8082e1dbebc0e581127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b169ee9d0f05b1a69937bea01a374d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be2f83697d756f665a438d590ff163129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deeab91ad401cd0642026779bb79ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d7b5b4b35719bd397ed241afd5e87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965a9897ba3bf0507fe56f93aa21e58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970332fae29c698d969f68eadf933bc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43fe29c0571fe57819d84401e80920134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6298028799bb92ac0fc6a3fc829b29d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97a83c38d7e8547052479a09f1edf0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3df2b7ef1afb3f79c7eb0a24680e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23e2374dc11509300c5499c6f43766138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18638f2832b78d08a3a9b5393c90d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cf843b7a0fe58f5a724f1d3f50cdf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae9015116f1e4b718592b9634328ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b818409e820137ab6321fc77d5cdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f9f0273857f0d7b383c37f4a5069f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8629208879eb4fbebab9609f973608144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ffe10311c22e5ead67add8b3c1f29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59366def4870158e0db3b0c0ab6da323146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20338a3ce99174b6287b5b5997f71ebc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29855489a6d76f77b3562ca1fe5079a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a838901d693bc7bc2e13a6905e6387149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf42818a15120edd5da2ee47456eb02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e29ea6b0194c65687fa84c124df951151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030d29c985b1851a105ee3e36f32b27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969169fffb357669f11f11e22ad73274153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ac34e9cc28b3bb73a6f078dabb7fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59b7d14d6075b6737b8600ac4d49d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f1759fe359ba420f49c39ded403c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd94607d9738da173d3e0f2d13fe2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b33b66b99ac1c06164130b9b74d91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075fd306021089959f2efcbabae92c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c882fd8f1a54abb2174a498dd3659160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc1842bb4ae6ae509d8d284dfbc36f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dbbab43bb68d36cbf7b387f37d151162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7f20085c9dfaa6e83bf8a458fe8a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e12b2195244f2cb74a0a1c6c85de27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d1daef4ae4919c8063b7f35cda293165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a51737927ec60d717b48749bd1e154166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780bdb37d6e5abf46aba721f692bf1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb3f632f971993dbf0bbe79503d932168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e26dd71f1605c84ba870f42a937ade169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaadb635cda523ec3b8751a6b6ab777170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abf9680479a8cb67da2f941df552ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046f7dfbf185aaef219684eab3f256c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8ed65eb26b28baea2e6a6ecfc3dce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbd286ff9ecf07ba1e412466051f04174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>