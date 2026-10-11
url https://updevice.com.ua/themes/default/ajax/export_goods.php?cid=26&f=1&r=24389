--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f872268ee5275427b7c7826abad10b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694093790440589ecda3907dde554202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef02f5efb990937306dad949d697b4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d961680f6889f15b463218a9d0996544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419101b98fb87f6bde500add6f7045f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b3f7095607dc6aabdb854d1ee2e326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd062692904f916366c2e994e66d0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd76264751baa9c34e6a75b97bec3268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fb20d65f8371cf383d95cfdbcea299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaf149130749033d1240a7e49fcf4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ce3797f6fe69ad7def81d2afbd78d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2b942c46e26dce728c11995c0ca4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b00f1ef36f8437f9eb445456860e6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03579ea0c05ce41dea83d70d24a5dd3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613c46ecea33ae43a390ae3337d443d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc030d67255c525c56bf385cc4163216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5728c859a1f84f41598055fd6e79617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9acc68faae10ed2c50ca3aa65895c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b33a58d4e8c98a1138ff7fe3b6915419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc7542677ec95eacba95628e2e76d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbcd267663c79f486d2088e222e83a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0d7522b3797d3a7a9558090c07e4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c3e0d6be85a410438c38550fcaba123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2da9b52d71ca5163a1da07a1168f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c2cc50e3839361c4b5fe3af39ebc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996aaac4ba34721733bdf8d6bb0b3b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ba986349ae90f4ab1716fd866ac2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7539647248e235fcef0b4a96f3b3df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d2d9fb70561f2a7e38a87e751c7f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bb8d6d08b86f1c4977e742c037d6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b1f493243d93576483e1070a0a3b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3d24208dec7559eb3241e525b032732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f31e5af9e52efbfae44d10683bac4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a7c69c05b09979fee61f1e0d82e6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e78b1db4bb4aef44c13fa54feaa59735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c99da047dbb4aa0adcfb8a52cf6b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcb48df0ed5e5dbef03c99e65fad8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec02a1bc9489735c2fcab81f4d0ab9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37e93f8948f5f456570cbce2c4d38c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4ff8ef89a4eb77143a71d68a8ce6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3af29097919186b4c52fdd63274c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ff18c6cd7b36a762204a51e65426b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047d76931ddd83a02aa0f1228868f6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c240f89a5dcc0408cacd1cc45e0dc2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98310a71393b0cb4a570032f0fc32aba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070c20ea8482eae16701c6c07c9c1cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e9ff9d9c310e156ddca331bc72c7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc953c5e1f56773bf2cfe682f49eb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1bfa39e212acc8973d81a86b53f1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7242ebd8ea600652f9a4aaf9c36e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2cf787b40406767ed9f5d5d1e1d8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e9ab088c04bb3e054618ace36959252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cce719051c4f431512ada8d4bd92f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e57a42d980bc58b543cb94f6b812e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c6016d29e3dbeb53a0227af4ab83255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5990698fd89747885ce1bd1a6eda456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e4d8255a618e15310544d27ab2aa257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1609624b376fc3696b6fec9d591ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92ad7fb535aec2e43449d165d3dc8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d63f72b538e81ca2114cac236321160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26a2937b84c49c0242970992f11e5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0618bdb6e8e0efec08c88a7a0eb10b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81c3a92445b6a0c64da3b78616db9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab7c0ea167862e3d49efc3393b174564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c08cd2b65a8cd710e0c8988aa668a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131ddc827960e98ff88638862df701866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f8edfa1a723ab21f48b2f12e57b4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b13d5f1c4ff725de760313da4c4fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4106675d775ba491354257740c1c74669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6d0588bffb0682f0817e5102e2f1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163e7d29d9c03dd39adb6544d400ab371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a58e6f634f9331d7eb0f9c40b2162c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acf2c5861f9b27e3873cb68ebe392f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23856ebe51ad3d5c844f57f1287462ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c219fb66b4e94e2a680389b92c472c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913ff2d11a7df8505597a39668acacc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264c80a028c3fe81e9a85e13e47bdf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb138e8987633293e6d619b455bd85578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4726fbdc11a9287e7a200f677c26b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9df36cfdfd5cc847f4622e62a0619f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb60edc6fe1e5deb743c21ee0182fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107aca71ed4cb6a33765b932546090982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d7b610fdb493ca4b38663551be4fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eeae63fd32eca2add46ae21be763884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a205e5f82b819fde46fda85d5866e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a1409f1cd6241d50a17569787f0b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ae5f7a9a1a266883c4443c062d10787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98155551fea5aa010a0c6016532d19f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f20efb9eafe6cfdf5110e70fa6b8a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942732991492e26079e6f3aa07c381ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27729374b741713f5e7965cc8d67df8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f178fc6028ea8b3a18099695744aa192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775817a7b322a5418096c02a396ab38393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c73cfaba970b78d2bfcdc9b491531694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637476d8ab090471df5ee38098899c9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18d19e06eec9d56b341a4a98dfa75f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455077632dd7fced4fdb6cd44a9362097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e8d0153832f5d65132409742e149d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db309bcc1a76df9b6da602a3c99a39b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88681e6943adffb44f4bc0e0e3083cc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c325ad67ae82aa1c6715c7bb9e176101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e87c3454071156bb601a7dd0168257102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cdf00857da52abfc9abfdb8f38156103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dd46236cea67dfe0034b6401ddf01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf049ea66da832f837aaf331de4cb04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8c94649be8b727437bff33556b464106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753c3dcc3d8f32699a61a6a02734a0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfce357c0684373d47214a833cd2333108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c00107afbb8ddc48cadcedbf5977fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab13420a3f50a705a9783c1f3520ca2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec5b9515ac3b2d58fc076a8dfdc787111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53659effda5489cb8070b1d7b6b41138112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0055c4d69a7436fbfaaeda994f9c338113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf320eea5b97035a5b1f16ae573589114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6c69abd0f186103486a254b34003d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bff5ece9f613eadf905c75622f200116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e1c4977e28d8412a443ae7a75eeb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d9b710a2247875ddfbfa906e74e8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae178c061d3e15f74c2191405c53f40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d1c12431d720c4928244504a049ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e288e4cc96ff0deb7c9611f4e8dab93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaeaf87c28831357e1ec45cdc74508122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314cd7d9c54365d8d9dc925e78baecf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f433002013572ab9b628454bc325b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5520163fae902e7cb6b1738adfa98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dc88c878fc21f2c5cf19027040521126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58853acc94bca014c6fa1ce33945d77c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9afe0d1bd482dfa37312b3610e83b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59882d713991b52dea37b4b7ef63cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832f3d0f52fb062775d8a8737c20b7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fde79fba76bb562ddb6af94d1e0a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6580b54666d41a92f142ecf1fccc530132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872af6c4c0d504d5a29811bf827d4fd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a8850c03b30ed264b6749b21fda56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176649b8ee604afc491ac24764061e6a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af6fe98352ef394d6397abb0d40654136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28016bf97b1b1932433a165797c44b5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b626a63195f3a77b358f9e2d38d4e62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05d6f0fc5bbb2cd40603756a967545139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80f406a5e5eb9b83da8e9df074c71b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef469357471882fd3fc59f853401334141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f3b0101d43aa8a0dcee10fbd78237142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d50e57b28db1aea889a123c392fd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5ec9388673453c5cd50017ad48195144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdfc10b300507075c1b9c3a7faf87c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2679e91bfe9c6e788939ff93601be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79b7659282bbdb2df26dd134668108147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a809bd5831542e06349ebe6e3aa2a99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dbf8f011324ef24e3be0f8822339d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02040db9488998675848455f28b1f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229e65d08eb5e61174e79100e5f34c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31c4d9c32c7d20db8ba4e30026ec4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c95f3974287aae89217c9ed7e3f95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a453f74df5fac34116055f576ab4f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae20994430e98047be6be8c32c62c0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f9da5a8f16e9d0c01c6847d641dea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f335ba9a286f275a25ecbee7e445035157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b167461cb37a75299b31929f756712158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ecef4c44b4927ae5c28f69ebc420c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12175c68926a63518b1420964f905e3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bbeb8e4bd0ff4ce74ce2cb0907bd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f23dda9f421fc5110556a8a64dd8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fb7611cc17399f077287e3e5b1978163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce88188a03d8f6f03b162871a469f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edbfe2519dbad2647fbabc65b5946a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a11a32b4a4ccf9b57b50c0d68a9fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2d7f71c63aef8a183b28a69743963167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff28b9bcbb603b3507ceb4a3c88a8e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1ae51661da9efb0fc2d81e71c0df0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47007a87e35071b99c8fae5553d597170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb9ad070d50d420ce65888586a8ed5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e9bdb16fd3c260c1626438188c8c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ae86f6b0868bda6450d64f9922ddf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae6fe121195b37c104b549910d3572174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eec339ffffa369d8a4fe6234449d0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d00ea362d574b95cbf6f5ceb53921176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd467d1702349061b8b0c4fccaf38a24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce93af77472cb219544cdfcc2804f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9e72d66add174759fef6135d80f80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865fda5e4e1c3302644700b17c0367d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a529730644bce0cfd97b886be924e651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95d48d09851c553161b123ebe2b8622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fab45764e59175f50941c298385e833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca5a3c367284b72788a469edb7986f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6af198bbb9c25a8138b3e0add35365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecac4f61e8c91322b3f5baf5379f3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27fe813c782db3eb5a2a6579109e827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fabccc80c535d68f6097a15abe16248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45b11ca8abb18ad55bed5fafcfc58d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9131266aae0f4f0c5e51bb8b73c4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa9603ec03262729fb9da42a77010411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817680fcafa5c103b8ef2f97e07928b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60d4a2e6f6f46f8a1b333a9096a91413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aefe562419c961aaba2c770e4bf9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c8661d14ceda7fd3597b89d15134215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c6d00611e1897b68f90e52c7e0cf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f04d81eacf71093a0c9a728b0bf3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d874476255112103d9f2d03f29da93918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7d948c3af92b2f0bc6889ffa6be8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891120335c4280dcf21765b325051e8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aed3d8a098ca32cc7c76ffbdd79e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cb779b93083bcaf6989b8a9941c4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a7c10fb966baa5ce76bf85b7b3d0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b03468af327b83ebfb1bc23147c1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720f75a06043371036e7ee9be173ade25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9900761774356563336edbc64a953126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9360cf1649f2fd578516cd863019d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaadfaa6b78f4710fd9c8a7ebb2cb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9201be7092f474ab0de940947fd8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9053877baec8b1e13a2f58e1132325230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64fcf09e93f9bec609df219890074731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70b65e5f13e4254bea08ed9123d99b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4edbfdbb3c0afae51a8d744678ff5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421884ae0beab80645354b64c38b509634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45df6f59c6417ed64e06aa95b0d89235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839c1b54f5c3ec89516a4941bb8d66436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3162eafa81af76bdc9d2ad72a2f4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593950028cf1cca4469f13fb2e3c1e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc66747f838f0425de1ee9add93cc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd2f77193b2380fffd7dd2e1d72b3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd3a4310005c8b34ce45e86eac21e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a23c18c8c032363dec27ae288d1c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd30f55e292c6d9198698093f95a3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076be9b8f138bfea6248f33654875a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84e19b9e49ac966ce885e18414d41c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f563964b3195a3275edbce94518200646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824653c8feca4089aed9702e1878d9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec545a452d28d97f54cd158d17795bbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb3b664e859b45495b7d23774e241649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03955c871a901d0ffa11be2c1c03e2ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4888d8d7f3183e143952dca04a2662851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1283dc9fa995da9f713eba9c4bcad652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a8626e9160a0253202af801dd6a5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5f0ac878b7308faba621a1634d04454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3066d00a3dbe0d4cefd38e27182ef3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f761b1a33698597f9ab8d14896ea24f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695bc9c7b9977f1f6c77a5ce1ec85ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296cb9da230c8e7ac7637f30f1733f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078aa2b207c0552a26898c6a59d1548359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8556a773c388ab9b0ee1013e91f158460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc3def5bfe3bead503ab7ca949e1c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdbdf35c01325c7878a8468b5cf15762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f7a3dc65e5d122417d406cee6839863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d63c63853402119df11b924a3236ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b4f957829f8b609816aa93809b5bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc1ca3270f2aa01b53fd8bc1c6272a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023c61db085555931a27d4862ab52da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b756191df733bc291606867970623968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802007d628c60369b1f872abfccf4d2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c5ca3ad19a35b1f6ee5824d3fcc8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b9a9d97c9738b674a52b49d9c602f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d891a7296cb529918d960f6c1ba0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3ffeda2018b77f19af9907198bcc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3d20684ae5cf671a58fe6cd91435c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7134cbf4d78d791cd51dadbb76e1a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989e7d13dd49ebffe396375e2b3123476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31001dbbdb057e7441e0189e4a6b8c6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e5b9afeaf798d5b56048c8e9665b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484ddb9fd44ba27273d3847d09978d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9091c05968565e31716b02ea00c458280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eba830ca1cc5ad76b51892b3cabc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bc9b4e6cf8c33982ab686baa7bd5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d838d3e50e07834b5805a7725b96d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af03f99b05b9b7e1b83465d05091ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee750bcbd9613461f2909f447eaddbd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a5026b9afb6cfb997f0982f16577086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0d06d49830fe19d6af028767af81187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ec1c2d390dec899a3458d5f60334088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7fba36e83c26384d724abed8c3c1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d398905693daf807a883a69da5b39f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755104db557a388f7391a1e1644babb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cf24734b8157edf6394d7ae514a9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e055fd49b4e7fe0f96242108d274f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a1e92920305b35f2c576e54d921f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f9df7bd2d92e70551c50e251bb14995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb15af058dc423872c85753ef98925096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc5431c9fee17aefb6b64d802d0ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054ef8746887cf5921bf2c7a658c3b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718b5d4399b64ef7d4e92901358434b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2a91b1c4972b29bb6944ede9f1fd0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75015fbfa955dff8863f3b186c0c2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d4c3d4b7b00efb81ee8cd93c3814d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30635a3e32b4b0429ee12bcd01fab02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562265f1045d97d41dd0b47e7471f923104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32889ff0aaee1f4f09f233ccfabc331e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c45bd4527c8704030f839c83a7e18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c288e1d5b1abcac01925db00867c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca2d25e90ce90d7df2cb1a18da32be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38450b21067d6b45939dac9c87c913109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90624301f10f0946c331019546f88a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e104210017fd212446094f90e8aee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963b6babb5c29d782a5a2a0ee142465112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc60eec8cba2714b7772a451d1f23e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0779acaae1696161138ece72054e072114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995bdf8b636a6424e30d561ff1bc12e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2967b4554348cdfee7aac900319adb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf22c904b68f3097c6a985a805e44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd42e9352eb5bf17761531532937967118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e03d28d05b4589c5cb22776ec3a0cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfa36e9af48e281abc00efeb702208120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedf1f673e15175bc988ab0afc49129121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97714501e33551d9d9f9a9de24cce8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f262e6c5d0a8d0e1a4d10f859d8c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047435f05bdc19695afa0a491d6f75c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44f9c7e2dc1259413a6b04e7515a08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70275cccae6382e26585e7049d080f63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f69c9bbcb85807eb689000dcfe4c26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcc8aebaf8274d0e17435f3de8b640128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27599d7b10844f1542aeed31409138c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752036482f37235ca2ccea86243f634d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51096d42e7fd937183d4b3bc0d6f63d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129e4bc72efc5d7c46b2429e3ec041e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9e9c0695f5705c7eb21a0c66da44a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f0aab0dc40f2efe5dd48bc590c3c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0122d6f7615078f965904b2c9f686135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d0bd524b1b28ef3a1d7864ceb7c60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e1f2fc6cef7c866d9cfcad80cd8b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eb2a3fa9d14b53439df3c7bd9ddd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832342e3634c3a514263c9f6c8ac3467139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cc54041bd134231791260fb4878d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403314ce061dd120bb6db5b0b4b6c68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dbc6104197fefd4aaa9f2a5768864142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5aea9051c5628110e7d4a8a436e9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee060b8b3b45ab0f2e7f54849421a39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ded5ad6dac3b4019ce63536d3ce831145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da3e81f55651f9d7bd90f715c1cbbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb7c4d7deba4dec7163fdd9b01954f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c407bafd612f1711abae7804a89665b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a23fbc777420cc997043785c8207c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c25e3b27f0284bddb31d7fdfef15e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfedb3ebcf5589454ae892f445a5c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c1a7d7321a5803fd2aa6375c8b2e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cec5f6d0f62c066a7e0490177da37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de971b21b52e4e85ea852fcf9ab2776a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451ee63700b733607ff66528eb977bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b944345b7ca3dab29338cc67ba89dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4bc4d5e55393e3e4ad177136818d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14862c4d0b1dc148df2fd2370adfcf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0253c3f649387f340050120c68cc690159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dcfb5068409db046620dcfc1ea7cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ed44f08946e58f8abcee9d0bfde46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362cd28908dbc7f7220cea7b2fedef9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ccfc253e5d3b03bfe08a99cc81327163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2734fc62bf4174168f54b6312a9fde164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032981912bd82bde6ad3e01fb61a2ba6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e238fa1a4f00af256d01d7e1a0f3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a664aebd4f6f022d1f58977f9bdc08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205463ace502518f0947148fdf3edfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857ac88e77f1ce31a828a7555f4a14d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f07228422a62288e080e9b1769756e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb7b8838b6a5fe143cba636ce3d9e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdd6164798adc094eb92bbe36359f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9683069e12201ed17217a566a4429ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f360b33ea7546e29cff5dec6c6a75e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>