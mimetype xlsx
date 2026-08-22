--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a6b588fc48f622f124681a68a32941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9982fe2a0c76928cce007051951e532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458b83e73eebe1f2b3795b41451f28b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd519a67eb2d7b96ff677ba9338d464c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef24437c7054153326445ac48b26825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d83920ee8e7bbb41ccbe9ed8f719c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fc2e104f5a5623b09562d3059e6097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e611c30bed1cafb616a4272351318d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f719219fd72ef8b7bafb42e03e2659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c8844520b7fc5ebdb033b620f3bbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ed872e20b66dade09e572d295c7a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4481cfcfab0be20e1be72290099dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e13ebb0c9bbe083402a6cfc95ec2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d0ba0668c50a233b1c416a0b892a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdab1b3dde8bf7077a0c8baa77b90d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329bda2b4cc3d800aae71d6efc399e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0bd41a7d74c1d228249ec16c1054317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b2612e5b061be8996d0700a15568b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e118e62cea8eb57f9d987625003ade19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcbb07daa1b91975bb52ba8eb1ab9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea70fe70d9f02ead780704bce5e8d6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb1dac280347f4b4c7377839d389de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9951b3c870fdec942fe5f0f29a35d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75f0c01cd0a0c5dfda4b43be3dcd9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62ea08d9e79b235dafb85c1850dd7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418e01d194bbf86eda35d7c30829ffa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cde5c1afeba65bbbf43573450cd92327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33267ba800f3b53f4fbaaa431d84dbcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319777a6615808d29b27e9aa383c5b4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bb5234b63fc290889ffabb9f1fe0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a8ed803122217b0e3c7b72c432c7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c84dfd395c1036fb480f86c4527b6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044933dbf29c57d4242830fefd1bf12633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38768b6a9d3fbdac0f629cda380c9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a48e4b72038a2336de85c1162881b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf256b690ec0ad2bf11d57f578fdff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8e370e1ff2e3ec56fa39d9f03cea937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abc6e0a25496505f93828f82723c8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bae35027407a59fc94f01a750e32ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f557e7321f3cff35fc1661c6fb745bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954f0dd37f1a56402bef37758afdcb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2d683169c59c59ea327d9996fdd6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1026ab94019930a4f521da640ea0ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107ba5a2be4ee54d713ec1b6b2941b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96e77faabb8baa2b556587c36d84ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07a32e2594ce3b1453b997c6b812e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359074a42fc0e5ad347b1ce5e1685d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ebabc4226317b3acb533521671ba048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7adf443cd9287b6ec4b45046d6cc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b67c3303412154feefddeba25a1e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb0ab6710d375a6c34d77b310c12ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc4b44f7ae52b41c247ca6332b2f3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecf7b46232f31c52d125ae40bdf15b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cab7ff0d1ced92ccf627d123560e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b1bdf8fadb05bf169396351130ab155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2392c1289c37c5e6d02958b5eb6a1ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab59879920f92dce9cdf1d327efecc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a562da1bf4618645ddd37ef38e24558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119cd1b613c2d53e434242e0d5b7c9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bb3e81db83a9c9001d8cdba7eecc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7b4ac59c28a05982bfbae23ee982f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38806e24aaa4abeb3266efb30d05d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9297dcad1feb311dedc2aa97f3cb16963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8432e82868f2d7e5bdad643e82114964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770e546587201451449466c0603754765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d4c2294f75a48b09a36d966338fc866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f60cda08b6913e59d407d25f77bb9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcec8a1113d465c87fdf506171d8feb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa531a1d3835f66eb7f03bad30a350069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe4ab51bbc63a86256ba2678bf9a7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c19473de9a216a1f44f691af675e3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ece4b027c33a5aa20b93bd785ad6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec100e20a5d8c161a438692f67b2a9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aed7cd498bc4232a78ac1274c2738174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca89b1819c8f88d14610e03f1d6206575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333aac63e01101ea1ff7a9635150bc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dead67bf0053dbdadcd907f1ddc405477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad33bea48f16ae092c79f366d2911978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ab65493f341f8efa33a74b307a8dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999267f5d43482f8c9ff0799bba692c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71028c05917f66dd3ab9cd6f6a981da881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a73fd62515cb43ed41e8a1db5899382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48172b674ca9114b739f04579740df4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb923bf7db9f4a5f8079627ad862324384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0160e981068e29727063e85740782285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4380a732ec9d7df514499c8177f8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a74e6b199725913dd00d45e85c355f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945f6cb754aad354e573dcee915cdd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af113138b3bd5ba91e7ea58de7828d0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e260c52f031fe82ff2376587703c7e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fab4eebf83a038631a12cc6c761ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c09678f267ad89a19e1750685a46ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452cfde136d6e7ac0c8271bc0795eb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8f95142cec2270d6cd1ef91152d0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb6cd50217f841643eb68c6ceab92995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e557adf87e7933dc8c90ed107de36f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5826afc3395ef2fd8cec20f12bf3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d0c26eb39af159072d771b97dcd9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cdb707fcc25f72c7d871ff23a861299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aa2dafc85843b15b959571ca10d47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01874fd2e5eddbfc38f68ed0b7d0d522101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7f829e736a9078ee63ec7e988ce24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db212092b84c4f148c9a7ad07dbd712103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaebf847b4f8692c70233c95e580fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19565cf85b41e97449262f45e0b2bae1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017799ff48a934c0f603cb8991ce24ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb7b484455edbbf99b092106b8ec50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc428bab44516733b9410786c7bd70a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79db5738072d365ca584afcc5d66603109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ae87d82cc1141c5f35f7ced9c137a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727d3525e53449fd17c3a01f9fcda76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdbbbf0f78adc895616151d91e117e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f6f10a2cda098006aff8fb2f49b17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddace15fafebc62c7de8d5bc19985c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cdbc524aa7dfc11894f29a59b0baa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c151abb21b0e45077e7342451138d82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb68ce6dd298f7ba4e0705c0c0f27e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcd6a0211353f0eb220f255b41c315118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3385c952f8175494735ef6edb2b83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326371f3078df2a6fae32b289ad94ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c6bbd5ab10be517f7c93429e97e96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206d3184746b23bd8f165eb424d1aca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f266ad3c164f07a58bea557cd5d8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587f71970506c2a5a2770a7a8b1d6f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19707ab5a3004c846305a1935b32cfdf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb57d5cefd09ae35a703642bdcd350d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba00ec80af47119848d9e263d521e63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42631d5b48fea0cd595f3c276cf689128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379255f575adc5257f00228c8a94a8a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f62353c41c869898884c496403a6b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf56e74c017b2db82e3c2272191162131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1350036f27a9a276de7d13d249d14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd523ac1d58aea36527974ebf601de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023a772aaa28ed1aead675f2a72d1cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18393bb7dba46e2c2ca0e386b5c26e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fbcfc21a68f542d03e20adc43bd09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061268aa9ba721e3e0a35858931b3d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2807c6d3abc14cb9134588dca6f8c44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dd823f7de71728b0f025ef5fba87b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa83a63c65aa58f9361ff67a492f9a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f671ce413364dabc046b6fe9f53148b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c3eb5abace40fc5552757b0567d3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08defba92994216991927ba566379093143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ffc1817fecce4fb9df9504d23ae59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213a36cf8e08ec5b47dcc530db1f917145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d38af438e006f29cc0e78c715c39cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e46843f8224b45c51c2a12e1a419d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638f8221f6578c42c96e174855d364b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635ba9be42f65b997c6c7ec55d71a5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b95bc809e021573e90990890c03028150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec25edb12c5360430d010157f411a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb588961cb22a75177fa1de7e382592152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fddddc2d16e33f690874dc79944d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a55c05107d4e7651047a92bca9bab7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6526f98b26ba36e7e33d62404f552155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41ef997fc946fbe2ef4bd82e7a2436156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7e7f290c6c43041803fb9ec3c74a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f09e5c26a3a9efd664b8a77121dc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc9acf70bc6c4d0ca2a10e1ece78b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c596df4c08e0b429317889f8445b4a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa7ac1bd60d3db7292105b97f42945161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268fddea0780f9bb88a19cd29a4a449162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c93f625a7c5c8e5f70a041785d4b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aadc9774acf4cb8cd10c1271e528f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774ddc64dee575c7d954bea837d05c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c09472c54121d9371abb866814e08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e792ccf6294076937181cbb4dcbef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eb7627e37a4c071a63b1e243f0322168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06044d313c894b5dd2effab642e4282f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529c3a3e8f540ed5f2bfa84cf742373170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671024b862a032c64e1246e9fc9f5456171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925131788c6a638e1b26259b464443e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401515f1667dd113f5c65cd292c72e03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac606463f941d010515c531c3a8598b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd22de316e244b239ad6b5cf0766aa8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74dac563c911908aba572454dd963e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d44b5ec428cf5c0a9ff47725fc8fda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf5b1eee07ebf343d89dcd8cc7c1b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927d9153414d3de92a07de5174ea23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843d4ee1a254cc0661ba15c2e2e46e9180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a68cee34676627309eb67b995c0671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceb24fbb913959921406461d70d6ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd086c0ce8cad6ca3952bbdbd048c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58f0445cf986116031d8d7270bcc314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75895849f99fe003780165f5f10d255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1175be417c339b12cca970fc81d9d6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab080f78c220eb0dccffd65555921a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe595a37c50cc4473d7e985e27ed0928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1cbd7d06a8a8309c0cf9516597c299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a4c4590322aa979cab5a1c32c37e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ff891018642713d332fe1a3c224d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16d6ab144c4239edfd97e5fb987db612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0c82b7f92149a733d33cd60afabc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ad40746a0c454b9a0a3ed1c5d54d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f06eb0f3efd28b0aff354976af874415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecbcb48ad6e10008f6de23acea88ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2598388ffee1a400dcbe78a69fda34617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f39d4badb756718b781356243526718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e787e7ab1398286797fe073556fbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e9c3a2f58f6ca8c00e42f4a738c2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe9d727545d9a80930f633149622f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d012b1dc058f149a624838171e89c3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71234e161b34f06b8aee3bac52005f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73ee270d1be60bca70e8a5c8debdc624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a9ed819cf47adf40421df98e73d0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef5211ed6db09e54d4ba7d375c426326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be1d177b26cbcb8da8a51d2fe85e4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbef700a65223225012a1029633d0ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ebb23e878020b2285320ed4ea6ecf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5d01dad5a0ebc835f73f7bc06d63a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d8475a7da444ca8f32a44fb232a6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69a52d2bdf3405db7962914de482b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb57a6a69e54b7078d7bc0981aba0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8255d21ced96d8cad4c5de5a598be334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7002adf60489e68fe5498507abd4b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd44add48bb9b7f41e993cd5e4d9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aaf33ec6588fa03486215b59e511537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211667eff9730ca14439314564ef804238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aba0bb765a506075765aafaa05b94639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f3c1bf1621252f8532ef5ce41c66040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea123fd189f39db5d215c0b39b8a4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4930100e5f187f7d455c2cf5569aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b41b22b778c6a4c41566958b99326b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8b36cb16d64c8df573593ab56e6b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673da198446af12a99c7be2062997e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066f8754b4d67ae8af001ccc5c1e2e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9e8ded9f86a8cd756851cf9baa06147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d484b8788939c9d03ac6aa51bc3db3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61d0702ce7d1d1deec503e2cbd691549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2757c6dcfe5745071198c2197a27050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9151cf19f53cece0b9b58e3724c91851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4cd94ed56cbd6329abe0a24b45b4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272f1744b1bb24c56d16d6c9dfeed6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46f400b3b464d1f40d8038f740ac2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292be03d4ac7c32ab9131eac20bd81b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df3cd4f2bc8a384d71e87f856e72ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745713a2345edaeeb258992c39efc8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369da5da4684027c0d7abf5e7133587c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bc6dbdd65e70c2f403bbf0d1abb8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12db04ba7b4a440ec07c16587d7e2fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffde8a1b6c9b2869960c43b8d739cab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06348b11fdbb2b04fe2ec7b4407b3cae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0628373c99289dcfac0d345b9329edb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6a3c7c0458953d6413d9e82104db164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f9542c19b024036f618b6c9d5f0e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f9986ea2dca73398f4ec8638116ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c601e6260ecce20333f8b5663bea87267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59da217b0d96d15822e0ec2d0284b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3e085c98204fdd8140a68e4b11d2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c1956e337d3ac21208800dd394d4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc4368175c42e22103a2ca076939771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dcda8f9766bfcf84f3746ef108c0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0069ee20778ba4b88fe3cf15dd80ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6465d19e52f4f3672671fe99b729e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ea754755de40a3e4a7953693408a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77444d1e292217209983dac4a11cab5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56d9bb12e38837a62abaa32d215f9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651d9d2c5ab41221ef7f6064b01daa278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed5667dda46300220cd04241c3efea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f806ac2e7f4bce7cefc9cd785c9a6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af1aa242ede807a9bd94fa60de4baa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850607613ad3fc7adb5e3ea4d7aa9e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d68e635a20c60457651ff291f897c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606bee344d41ece2ae137bf6cc53f6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e05929795ee29469a2a1cc633c596685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b74dc2e6494fa226802bb1ce908ec486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c70df74bd17a9b6e3b294225bcc94287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fe9ada574c2fc3b59d49ed80af41388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576da63ff4a4d107e8db814149ad87789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7daee21cdb25d3d25a44735bcf6ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3ed71df9c7ce5083ea7ed6df26d9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76969044a57f8e002dd28d04255425a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51186dea8bf04d43e1ef2904e7dffcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511bde290e092c74fe0b891bc4fda2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa6863429b91cb3a580b81ee32cb1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839907d89ef4e84f683ce218d78a029196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71526bbbc93010bd35dc9896b2209fc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a2c5c6055368a2babf2127f081bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83a45d38c30a141d62c4cb436149a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bae8eec280da2422cb1a0306f46af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c87b3a73f84b1825c520e686ce02d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e31e0b0aab9a3b6d66fe66fb5e4c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89b259990bd58db6adc8536862ecf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0eced3641918506a2084ecba824e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153e1a2e0125264bdebf88593e60410105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f79c140707fe82a1554c9e5d3cb1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aa478c68b3ad9b28bbc875eb9d0b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356065a5d7fb0c2a8a6781c1f36584b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa0b0e9537907403b0a3a6df3c707e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c4d1293f5825f8b8857f7f6e872f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540d31f2a50b1f1cea061d251ce1857111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437edc9379aa0ea76210ac8cd1a3164d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb210d2652775b486467e66dd19173c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412791400493db64eb2a74305073abd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9811db883cfc6dfe3cab1cb15a69e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e6b6fd312f1fca684fb7769703c7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c13c903f595f79800017c432c748d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab3a9ee9d172d96fca8bc5777db0e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff69d00f3f5d7ebf1ae27f02c25581a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906cb0ed2c5125f5175eb8add018dc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c866e0f6d41f347e416366552ee6b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cd2d484b0964ffc3bd3e7de1f4510122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f99a6edd9a2ab4c14aa0fac526f97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f730a695babd9139b41d1928e2f028124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4be97dd427bb545681bfe1a2bdc02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb9a3a11ff34da000bda0a685452e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28759484b2dcc880eb39297eacc10da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1a193e0becd9a630c938f5a714ee1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d14b65e8dc53bf39ee7e9f632c19ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eb4b24027184a20255a004ec0e3a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce11a8b8d5c79f8f343b0a94560e63b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d1f030cb59527e5fece0bbcfc1e28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34f72ec6772de12a8dc7aa4e6d7e5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e022ac3febfb384155304dcaf5195fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46a84ce72dc7766a23d08f52262dfc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe77a7323cb0a0876eb365d1d3413e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c781992d66b1eb565d3864de591b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bf05534cae167447680d724bba8f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a995e52b20cee2bb321c9bc0e362769139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5909d234abf4c1369d9bd2d6011c40b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002b24021c044657a0bdc99a9718ccd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bb6974ed66d2afad992710c690196142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65405dd7024d1f04bb409d5efe27965143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb38a5c278450b330552c52d5fce2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b10acd55eb169419fdbc09d12e7f06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414be3e85430cd3890d82504a1f7cabc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b062d2078d81d8421f1a4425c1f7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc59d55a30fcd51ad764e5941c82746148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056933df57580e607756cd8373d6be7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86e68ea7c3346f085361191934988f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711304b17caa9fdf752bed156854d9a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0fcd74e28d413f65e29ed72ff7baa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb619d0cad34a25ea2376d8b354b54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdd5ec8603dc28aba71f5739d730ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d1f58c62f5c6a232a92c08c655a1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9247245757c54c231d7cedb43cf782b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa35c4ecb5b3735b32b354630964ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f318057da352c5c3d5d8b5b6d86109158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7f6c0657de79e69168b7c27eda4b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91991b8f393bfca77a5e093218eba56b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e781eeab7b7b5b22bec73c2e23e4cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf7578dce7f65cba547dd901792a49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fbf58a82914035ef6bd4ebd8f483e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c88fc0975799ba6a83de7f66986cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646f40245f56ff395092e04e1e49823165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832f31df077e164122fa4655bb6378d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459f762923901f1a387fcf5283b2ed0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23698f44555e9433dc05d1baf730c8b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c014455dfcaaf9f00f44f504059808169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fcf8e3e627fd33cc530e5a076d810170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdbdca016b723d2ddd1dda913e8758171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd565836bf9ddb2de543c875ec84bc4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6627740a36652f1a5db589b8db40a4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9626cedec4e98a20ab4aafa5e635433174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76f2376fc7483dd5dae6afe3d9b891175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efae657fe8dc503115cb6492c8c9fa7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e3beeacce75fa250756d4563902b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2da2e37c14ce7913c28c93472150af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d327118aabc6b482d3366251ebd98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95d82669207aa50d3ade3882182c59180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>