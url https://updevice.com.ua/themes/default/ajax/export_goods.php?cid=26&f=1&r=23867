--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b9cb55b031d33b12b8df82817d0ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0297bb4b497c950c5c5ccdc91e572c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e80ac7dbdc043788e5a6e5a047cac33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb9d1bc17fbede1c04de99295b3eeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf27ace2c326bb4ec8b9088fd10ae65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e18da173f8cbda70d727012b54df16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16d762ea1f50d9dfedc17668591a177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ad866e95fc83699f6518fdbf879a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c06b66eba5eec30aa63b5aa65d9439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ddfe7d68a920a61b2140b8b15681b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39147cd74768faa3f9a078259228b9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6667472cfa1aa9ba7bd40d52e02b95a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac0aa6b8154959aba3d5e6ed0247f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7612fa6976a1b55e7bfaea51c54302014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a625a62e7e59a405c810474cab7d4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50da17ae3f44027ecb073b3a35c191d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e7cb2be9041f3f53776b681c34d1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081a2bb63fb5c970c1e07a48a26d05318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d33a3e2e9c61c7e81c93ef0d3910b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cd8a23e47b20e76a757b5e19d9fcb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e41b7d95b88bec94fc05fc9dd165e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aca14ac6e0e3b1922e3f119c269d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566645d221e70424b7f50fd6afe2d1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d2cc25c0cdbbcecc5a235ee698f5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b70add5bd6d23687cff1fbf9f1606525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb1ec014a68de023895d75c0bf98a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3c7dedc3b36e96b2bb237cb1edab027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6811f752d6930f594f09b4c08008028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a10e65f3b0c3b8e1af3347a1c718129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fbd0b3ea0d567ab6ffca3b73d1c5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78187774e3827746989cc765a7c2dac531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b056128272103426f26933c62ad343432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222518a0fcb1294e06d5faf9721dc0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69908f445e208ddd1c902124922bd76f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9351e848eb50e402e287dd385da94335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a7fd7ef4226ca6691fe4bac5ec23836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dd83103d4f471ba0cf80b7712eb5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4efe0c3f07bd822726835b63ecece838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b8f568b91cb2cdad1dc0edfd9e0d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee6e69d2241cacef66b11c51ae86ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976b7ee1d86cf5b511b59532138398f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c55d361bca3b3d305ecb1f9518e3b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243492677aa21c63ec056e492f507ccb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98181447abb1ca6a8fd43a8be4d9815844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172b6e2a4d76e1415a25824e8a7806745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d631527d92490182c69e4ef2f5b5d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc7c943d3f45d6f597e61f170de09947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0927ba230cf1f0e698c8016085d66448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31869f5ff819d1acc57432dd32a80e6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900490b89ad6b078e7b33ab14920ff0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8108d224017a14608eabed16f9724dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c0578cea4c5ddba3de27ad5c5b96652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253d0cbac867e80bb31f4619c01bc8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03494fa3ad68d95a2aab87f2ada472af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a2154c20dd38c77b7de3b7a72183655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2d2e60abbc2fc983bba399110e46356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c5ed7e1b54f48543ed82f8921589457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c763aceb94fb345f809de878aeaf9ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e6dde9d33c7f93230ea4cd8f8babc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb22301fb70b554a12d86cb5a2a43860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49605e98f06993b7e001edf742bb30d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc323877be1f5c700e2a4665a687ba962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a87848c30a8345049f4c1f31a5470a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad64ecd41a42a6347b06e758b03cdf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98d4e474831dcdbe919c89be7dfb7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b1ce333c96f0e076aa95d1cba680c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cdd5200dbdb7a21f6b379c40fd1ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8fa977dbdaa783a92eab1be5fd27868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b42c308373a1a2a0f0c8af9d743fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16559ca8997bb08215e1eae2e30c2f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6169572c126f0d5506bdda74baf223271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e453aed6d0d1e7f2dd3a4b028fb83cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e169e893b22e1745ce420e5448e42f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fc67d0f43b78b9740632a9a76da8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dee74380e486cc2d8f8bb7de22e0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a5ddf9bf367133ae8f38d8e3f18cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2ac00d0fd48a7594e2ffc3eebd16377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2764d38cbb0139062e244a60e70c6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9419bcc01611c9b118c93eea3daf679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bfdac12ffe0bb207908c63eee173c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a86705fddd91e6e1b3526b0dc9e8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fd638bf77ad9580739c817a7fee9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b697c80e16974a4172fa5a137ccdd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44b71319caac897f4d37e00ac7dcaf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80c5fa72d0ded8b59805d5b6e2636085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbc677277a4f0d1eb67911f35bbfbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27243e9b966899c6289d083a8fdf61287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576bdba59d4d0d011dae30c39722db188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d0988d7484d0f4ade5a9a631a696889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085da20a5d43021f2c3120260ee4c76b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c7aef6339be16491baa310d52087f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a26137dc0d4013ccc431838e6cf80092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6d0a2b64a99fa66aa96a6df27fd7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0581a0deae33737a822f2db8a22366994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad2e446b79fc7fc38323dc10cf404f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1453c3f6da276d179815d5ccff96f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cce1c435aafbe55682b4ae79888db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a3a79a7150611477e9dbfe252271498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194717de245c33c8366574d78200d2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e508f877ca3186797ab1ba29d1080100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e23e7bd8ed323b050cdd0939b8de7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fc4fe73f7de94570c24e848836c5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab06f4b9717b8b1845a6dee73613c8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff719d1eeb22ee7b201b4fa79bcdbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa80c33adf4ec820f7345b02edf6bed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8eb1334296297f26ca925c2ac0904106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eb50c3a5211a67bb84524b95d3bd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb47c002891f933f202e631e19139e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5405b3fd25d1603cbe2f827dbafd9f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bb866adadfe432093c60d442e4980110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56be2233fb629ec39c6b038189e4e61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9684dc21604b5308f273c41eb8847cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad83d1369315e4f2ecbde292f4adcb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f6b9cbc419807851f19acf6ab3c2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a23737e86056310dd11a523ec2149115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba7fa46fc958aa4694704b86f9e138116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674f475f15dccc3ff10ccfda5c6679f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f6de0ada0b5864e29669856e79802118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d306eb68a6c383878f0d515f9e63d79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce661ee606536236c10a320d15e10945120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db5575df1ff7bd89e9cfaeb1a6ccea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121479bbebb974dfc7512d1680014ac0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4816b4d714743f6b621d4712a3ba80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c6021335261e1deca1413cebdbd8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8be186e5abd96575012ed2de685e13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99b41acb864d4d3937c51a827ecbdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2768e79153759a9f34c3bae60959f81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713979b9e979e4a1a4bec63b930369a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3c6850cd6ba3a26af086dc91ecbe1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d198a472ad09f050e021daa68761d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80d77805a19578082c5a36d56a7b50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1b56804e7bcd56ccec3115e7be14a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c976ac7192b026e343a1797c83013f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f16e1b00159906c87f2a868f6539d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cce62cae034aec922a9e7b26e6dca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd160b0d45912d74cc109fe2f3a315f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819c96f67647ebab28e2f5ec4561fd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a97938a45aaa5449f0c027717d3599138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6dce77a9234465ed88c9d0bcb7155139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db783c73fa1d7c0f5fa55c0608fbeb96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dcab050361634a2e7330265bf2d8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38acec0227c2da123d38343f9aab077142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5254388eb84f36e372702c8bdf97c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95eafb25773ae89c68e9218001545e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632915d161d73e7ceb939241b8f9900145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aec2957c563675e21a9d9b1bd5579146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a38dc102e24cf35b67ae989e2c4e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6200c9faafd7e35941703c728e2fa41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e510df8989eebc6cbbd5b927da4b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bac0a2710c9711c35e46744d6bab10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d132a13d9b5323d3d4980e75d369365151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99e654190ea705874ab1258029e964152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4149ddc1bf15f4574e880863c00eff6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3cd001f77c0b9e1595a012fc1a28c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f9644e0827bc7334b1208aa962e25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ac19132e70f29a16cbf8657bce282156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819bc2a39b104dd90577a04ba076037157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573487221b434be4e75811f50d94f1c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac2a1c9edb57086e760c072b9ef8d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a25a23af8a67a7bd5dd93a89de0fac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401df2a7f7a0aa2158d86ede212989ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363e911d31bade8b801cd18b3fd1b1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522146c751a37461bfb2769e2c009ee8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02618946410659cfa2123e968377149c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff369d3bb30434c5e4b1b6d3ddcb3ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107664ebb44520ddbb509e6b4623394166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bede66e207fd2550ac3eb324c775dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f447b723b98f481fbac01ce028838168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df4197ad8925d4b4f6e98ca7a40903169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027a9ad738ecd78f8ae83b7ec80ce71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c990bb2aabcf50484326ee3e6648351171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e294ec25f872609787f4f438fc9c25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71d078797a6a040687c6259ee258f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d7f61defb5bab372de270e8218740174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aab88a00388013c337eaf96fe52b8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe892ec8daa8f26a37fde3b9a127a983176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630cdecfabf69414108227567080f52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ee26fd31474138f828f8227aacf38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa052ab551a44976dd3279ad1c2744179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387221ba017445a3a52d2d3d7b51ab9d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c874e10b98059aa91c853d38c85fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180883bd2d09a05d6457daa6575877282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28544d092fb8710ddc61fc3b4fc023b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10cb6ade20d8330fec2ab41f3970b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df04592631517ae0a4c3f5c1d9ac165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9179532700c4d94f8737f9943b10e4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e1680aa0c77f7e575dc140fee92b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cf3e4c556c6fb565876d5b398757d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce01a3867ae7f6b1cbd39a17e5a1fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378cf4e32a29c3695c4a9c4e964c16a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a749fd89d07000bd8cf84369c9bd6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788f0d03b06eae9ac41a43e2e37ad2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1784e27f59750f5eb3f79db49c724913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c0919f707a614081e14f499475e5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7e88a277f6153bebfb94df9513cfd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc192044b80502c483c6eb8c7acbd0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8254a8a3365992814917a970a9dae917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f0118b60d3eba4c4ed1900723b59018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24adb2abbe4d67e779ec8a7c79d72319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379eda12d8fdfc6632acc46ec8e70e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0068f180e93d2073d71331f157c5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110792cc886b9cb4b444386a0cd2d4bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001012338f946b9a56e4a58cba6446923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50ca69f90576f34a9c5154ede3ddec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eae27b2230d5f7b96de625ffd4568b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6b45b3eae26182896a9e81ab279f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd31036670d4984c9767e7720f794727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e965bb24bfaf7d6a01fded10f3303d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1e160e1955672fa8f03714dc9122929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fe7f819462316c0be41de3e00909a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba34db2dd6757218d0c4be5ee16592d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2140991c7aa2e3c2260e55114501cb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a479690aad9dc3ab751046d525acb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893c40efbb3d7908beeb00c7b59f19934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28744b49dfc80629880fa461caa224735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096cfb05d8a3ac5fcf3aa4b76a029e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23868f439806a77c9296351e07540c0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227eeea061c1426e0798f785c0b4e9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3322d1534fcb1cea95eaa74fed9de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20870877882a1d476df35e8267cd783540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff1db675b019fdea720b6ff4811dd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82119b9d046a91dcf8904c5087e3c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f7fdf33bf05d44c17c664a40a87c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613ecc0bdeeaaf65d09bc2ffe2f15cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99cd37125a952d1ebeffcd0f3bf76a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21534cc36bfd6882dd20a7c795a4263346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cbb9fab90de8e014cd88251752c4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcacc717cb0d8988302940e283a504148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9708da2073189ca957391710cc8b7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dd88cd31bb8310822ee4f9069328150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac9ea2ea2ee9e80dbc4883e72f3bb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa576ffcc17293f2b660310dadbc1c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ebf973c31371b698af6b877cdbc2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bb6f80c1054332f963c5937374dd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06743c669f7f4c842623b40ee404864355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e11fef204a924155aace1726ef11d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27e179540bac30aa69c0c042e943cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f4785ce87c3342090edbdff144b9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683953776affe9e8dc4afa02d77739759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598a509595378db4758e2c158c9246760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d297b0b4c8b169bd6e963b2c503315761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3855da0799f9b290a83b44a4c019062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33ae653a7cf5b4a340e5399e22f09b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd389606f33476db60ccfdb78986d54464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f7f88dfd6fd296c887e64a7666edf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b4d9b83c20c74631627ec0f16017966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69815374f09171b9ff22582f693d058c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8d2900c11bab6dc7b0672a865b79368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e115dab7ca501a380520124ca9b92769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02abeaea026a48d24ebd7936ef345770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d99668fa68d5b3c37afc1829c9c47471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49043a7d9c11178b08677ade0ef84da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569303aaba992e8c244490892c81c1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440684710b542e4e33ad7cd31aa4bb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f669ee8343ab836eed063599ea63175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0097c9ca8eba9b7e78b78da1f1170876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89210c4826df94f500f598dc4739164f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8ee4c9059958aa62244527d6d27ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67ebc44e270657bdd588877c000c5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa71d03f1a1dc477d9480efd99ddfa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe37ca6222d63400cdae40da720c6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704b75417724592897e32bdf8f093ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce006768470659c3bfb8b0c8778ef3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230bf8d36a77b568a5de1da3f9a177d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02121a3d4dca5b0faea7c4023baa34e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3361c890e8e34e435635517d9c24886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980af9fde8d3890502524f9add9150c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e136969e33e0655776b033f8c46bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e597875322ffb32175018a7191e827689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4af9becc72858a601222a3d311e90f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9abc41af0309bcd70786503eef0ef991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5a65f798b07722754f5fea0506e1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5742237e6510f1d497067d3675a7c8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e722f93aaf9aed551273ab42bd745794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cd3e881246557bdce721dbe49703995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f499929cc37644d8f2e3c8f5a34a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad3912fabd3cce3db84aa53f62b27697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb036e55d77f9078031a81c0f9b45898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b976db6df071589a6789193cad272299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4fac42ec82451b9a104518264a17e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a130987582839176563c50b71d26d53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9c740a521b1233c6609ee4643f621102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b84ca80259829d66337af17716178103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49511737c7de7828f7e59451eca1fa7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da29365f1cf6c2ccef00a39bd69724105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7b251803468a8c2c9939f3060c724106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0bad1576ef9711f4f89067f037d9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b545f65e33fe6c144ed9085f055fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea142729e3ca0e5b3c6ff39c013a5fba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194e23f7d3a2bf8fa8f186d3440039d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119d53281d21decb0849139aa06bd20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a8e6a898be4a21a0e8a996f009c29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3551cbf0396f613813e7775d4a828113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d83a932baf90280aa82110b3821400114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e988ced9b8c3f4d9828994926ac8a26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1568a4e971bf737cd4039516214b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa72a5bf02c978ff48e198c991c980117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caced68831dc193709bd0fb0c025ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24836b3962a166e3f6a28e808164f0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a72923a68935ed8fe39bd4f8552471120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31597f4bea4f58c9ed758066b8107db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0298f61af45c5822afd31910ed9445122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12901b36c33494bb250fa0b53c1b279123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eb21a35622ba868d6be57ff43ebae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17900a01f70a823e7073b6aed5ead680125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46ed918453748872eea0a2cc6509fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5c4739c46d6b571eed84ee49a27f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefe54818e6b7f4b115ce8c094b2338128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe4a24d6b769f127b0a6c3d7e4f426129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9af822858046d736aedac2d3d91b41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc13f453ad70edf7244340a6ef657a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30b077e56cd85c85fcfa1afb121686132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51fd2869edb711531fae454ab314d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fec4fa18cba6fd551b3e2d3e2cedb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dee3e464873f72419df4b8e425682a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7aba07991cd8e35944888b441c94f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2073bbe6f47f84bf1553203af259c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b726e1f49b678eb6d5c0ae62bd908138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c138d18125c3c1ec13e9f9ffb4c56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69105a96d154e09e438d9610434af3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd98df5c6d05d283be9670affcb3de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7d4382b83e14699f6ac41935b4ef6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb4bee1d1496e1d34d2f8bb8a7fd80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7444eecf61dab3cffde05fa68fb15f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56700e146eaee37f776874acf0907a49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a612e0890442f0a15b1eda4c30fb200146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c03c238eb09c61077f601719e01ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb2e359d6d6055cc76e3467b3cee89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd175aabe45babfc80f6b8a488635a81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d8f7fdae9e61347de4a5f009236b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef21b03eb051588472977a01173004e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a3590fb6bbbaa923b9f6422619570152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5d749352216799cc6837be086040d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9d8cb88c3b6275ec0280908aaaf4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5012bfe6cc3c8b532ddb6c62064f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccc505bfdfcb1f1bf49b5664f0f111156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028857515f19e5972d10589d351443c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7c7698bf63ddbdec56f0692cf3382158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aba1e7ae64bc73efd0785f13fb99a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564f5a9e044fc4943a93ed857d02f45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07b2722972614338d8e73a26b12d5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59127ef62ee938d50d4d2f716ea3d22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dae33d8bb520e2e35100175b763e66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e48ff4c0c777756c63c9ddc4db76e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48641b22c5432d0c92b90dcb912d81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e71762f09de61ae6887c6f1092634166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68510a8e7faa522bb14d74da360859167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b435dab0daf359769bdcc70ae387450168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad20fbff6e3e3be4ae22c82233cbc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3a7fcf972a4a758bbe3d4c4d983e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e513c4743ba98d83ff928f8006401171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751067f12a0cf0b59706f69761fed85f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b4d3cf324d74897caade245092241173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba380c66f96903c46bbb32ff743ab4c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>