--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55229e7f7c1039e160a7483f04f80e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5fe264152a2fc3538aa17b009f6952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da8e2517874e25d6f7e3c744ec6fdf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a2513df7bc6984a721b8447d8f2174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c4e42031e77c28e162cd3f19dc9115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356c49773fbed33cf92f31c8fc24e5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d554eb001a216fda40028ff49d5a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906482cc996908249e0d680a0969ffe78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614702a0693161358dc35d8c41c18b439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d0f8b56c5404d657286af3cd611ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d4e0b7345965567190c510582ceb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15151f9d826083990ef1b46ddf5c8b7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981b8f91ade3019dc342ca9f3f22e1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb0ae81a6c67bba2193b609db3277d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb51996834f937e011445c043cd0ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caafe9ebba682614bc609d6d91b191c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ea7a7a4ca9b8e215f12aefd9a1cd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df0ba418873d1fa7b3e30a0c8fa07318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0581bf445ea26649965b5dcef3835e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69461373896aa2a7dbe9c977f5c2de3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923bf85e44043f601cdcdb769b43fd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3310c7a8754ce5eeb1b0186526dba5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7255c7e6bb8ef27da1dcfed3d05e82b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9760a5d31af854f8615185f8d2515024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4aacfd5c262916d20bda490d79cca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610cd488d7ae6f93a12efbcb69dbd7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869b8728ff2d839a919d0dd646ff21b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2dfdf6e17bd097277f319459e5f0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e4856b34387edab33f0885dae7b0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01891a82a0be4a119768b3380a66c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40d222d69275d5882a73378099803431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7e28a729761f5e4a4b35be34ccacd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20e3a684ac7d1d795fe90ebaee040133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee416d1f6b59ea0302679fd75486a3b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f563312b4d71846af383413d52bb0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f56dc46256a2050c30f08e81109f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9b96ed2237db706460aa75edbc75f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608025a01c0813c6f9fafddcd9026f7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d647b721d886a54e63718dfa34855c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9849e93b95f7dcdff32718b16d4323c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf726dbe223f602cb062028ef7dd42841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1096c3a293eaf9e10b1fb09929f51d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045d61821aa6ef9519775048bb2727a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd63c2e2b3dc71608341a23b52cf2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cfa2447f351cdb8213e04710135db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855bdc9ae63071d7faa4a9f4fea1bf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505c4cf797c719383f9caa6fd97702047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5aeb8dc6eaf454061b0f4158eb11a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f025cd422a2f2bb1aeabff2547dc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe17046e0f4fed54c4c7d2bb8d53c5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf587e2fc09de96aee09f387cacef851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645493636d08fc61abd9641fd05eb32452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6a0703b612dfca5f9ce79d28b424953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520021b7bbe13eb0470807db6829186b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f1045a5d81da9a58e3818edd83a0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce527f4b3653904e1ca57c0c4f1e0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b779b68df6dd39a9023b44f7cdf01757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522fd1acfa143cd6696675987cae4d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756d0523e332cd50e06a509c1c161dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39817f6354fc87102800175b1516a4af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdc0661c734d81b52b7e2b11e9657e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346409da428e86460066e3f1e91617b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbbcc0832f2518b2d1e9f79096777563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0371f5f09cc08defb038c98108e577b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed02e939c7209a6744dd1fb5291f83465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159c1d42579378d5cf521a8dfaf52a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b7ea0353a6f4e6fdfaae3103b176967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25cf986d4b2fa8be77ccf37a49164e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a64de0882993b8a99e608fa06addc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6f9b49158ac01cc2dc7bbf6e52cbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885f0732f7ec65209f54a237bc28bbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b60c8b3f40c1df984ac005bd77bc0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c867f268d3ccef45a2070289b03114a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b61ee3ad13e5bbb88fe908ca7765d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40818370745be29984bb896de8792a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcc9d01d2a4897de750c38a284dcd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816949d8e8added1d00c66615399eb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd28b522d307dfe920ef3326d7008b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959e61d3020788456f2c40f82ffa38179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b15201e2ccb3414a9d1d0188c085e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b18e37cd1246be6227bf26754611981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250d34fe7673931176d3ce15872551b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b4eeeb733f2422702ebfd97a641fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8b0a6b76c1105449a98cf21898c9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a5053f4cf6495d72292ccf29619b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b8182fefe3655d45297cfe7fdf7f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c14c83cfb0fcc17ac7541abb71894387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeec7723396bc3fe209d3b17431a8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1d6d47c08e65fdea67c999539d8ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae86aa0cd4aa42ee70970387c3676590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad62cb2d6932e62751959565d4fc3fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657c46b2ef1c10be0cc17b70aa259f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050d671f72952a51abf75018b56c3ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40b89cfedc2ab68ebc16de075c9c4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48612e942007d167bd000d0781f9570c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07685d8a869a521af8de2438dd1002f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013ed588e66c1449df823bd16b7bf0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035f11eab7300e2df5f133efebcf6ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cc3a9fcf2d228979d6cf7c68f306599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d066d58a8caae68b70df14ffa0cfa6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642cf0f96bbc59096e13a3fc0d1573f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae6fe158246a97bd4bc51465ffd814102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14cc0122986ab31690ef9863581fc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa8fe144f69dd8879a042ed64f7b98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d634c49fbe109295c08517e9d2f37e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048836db4a2d0cdf6b0859a27c29f48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182cd91daa054538bf01bf81128aeaa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb882446a64e75301be11d8aff2f45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f753590b832c2e91904a8ef74beb9db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74ee196513edf30a0a965a6e09c590110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b956ce47b605e101192ae35b9a612d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8aaa2c3effc3faa03b8c1dff3c1231112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf75cb6cca24484408e46339144caa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0545fe69362034cc642365cfbb11381114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfa3d3ea5f47ba21840ca87013a36d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50406406ed2fc5231099ea0931c484116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea21f8db95a1d7afaa1126562ea5eeb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a486380c3a7adf9d543e87400964c62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ce7b3cea728755efb160ef008982a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aad63623896d55bb7b8db7d09231eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73d1cb7dc1200b0e60596f6106b8cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a6ba4cb1a1e174c86e81678c6d4bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc883182c70deebea38c312da5167b39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033f6b91b525b9b37ec365eeb11742f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb5eb84a2b6376dfc50b2ba16e431b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b539ada2247fe45d765bfef803094f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a27986d18505587214a91d0e4dfcbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a38c9a46c340f578f0097519a65562128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ea4c7a889cf82b1926fc790d4dcc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8bbdca5b03c446b1554b0e9cdfd2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffe35956d4fea6eebf860abb8f096a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d7c039e64c7a0f9cfd1a796a02859132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9630cbebd7bedbf76741b2b868baf8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f23d3810418d991e5a2f785cce775134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de467f5a91f6e724866ba3d15962579b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1be4e9538a9e4dabe0cefce1afc86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2f34c4d42a4eec50f8820d417c29b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c123a06b2ed28b6d73ad556e48856138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f989fd3ab6a1cea11493aeb940fff52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f64db7e21841af16d5260754796e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915e733efcd6fc32e9e482e66e6026c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bc17d8af778814cba4dd180747c53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42de29e1d958fc4197b5322cb3536cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97400643e8466a5c690e714a4f10a462144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afb40a231ccb5636d882a52ec864d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4171f5e650b2158b295f73c49d1881146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a122fa6dd99b6c887d7f7a779e6df5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24ddb99640016c128e6e5717835942148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917a74c0cd7473366f99fef75513134149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87733b328dd914491c9f89c18ae20fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6933e54c5a47f910cdd711e4df91903151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59e7036f33287a9853ea7e3ebd3442152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b52d54d6e664d4cd66a4e597db5e3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d9ed1e3b813772b1ae169d2dcd1a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ac92f9ba58003a3ac152872ffa794155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fe782ec7eb5ba3bfb2bba47e2ceb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ced14a07d32de93d79720a637b3aa7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d2b0d261527d7aff4c7782526de85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cedf3315e5965d8f4aeb117273f1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1673b367edd2c2cc996cfd0c9a3c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7ebc7566266eaf1d7f7df8c9cd578161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8074682c194e45b1110c0d27f9bc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b90e56cb0e076a29f7b9f8dac0c9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2e94b0917cfc4f8e44f1456e38b83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f93c6fce96a219146e14bfe5ca100165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a2a0a3afe7ba06f4f243d642a19b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd1360934b7ebb9fe80deba3bcc865167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49221166d7d3da0ce4bcb037d7461509168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7f6d5679712c0d01efee85abf5b40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f88ec65ac7dbbf1393ddbe6c5e2681170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9481a7024b78f9270afdd0885e3e07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7720ab27a4e22b25d40c3737f98220172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8e3850313faae66ccc294ebfcb7d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc22e95f0005e7fdf952cc16e268496174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945baa1caa8db31cc73eb8430b133b7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c9910a0a8c32c7301813fd9e2aec7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1e46e782433a922957c64ac8be238177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5de2b2c93818a137dadd27c6145e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c646f6903f206ce1e0e558dd319e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed9f67b06f4f3c01a3f45fdaf8724c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23961f556c2a22f60f6fd07b8ccb62791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c655a15d5f92c0bc0f221c4f4b4102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50592b2f855be19ffd9b847dea0ca83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dcb3b89d5d82ccb65133b1c793a054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1c45c8c7a7b1cfcb3a1de845ef11d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65502ed72eca7ef1a7168b50c703a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094b3ce924ffb1f8d419887079b095a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c53bc8e1770079a43a03a1b64e2d4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a84d1124c5f46b94cc52fb45c892f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442f1c2513535c47c9531d89d87d8a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc538abe864f0f917a2c9c885a2d2b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86fb554dc1f1b2a8f4d117a58a775912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464828de34bb6c99044bb095d7f44c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17683a92ce6d0d20aec1a01ef486c8c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e417590ed7177d3d0a68e236acfd8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b520cfec1c8d7f8c718445f68d5761416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd06ec093f9dae21e94227525b0d2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce3f045cb65fd7a5a3526d23baa41518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc0e26aef93567daeddb137cefd0b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475f9b55e2a3903cd66bb726ce833ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4951fd488b825f85ccf98f927265ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310b6f3595ead4bb22b48d70eb56a1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3900e2af52ac141f2115612070c5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e981364da5b6b1187292b39d1774d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b210fec817b34fa321d9896c100198225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39012e4f4823899d36eb9d77d42843726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e969cce069c96af9d36bb62da5bb9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315102b31fa939225461a3d37911b4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722645e328cceca0a4b970e29325adbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec44958a3606c819db26f912569d1f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f898a47171c7ea218aa4b27b61e9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed239b93c86d8fb700b3d7cfad61a25d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36dcaa10a5928c56f218f167cb31d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b507264db04fae4cec834396c1303a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dba93e7813de589c814572bd1ae3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde54f340c38ea87b9909772e52ed18036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b37801661f7cd0842a1805ba782c4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2086b0165c2526625c5273fc54657ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465945514bacab82cf0d922d302fedd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da601d57b94cfe8232d8c4140b2dc8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce5264e131fc16411fd9e4806a5a6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142549e873052d4f9fe0601d96be4be142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa5b7411e4a7d455542b712581b5f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2e7d87c01c3525849753b07c0569e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff168b476bab8973c77ade11428a22845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84354643872008314826a920240d24b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cde9bcf061fe05484730e062dc5b1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e0f0e023daeefdf2505fc745b4e3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668bdbd67e693d1973bed36c3effe8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d826c6547628a98cae23c730984d39450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fa44d5b2217ee2393abe0535b449251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a13b9264c14a5b974ec6b1dce255952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7475d44feb06fc0cf053691a906cb2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976814cfb6dc70f1391a8105f1937f3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316193a83837239028f51360c756ff555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72225ab698e715e130c9211b73fc506f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ea20370b9923dab58ecfe8e9d8ff557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ddcad24b83140d3983a5472cbb6f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed8eddb02b825e5927027fa26efac959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef79700bd341e5c43b5318fca451db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da24d2290cd9c7cdcf55a9a210f435e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e4bcf51ed2b04b36ea27618fc5b2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d58d94e93b3f8d881688ae4ad2b2e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ff15e748a5e27c18f4e60e27a3d3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c3629efaac74d55080911ea61829265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576f9b5b4eb0fd2d9453734c724450566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6618a9ba4679b76a289c92a6d3239ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bc1b7fea9316dea03f958437298ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb571cc14a0b9e120c9933d0cf9515969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ae42889e22eef168e54428b2e06f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953e8121d1d0eecd35478ac069b719971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fd8627cfa7cd0b05dadadf86ae38072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe208e2fae608dac362472e04ab245673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a0df314d192504d2c44e9b8be8c4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca811b3f60099064f8b4158aa4aa38975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0765d9eea32ac4f3933bbcd0741a07276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff648714702b30ee39bc08d5bb36708a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e440fb822d407e642cefedd7aa5a5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6cd0edc2def5f2ecb16c88c5b5ea979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ff6184af314c5132d98f083a1b3e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276faa7ee025ab6a8dae6bcce39489381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262d700ca74c3a2b9a0d0b81a7d431382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947f0f5cac165ec5197748f437f19f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1549241326a8f0a1d664018f3313884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5afd43270fa567e60d149c71be8bb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52ea4b3ff1a7cf1656f1a5b602e63e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab64c33a972aad896d29ff83dbd9c4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cae0f946934ebd04e46da0a38ff1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fab3f2d26ec82067cdcfb57600b21089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b7cb6878db6891f5415edb720c93890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9b2de82e0cc6f1ff231cf5f830e8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988282f6b51175a0e8127caaf5fd5eb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab860efe795696a7157ffa2cb7e4474393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52609c03143386ef95d60c459b4cd3ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc87a35efad332d7134e1feefb1da7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d5945b79bd84c237fc684767c091996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45764d7eb1c00ba885e5321dea4e454697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3c44a2baa92e5fa40db7b1f940ce698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dd3045c3879086481cad5ca80c4bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ca41205f9b7797e7ff1640d508c11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c1e2a1e880c00371004f2d789e4e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038276dfa4fb5ba1f8c93094f595e9be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4529722029e78633c131995ee57f31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d820c3b48e96953628f7e865ae915e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e5aadd32e9bd7546da84dd8ad3c91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80b9341101ad38d2217095d3255447106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eb3627da06c68907e4761833d818c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d7c4a8f70e23cc7d32fcd4ff97276108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ea1cd59a8e1dac7bbbba243454fd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc8f8ba8e618c9c48c1ba627afd25c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b64dde3be36d4d589d607542a4406111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d5d35cfb98c7dcf21e9e894f9ce59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ac5522d04bd37823d8ce6497bd031113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceee3e18a146905ba783a46cb1d7d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52502f46f458147f961de1361e57ac06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23263c4c646282b9e9f327817be51a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df9db680d4c63cc90c9728729a31e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5454b27fc2b13ba8055f8ab828bb80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614d2c4b897bd965132da1c66a270c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfc24e0b771667a3a67fd19661477a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a6a70ac55ac255237ebe4888589dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80326a6ccd0a648e468793bc1fd7c2df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc0fc652a39d219e3cb4a96534fcd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b73864c43097dfd898c4a4db33db9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9155fe2d615b931b1b4f8de40c8d01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b300804d00dec0ee817bdca2911fa9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd971a17bde5690eba12395104186a26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9af9b7f59016c2719dd3220135c239128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b14a305f66e64cb5bd8988f3f2831129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d3201552433ecfa3154ebad39b1fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0992a863dab267e6143c81be5a4f2e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ca38bb529ec725798f5d90c488663132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bee5f7e0ede1799c5eb12ae25abc83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbdd41cbad8d718ad5f13033efa2a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02029da2ac73f68056e7d0e5387d3ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5927ead9ece192145d2fd49afcf101136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae938bdcb8f0d3f2dd2a9a8f2a53ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cfb7f6433ac2150aeb4ce9b098a53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb24f94b025c7a07ba8a9ac487fbf18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed95811020841f0d5f953b5f976683140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02865c7ac840d9ec0db2fd9343e304e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68956f4fc08ae5ef8edae822e1bfb2c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeece90a11bd2ea6bac496b80bceff6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d82f1ba18734991364427a68901957144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c182a9faaf19d9103e49e33c0b81c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ce439d651a0ea61e21848383aaff3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1007aa1fc1ad76942b0e91a096c46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914b010159cdb0987860a96ba889dc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7794209e48421e079d9b3f27c6e7d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a943ef69a2ff77732c7176418bc7af6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201fbee85f0ca71eb2bb51dece1ef93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d2a0d9fb3eda7ff83b4ee965edd90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51c0ae057996ac3ad036d37299dffb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a42168a2b9bc47b564e1add99ac19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcba8aa37332b0e88e192f769a04965155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0a444c77addecc57fe34e2b9f6512156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbc446b2e849da8aee56a91bf14c02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b9311370170a5695c3a001a2ece17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d69e65715b2f7b15f9713a9bfcf60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04d3d76e478c84907a2df46e75204e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc41eecaa41373609d374c45c2ba6ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e829e878679281b9b54b9f7368e3983162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbc0b1cdfc53fbbc9bb4c821bc8259163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d60f7cda5dfc4f2f2abbb23352d0c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55215131f2631624bf6948a480a1e358165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4549f1093aa574fdcc4695ccd1549166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357126316f1b392ed3fd04235bd21182167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ad2d6afec8d2b30e07f1b5652f982168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bc226aacdf74be0fe50a6c40a4bc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c96545747091400b47c7a5c12e1b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62f7f990a096cd3562602e274b8dfb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f31619a5ff8e804210205c7b0d980172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206bcbf1eca97c587037613741590c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f901f7f8bb677cb3c2dd53f7dacaf38174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>