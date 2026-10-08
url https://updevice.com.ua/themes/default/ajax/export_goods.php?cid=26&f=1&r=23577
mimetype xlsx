--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65536117fff39fa14528674af78b5c641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bf6966b2023ba09c7af08cfb1c8b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fb0e0c8c1aca864ff86f3aea14c853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64005a57f6e4ef83449fc37e83537d3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd5299fb71d9c967925108bbd6ab675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9493318170bf1c47b71df1738856686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0df8179b365f9325ea8644d4c165f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80170ff2144369fa43550dab12987c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d947d949b63c1b62e6596d47bf04cf59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e195bc62fb1c8123308db344152ef310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ac56c41e61fa0bc2a0e87980523d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc510c4ee37ea26303b64a31dd413bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6244de6ff5dc8c747d813b94df00f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e092193d275f740e848a0a6919b1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656906b8c201455983e5de6b74c9daa615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca71733f2fe8236ff20cd7fc6ef130b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f52847c49c83aa95afb7714c7ae9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc4a1870e22d8c67c1a970d0ada21218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a651bff42f2ec9024000ae39134015819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100028d9201ce1422b8a83a817dca0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7e1000d62d4faa68f765244dfd86521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2efa1b6db2db63e5f06b25e7dac74522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8f51fbe2dafb1c08d1f4f06e16b2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56cbf072eb9a9775197b936a7c530124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c08a385a1225cdaae5944124341f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4706088192caab1acda1cc1abdcc7cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79267379e531e8b528f973ef5923b56327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeef74488ba9a9927ced5bbc5ec088e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e20a7ffaa682c4ed02c44c92cb4d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17806dbffc27f9eaacd92ee76763e9bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7ed5eed27680c332676f24cfc202a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4686e6aa797cb49a45a597b14163edf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9bf0e26398628d0d2967a37fd976933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cd0113ee47561d2b08db425ba581134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6e409950ddf81005081a4bb00a42835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92a5fad8dcd8865d2fd99a7ce3669036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c710eefd4730229d144a01b4fdb78e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad278306a173c5c0da9d763f7e8b4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bccc12bfc95e1448899ce10afc6f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510d6dfe8d05c9b35b097cd07ad39ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b226c86032bb22746f2044d14c0b8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0596577c7f1c4efb1bbc88e25632d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f0fdbd5d5a3085a63ce1224b6353943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315d0a4a5e17edfe120ee1d3205aa1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecf2277661e018b31a6bf13b3bc88445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715934417c474949291e52767f542eec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887c6f955d68d55af3f9758fde79ccd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7288cfa54c82c7b445f0c1ff5b149e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998901c430cf19ffb122da3e4ebb41f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622fa2ce671f13ffcd68b144129575450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d49212cdc6b28562b722b032e623ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88eee4b66a3688e2f6010a0f6d8c2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb7c19975281048758cbe5be1d450f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9fe7f358e2bc813ee8ce908f4dea954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c9910ff7baa641793c5d416e346f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455365b493365fc88f34db5f6a64e1a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253fc76b0336bb5d323e47e6c3004a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8660f9a4044a3ac15ac55ec59352758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37792da0378a870e8a14ab42631048dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20751cfe470906d3c7e32fa53e35face60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9b7c5f6239303b057e9c090976b8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17156d920029413e6fbbcf83d3d52b6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca19fdcd95d0c471342d5c9f4efb56363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa9adc12e0407713da65b903ac012c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bc2b3fa99a13e4b2502e9e675961065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81690693340932250868a1cb5cdd861966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ab365f106238a60566c219f55644c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ca1229278fa3ddd01c9242029047468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d738d4a56355808e7543a87753e28169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c4ce220ced28721de8a1e0cdb737f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b670b5d635da6dd741ab205229f2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3797650355c8ed44e3e27d4768ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f1a626fa42d1bb9d2da66b8c8c4a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c43437f7458b1e9d66281ba79aac1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ba4936fb6748b9e00fadb38c72ec675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721b0865b565f2ff411eb54d982d3fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c20f363b631bc59ab6dd4bac0eb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f31163ad2c5ccda6cc98a5771860b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482c263ca52f047148ff62c46a1b8d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1684338f8b2b20b4308cb3b9f7de0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b5fde98ba2a5ee2735b048dbe1e3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94adf26721ac3cb2a57b168433041882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bdf8a3cdd84364ce4e8e829b6e46d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bc53de83b48b678d7dbea6c2ddc1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d1b1aa2c6d1affdab45cab7a0444f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22970687a373a995b00dab72fb00719c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954248f1c95badfd18b0d77c8bd5a7f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126dd02698f941fc296617ded58d2e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0016633930f55dfa2fe2adcf676ef6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c23dff7d3b1161569a19aa8ef2b8f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fef9c623c74ea62c184079ba4f51291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb62e0ac70efae91dbba069f8df7a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e6d84c264afd30399ede3fe7e08da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c51114e05664982b8cde4e0f0ceaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128505c127b387b157f76b43f1f0c51e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddfca0019cc862df4131fa0c18147d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92265607c434cf66e0b4c1230c2a8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140beaaf4121ba4117e9b1d23733d2b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b4ca04540c03bd56378162987826599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80e62926d6137dd0adec995862c94b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bd7cc438cf34b23ecdc877e5893ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512cc663f8fc8b6224aec6e24a35998102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea97ed24fc697576c1d5870cc995e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c403bdbf5ed206090cafacbe661eca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1f30f893c0b22e5a6fe8aa689d4ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c90f15f62f38f3b2d6da88e3a4ad4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a1c200a29bf49c20843a4ea6e5f1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a14f19dc1a4177fd6c281ae4d6eec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46628122f42dc6f3b7b9a5952d4a4ff9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be530f2d67e3b1c4ad05f1999bec601110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d785393f0d1c87ec28725208a3afa3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6312be0048c003ecb35da482d40f7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00cb8d2656d6ac3c60effedf9c7880113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f5a3e6b686e657723c49cc597f09e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69adcecc0e169fdfcaeb2de6d6ac47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70585c3664f6a82b24203d31ad38ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5c34c9607eb90059c852ff8783b46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca60385ada5c2b18c6d0d0d7f51f89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1caa1276d282640b7379fd024b5e2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25afdd8501ddbd5a32893aad115e356120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730c39ff0f188ef1e8a863715c98721121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d454aff6f61cdc390f38c4da8fcb71d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4d26a6ddbb11f456b05af185170c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ecf5c75c42eefca2494278f350987124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a654a4ce2cc3e8d493dc62977a03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8f1f2b5cd62b94baea835536b47ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd2f02dffe40539710b38cad251d94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f14d99aa591304eb6c7da28c83976128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a9a926f42c380f92cbe8ff36cd020129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32c6c53a6e272b5b7de95f4408960b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35106d885eb8df359c17198680baab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bd307f5746fd331b1dce28c3afb76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecad8efb88e9ab13dfe17344853def9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984a37262317ccd0124e2a1fee402f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921cbfa53631544311f29d621d32ea4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4713563b28fdcdadaafd52bc1a6e44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539642a01b73c8c6676df4f969cb822137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd6b0f05816eb1cadf74eb0ed45501138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047788762a1c7c349dcee96bcc7afc5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b922e27c3748b0beed9a69de30173140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc7413b303c066b77a5b73032038aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65197b44136ddce2b9831366e43ff276142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f11cae4242409a693cacce6bb5900143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b392b58983b236c35292439caa2c5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff3753636af6a367356870d6f6ae3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f920b435c80aa3354a267953233d2be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d84a99be7979394dc774bb682ac259147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fa63128d5064fae8ebc3d07a271ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e50fcdcb1c25a16904dc15e31e987149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b307d722a97c870eea8fd44f6366d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47c494507185878155d00f64cd6304151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0c4d0df56d874c5d745fa34084ec1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9806f28940bda6e911759e8ba2f5051153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ca70c110456f1ad973fee42e601cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5df7e419097a3683dad4fe93cd531155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fd4e609e725701bf641558bb3e4d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdedfceac14b1266257ca4753d9dc3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f34812d10915fa3994e164460595d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38f51498e27185764ea294702e2588159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd06e594ee7e436ed326de8de5984f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d2278889be0341fe937cf11f683b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c088af5ac9e4547b0a481712829ff3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3758c315647fa7e3eb8f40f9041b9df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca174205be285c3d7ae32d27cc2b9e51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29e1d09af347aeec1682eab57acb18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30daffa452116c527cc443f7c8945ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df649aa29aece5590b37e8cc329c1d78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbea7740ea9514cae4222154716029168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062417693ab05b8999ac521b386489a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05344f3775a2bc7b84bca66f7a8df2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb7c545066432d44dfe9b6187341d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1668f567786c47b21fc3e86ccf8a1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669074ea9faadbbdf82a87883d1b820173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08fbb8bd6b3966be1e000fab609af8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9216c2ed229341e67c8486e5dcce0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78a98c24cce8c1eee67281b7d75a7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c111d0cef57e5ff0a84070c103187177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b18ec0514ac86317fd3e84a75ae26c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195dcf71509bf06fd87ed2169f142ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809eedc6bc962dbe38984c42889db99180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013d6a513cd505512446663368982401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffbe5313334fcdb2cc4b772c4661f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df964ddcbd2b3da31e6697735670f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62160a4e1b97e2940402b13838c17de74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253edf4d54885ee70d25850baf253985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34602ba72baccdd12b9d6659fc485ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053c8da3b6fc7275884d93f0777d9277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbd91ec197c8e0d155a664fa6f31a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ca615cd3db79ea89d1af69de07f609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10484446823bcdcbc8da17170f5e46a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc2994d16773adf68941f16a871acb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831624e044bd524c5940fe3c435bc0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea862786d8b139d723346f5f9cbb0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e6c2034e0a86358655308a2c4b5a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1357dd57e5e4db40a6e5a1c1f0600c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cc7aeabe6f5a9dd652a458f5488ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815558a6ed4e2cf8c9b29790b64d0e6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e29d9649e09f87d19f539c0394f65318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d367b6b848f74919b2fec17e57dd6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1239f6765ad13b2e5a1a2f71f4eca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9898670dde07442669177b357aa1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a93136e22c057e3d9d4a74afa5c3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd587f96c516d7d95840a7d9f16f8ad623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b99b94536a55fb5a2fc30ae96ffe724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697ddaaa12d8ed991ca82576a6bfd9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116391cd1b188bfcec43c2c329a2767f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0374abe82ca7900eb652e056e982f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9369c7b0b7515d2be05cd78db934328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10696d367d8e011e277b352c58b930e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4470bb2a5cb6218c87690a015078f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2bfcd7043ea5b0d0bcdbf485087b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9ada8e92df976a2b05669dd5246b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba2e3a11619f71cf7d5a1f13e869b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d6b424c3cca9c6239f9592b6dd67534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ad58440317277285c8c40a6fc2e4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898fb88bfb6b6bec8b29e458b3ba56d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db78173a70066fcfea03e3792cd46b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0bdf52bf1213da82c77d81a06371838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cce811124b1c2bc5c3c2e59e97d80939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74089b0dde033e0e6c557159427081440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24e1747e183141d0ed15fb15cb68eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e8d952d81fc8deb0ea05cfb06e38242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5491a39c0118a8836781d981ea6c4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13d1625f71441fe549ef8df2b2d4e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2b466c370da34186aeb63cc59297c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe48c4a8099d104113713c688ae753346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d675647c1f7e31eb5a2394a7b2ed347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca31abba22b1fc014f48a6d9e71e3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b0ba2f1078d597ab952f430c3a78549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369c3be2c5470984923260c1b23e65e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ae1e207bc1769bf21a085e14f486851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4db4396d0e1729620846e2a36ecd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194e316e333c79e7d5648aae7eed70453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5046c137aa8c1912da425fcc2eeb3bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aa43dd574e04fa00e72f8be6ced3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafc8912166712c735c3cb2d453814356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08f673111fd08ce72409cd8d47bf4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81a3bcd263fece0628fae9f2e3b72458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72230df21ef8b300e4cf0dc9182106a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce6e452a888326b7aebe939e86a9ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a819c94f3735720032f5d14d56fab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d00915b2a934251fc811f7397ffd3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac009b846361d3b34c3cb7d15bd625963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d625e784139be6855c9ccf14e2df064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b2ce842d9bbad469e6155d76288be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29363eabfc5d8b5dd086064b5868792f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd81aa1f50da4fb5de8b6acd91792c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885f891b156c851db4cd35fa6fc918b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1951e8a7d49789abb841b753543ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232d519c2f7c686c52d42894e82d9e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e9faab3f0c66f5b6700c18498f2cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b9d7d0c021e81b3c0c06812578a6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d57b1d1ab3d1d7607ebc4db6e2e7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e4c2d7015af211cc3b1e25e05d6b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630b76db22a253888ded51e9ac7b1e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cb32ce8b335e5df6ee55f6bbffe4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740e58273942da00ed113a3470c544177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c3f0891b56056822bfb3bf822141878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c56be78c0d6bdc17b20e5f0c27ae7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dd24097d89c38818ad09c67dba04080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dd71b393478662c50894e33cf9c8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f638de0825de7c25f48ca78d1b1a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72148edc5aa6a7107e7c005d01c54ef283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaca74622e6c13a082520597c98e3bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d336cb2be9d69927d13968f7256d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c07506106d1607618af2ccc154251286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76a0a8918bbc88053b30d1e1a2d86a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a97aa17bf7ea493878276f9da7885188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77d52ef3fd51efcc89f358f9395c8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6184f850066e566b0f71af818267ece90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0400bab6088d9bd3cf09735cdee2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158029514ae9b8c95790e20dfa85b84392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839f77052adf483dc02a1fcad16c6ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45c5038ecc80b0a0500b671c61268794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbafb29ffb1db1cc74030725e3a06a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c92317bb02865b6e09302f3c47474b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ad637f762967063143f584ab65e9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa345e6c830cfa9fbaa991bf8b3c878c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2673de7749146e7ee1caf4c663e757799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67d795fa3f824c13933db8b4c3a73e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479cfce634f9177d1cb29918aa3cc2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90beabbf057259c57d2bb8ca2d8c9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682e6a5c0d0afe39e3e2c671279cbce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8967aa11fe0852ddacaba986c6fd1f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b62626d3324656820a0fd87fae071105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d01fb3372703a830b877d892150d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce024aee80ac5a60c7b68275767ce79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40aed41e15882d71165d7a8da58f95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15659b1c652a9828f7f9d9a55858888109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c916d5a077903498c7d171c6ccc5ffc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc7be0a1cc8b6a5b5014644ccc6fc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5f482cee3e15ba1d6895c160794ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93811a44f7ad3716445cd643485945ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48ab378740c4ecec7c54373604e5c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9333844d0f29e8148ee8b4ab79ae8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1f4d868e6da39c0c95d25a270a368116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa359e731528c9c8d50a779fec18c336117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d67d23371a67d527288c7a8f99fb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd58a8df0d59eccb2f776e741d6986119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1aa8044ab2650c0794378ce61d463120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc4e2720cb52b0de5b221c48d4f872121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c22ab43a6bf60ffb3748a9db6652a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffce06b1b561878dcd9fb4dbbdff59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e27e90207e6e2b3b0486ce1ab9722124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706984ae7273eaca01ecd429a2acede125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edc7374b5857bd188ebfd33b7f5044126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad44752dabb7cf6f6c5b1bc5520ae9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3d34edcf6b9463fbdd8a444b142a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b89fb2119299c65f5e95ff0277593c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfae1056e73a3c6d0be412d45ed6a81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d25432229c5cd367f09f395c94da2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797e989f294dca04c195db908cd2b3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648e5006605c37a5ba17235a95c3e67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354de1bc0a0e5813d976cf890eac80d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d727801e56d7d043343e6368084ce6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8072acf59ac0cf0244759673fe79d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c80f0ed64507ad969ccd2d1f31357137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51d4e6fcd047da807ea5cc6fd4e794138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b65fc21a6ab5bd77d90916247313e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1cbefd5ab7900c82d9fe408707697140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bb52b81808798243ea46ccad153b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a8042a2a85431de95c2751f8d9812142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f64661383b34e5c4b5db77c2793c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902a1c09853f2bd4416464d2bbdaf10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ec4783185123d2e298887389fe387145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0208024502b5b4241596ebac72cc9d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a009fa5e3afb77ce8f1eacf04c451b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186623511a932d40b16cc859820c6f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb522a3d2a05de010628dc6caf9af9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967b5d6b6982cc7fd8b8f131eb7fe89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e4b68d7eff55762a3478337efe9de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30acbe5d63eb6d74169fc68ffb9910152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885699b3e9cce8608648891bb93b7818153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8a5ea94636b391a37f4f7443e77ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d10f1f284cdf56b597c9954f7c6fec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76d79e3e6a431b2a926de389093a8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0ea549e526e06d22072772ce339f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cbcd513f6214fb8831ac3232c517c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08f880199b504c1d9f62458d499ef9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e5983706b11ef541f71473fc2dc5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c14c30a2f34cb8926f32b90f0fcb98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b921342147144bdedf66289ba82923f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e597477dba9e39b512b00cc8d9e232163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfdc8f4caec3fb9d128bbec90792eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eac1411acd18517dbc02d51d1fb86c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a84b9026a68522336512dd228804aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab158bc9ee25909defdbc8c3af4da866167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fe2a860bdeb4f741261ebddfa00ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb561d7f3ae1637b3f1d191053d057d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286b4bf77b12368dfbb8a98a9dc9726170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddece22366a35d5f6198ebc5ee6c3fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a757f598ddbe3950a8589be5b2b782172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e23a874b9f040d40ff0f902b7c11db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6c93f58858bf2195179d89d658e48174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>