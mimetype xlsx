--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1784b61dac63249adca3bccfe2f9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b276bb577139913eea8bff600c8e182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc44c9a55cde8b87b008712217b1003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133a589005713d5c13bc1f5d0149c954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2208d049598540f5443428ea85932a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559de0bed3ba0ea18d4fc00d85245b326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f76451c86cdb5ad99cc84f9c54d7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3a38c841969c3f536fe6baaccd59a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58ba761882788664caff6f0e8395b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eda6dd7b4727c4d6ec0be037a9681e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533d2e89190622229d5c607a6b822ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dda11de3f41a9f76f9effffb7f35f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a3bf2915af96b99b05ce1053fb73f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9467176290bfe79ee98af3b7eed919714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61d83496dbc8ce98b5a848015f88e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3ffd877ee9db57de43925ce49e16416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc92ba086a9e8f9ee2c37705cf982017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c2cf85f311530f695440bb682eb2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60320f59ede48b75202866a579fe78e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30908c0f8e9f41d2bf756f55e925d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cb01483523592301e9fc4639b4a0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082cfc7d03c6dd5081adb7554e8cab422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e367d717fefa7759af811b6af8b81ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b277761e187dab11c9412593a1fb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d674050afb625bc59d58bef13c32f9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98e86a51b1f992a410465289c584e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa186294e72ac4d970cabf473340a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ac255d43568271e5109338d144e0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed478a747c1d0a9ad1accdea473ef30a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc8bc963cbde0584d406c9048c0d3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5d462c70834eb6931089072f38c2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b83a13f6420885f7aaabd94c3e0b3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3438b7249cd42c7b025b2129f235b5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5286adc7ac1800f341db8df9ffeffe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b807fe028d67d5c3a477ccc5db25de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd315b6666d11a33684c95d3723c3c0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b890a4dfc917d72a9847501ea21d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f1636331a0942a71e09df8954f64d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e150773f15740eb31b52be90cab2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6565e09316edd21aea9cfc4b0455d0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da6b4e5d6eaad1b4d0e8b94473b49341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c5a2b031e79acf2c156d427f037f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9687639fcc9cc2d8eae81a4871a1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee84f9d2c6acb8cf5db8aaeeb79ac6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59726a8c3da63a05fcc12d2cd462782a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fefdceae63beef73cf84138431c4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717f540caac6b9bfbe541dd6e8ddca347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca137885f671da2217dbe1d49aa9affb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b356c31b544585c97fd71361111009749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf42fcafed77e341b668064d927d16b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270802f0c592f660986957223d7692b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786ad3f8b493ef1d6057cdbbc3277e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badfa437e9e3d7d4817e566f7a4b72853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318159b3c1a99d23c6e663cea4561d4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fab11e5d6f7e32b0d5aacacb4101c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eff154b7face791b6a12f9631352456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811156b90def9be145df5c34b729bbfe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b0bd0e8977e0a3a3038625e6306a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc92a9321d12e9ddd8a435420b1a6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49032633d4159be16dc87fc5a968ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef996b7c5c6fc390d4c3fce554ce85d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfcdd14a92853a7cbc510b4b42cb1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a885348da2bf84c8fb0a69cb389330a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd688218232d3ec17bb00c2d4922513e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44617d3c14e53affcfeda5f5bb521465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc515f168ce730e6bb7de55d0f5e8a6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303779f7a2a297d78d7eb075a63effd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ef9b68436b2d1f96e82fc83f9274668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ea3666966d9f94782d6cf9642f6e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec4bc2823e10bc3d5028c57f61110f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74a07733337a94d0f066cfc032da3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840c783579ee979d9252d9ee1eb268372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e68223c45da0e3c2a985ef4b15a42573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890138f46a9014be855809f59a32618e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0cee5c4f5188264d171cf1a657b6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a782174ced3bc38bda154e9cb99e0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9f314091c4608a1a95b8482abf4bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f62faae5425d8ca7662ae253297bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd85889c6e829268c019ca52adc7f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbbe497cc9fc1eb7a8f3b92fefba5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6014bd70bac4cad22b87f3032e29381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4e29c74f458e0a40afc2c267d7a8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707204b338cedc83d2f3457888c56bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ce638e2800c71415fbbbc6890a6da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058de657b5e587b2636c634924401f5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d742f49b16d9129ef4b6c3a8f6e92886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b1de09e621a6e8a789bdb5bdba06a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c14b523ab18983bf2588a789b925988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4988f71f9be69842931556bdb18b0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56127acc4828705a98482038cdd6c58190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3155546a5faf4bf30e9252675475e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dffb93b7dd2186aa1d748af2f3d71092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d57c986291b7ca0aa75286dc2c430093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d260cef996eacfd9282e36011a4ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a7ee7c80971531176f434b24c61f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5c6dd9e152bf7e51783112ff742fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbf4e1441573febee3542e1ae3995697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a6e8095e7e383b8c7b943b973110598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2fe1475315ccd9488650a85b3311399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0534251ce3c1aa0c4d108005c41cf9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80711252be5c9c3840da1817af2c99a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52c9145a1b4347061dad49e0aafb33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca1e034df7d2e0118cf22a6b74094103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f08397a567113505c78ec844ed70e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb9d9a51e1616984703ac837dba5f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff258352189c74f808e170109a8a29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e56f99067bd015d12aa69e1c46a725107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be433d9d19912a1910d38c53699971f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd616b0da2558a052fe4915054c7f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52da8eede6fc3966f8a14ad895ce8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b508098872bf5a9f5e6e115bd67f76c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e284d09c2763e96aceba05918bbf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a165ec3cf7c7edb2081b6889f09ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f71aabc26072dd08f7002c52b6f6b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a6984cbc1c1c1b23981ad4fa311a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83eacd64f8f324531c76fe29f27fe7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961664ed9387a32a3d451d840744cfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a97f8482269f8e61357ce0e6e0dc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31befdf3eb2e3c2f0a3b6fbe6e4a91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e5f3437e09da1a2dfd192024e48ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a38ad7b73bd2dc5f7a8c4d974f65c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350e5cc3e44d5ec5447c9a1c1b87900122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40f133033060056c240652fe289c89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57085bf0a414e85edaeccd8df063fc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c5fd2dee9c76f7d62b4f4628bac64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fab1be220bd948c1ff578860ee62b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c07cacff0f991d8e4e07e3c39dbd40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5e0b64cea945e5b8e0e1120b19f17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30dbf5e6277679b7ea4f1aa54bd658129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4c8debe28b40760bb75c227f30950130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed974f270276d3ed94a897f4ddab315e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae8cb79d8d6cb180a8096dd2e61281132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb69018a6b0e3740e532cd99c6749b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0ab647872775f6bf72330e44701a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e64e49ba1d4143af48c9bda93a5c50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64364ebe03d2d70fb682b896a4f14ace136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0c7fada5065981431384fb4eef684137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18fe1f8b261968db03b4616508e97e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb5d7831166a5d906a29c4488a07d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece5c3448c7373925f90c1be0ebf730140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e45025407fb5d703070fbecad8ff9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13b87a2a263beddd3277c61addbba9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30017d5675380c761d6b6bfa6a8bc75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4212774c406aa970ef7983ae3f3c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dfc855f81b9cbeff3aafdd77ac2dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1cb8caa6a251397499fda88376322146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7929a4c2cabb24bbd8dff82512f81c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fddcd75b75be513fa3bdd60179356148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db53b25dd5437226c9a475794dbd724149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968be457754b007988fb091b15e73a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194de568124f0ec15edc5e6667bee888151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1da87c3ce063afd4bad8ebf72933a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9e076d7be801ccf7d9304b7fdff39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cfa21f63bfafcd53586efa596d992154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347695697d6e57a0ab87a714c0de1b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcc689e66b61c3d911f3571132af2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96168d33c28be3a32644ff4d490f6bcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346d0a774077fc27800b7da4829d690158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4f903cc02c0625aca5a93ca509290159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8611fa6d60b5fea6ad92a1691f627f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e5f1748ef8d7b266bd87c3f0a652d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0d22e32fa5db7b7f480ae0613afe6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083753e9ecca54085f5407f07beedff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cec2208a091cd66c103bfed1d42e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe9300691de2bf5fd348279236cbd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e77fdaed7993310fe10f79117cfc0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e6ec27134e2d4b0d310965a1251c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601802efa486a95ed67ebffe3d999fc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1745a9716ee59f3a6ebcd9a99d9637d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95556f4eaf1d25daa2804f2a4fe3878170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da27efa8dabcb28085cc5a58539b98e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd332003eba784a45c674bec1609cf91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8aae8694f10092732386bbe0080da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d922f80bf6fc791df94e291108ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f4f7f5f8f2c5665a175e190e7fcc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c57898606c19508e92e019d9c0d1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0853217bf565785498989a7b9d4e9a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1e7a11ff03fe2dceeef7c5e86ed94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dd276c9b6265ce4041cbb4bb0b6ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b2a52bd7df8f807be8680580a109d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471515c2e26ae20ef4d29f7807ae6d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9373f24b68e7abf612b8b0a1df5242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf8f101af04aa6381cefcedb2618043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b85a26af907c37f8e5ca3d2f37c1274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fce3ecd6de0ecfd9bd24fba2c54cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec950c56b9d806f9c8501df58a704d7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1debe73e905dff519244d7afdaffa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb39be36e7571b40b95252349d066478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e46d5414735aec200c6e36325984b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b927cdc85618168dbe9e1448e385210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dac90f067a261e47965316199e9d8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a5b5e562db2b9dce4ff8d9d96f62412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a781d54fd86710710f006fda1ebee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44178734c77b95f37bf29e0a01519b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a654ba83333bc3b97ba3536bfbaed715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683c9152cdbcc3b30ecec71f8f5ef6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635000558d4fb7a6d4266df26c5b76717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079112cf0321d9a7c538ab08699ec37a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f61b2e92b07367890640959e2518de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546f55ad63c9b8ea42d0608f396aa2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adad575ad282ef281b57a54a9729d6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1beb94e55609849ced05af84825afb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63673595042779bd7e7d30d18b4eac323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29656d8ae93063bc62380bab963091e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b3972a44b109f8228861a6684543125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be5dab450e24a3418df7a1881ae40426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3456a20fc46d6b74bf45515b56b9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82460e7899b699ba34ed5951c3903728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb71a1327d10f5e8aa139c0888d09529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16f747949005a7e63d1df5ab7fba6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5cbb5ea63d4b5b0a72312ffe40eb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2ac03623162288e948bbbccfa0fde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826fb53ca6d22a728ba806f4fe1141f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae41cdbc83520ab578c572511f2d5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5ace4ee5308dddf6893524c93453035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda79fd68799ef3f0504922b6f3577836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c87d43a9b8e87e051de92fcc2ca8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947e514f6c4bc691c736f11c8eb17af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d87195ace53ea68a75c736a516ade39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713256bf8381aee78e98e59373f027440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cf4387fbd6c5a6415b5f6b358d66241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b732f88c99dca899e37d6cb483ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e791d7f0880a8f2cfe7e2541c32a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47177eeecb3455bf34cc52f27031bafe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a082acdfa8bdfec7521b1767c50fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f9bcae48049a333b8ffcca91c3f8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f72a8dc05195230e6aa90afaa4b63247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c992de69734e3af4d3a79d891b78248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d279541f678b2feb1ccd5090caad9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d23ee05a57dbcc3c9b26f9af01efd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f44bf764cb733776464a07649daa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b7312b025bcea640cc7081ae98bcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199ce41fb3d5c67b0819289c421701653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dac438082fc40106bfc1f4648e9d0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dd0649f7e38a0ee3f3cc0fdeceb4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4807ca07079ae4b2b951bffac9bfc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13574cd1c984ed9736b7a66e604c8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc7c2bfca780c7020d6027cc8ca03458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622a959a2977cd2f072eee3b24c20fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68c710e25bc87025df799a79693ca260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ba8925b77c3035ee7bf3b04a579fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476b250d5d5bcdc734a2481db90777662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809654774fd2f359d06cc30b3062d6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67c33b0d6082f2ace7aba82c2c498564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ae598a1f28718d6e4701674d68b2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33ee6ce06cef6e74ff18fa3f93a4ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69a9d984fcd433f7cbe9c6587b528a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422759cae88b83b51ea08bb1f1c615e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa514eea87b7363da9b1816b97153b4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c0674462b7cd449479a365805201a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aeed7574e06171b98472ac2d55e5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78d7f42e93eab372a8b3253d93c5a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931ec12945b6f73b14a59600ab4e15d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf93f82f340b46c3202d4ac57aa163374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eb700ed5f06bcb090bafcbf29d30975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fbca829edbdf94271c865c3d3402876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41b48e2faee7491b788b3bd810fc7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0173536373ea0ca67c5ed7e42ecfc5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9afa5252068c2ca7d0fbe0ecccc5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38aa953457997a1a5f5a18c7ecd8a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6ee759f16252f74a0608eb65497e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9771a0b84fa3c9dbaad5c2e8bf1040182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7127514edc23808ed39e5ae5753a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d138ec7a1b04268d24cb7ebe34515584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab368c98aac411d7dd6a090705d6b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb71621534bab02f52c65db90aea6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08d12f6c282287281db2fc614c811e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d69b8c4a4c14d369357fb8a216f86488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34013460cb18288aad263b9293a384d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96fb29b8bb0d8eb746ffcd65cd8c8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc2aec0fa046045660bcad35118a1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb12e5ffb2c344dbf9329d232100a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eee83e59957b9d20c34cb531b753193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45d630b73515b2681cd0a190907f8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bf1d6a08cf02a1f3c7bfb57fa43de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cf2461d27ba6ee9c0a6de3a4583cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f12eabc66402c6c10a4570c0112eff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4040cfd4d2c18ae296a8a9719719598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082f382b08aa5db7f66640fd30cbef399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d259acfeb0c068e8929c6ea8b0fbc5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf5ccafc4e32c6e06bfadb4dd1af92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4cafb36e86475f0db094cbd849f05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb00e4ce0bda31a87aac89aa561f99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72f4827896c4cbda37ed877f654d1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20da243ef72f9fcb296ae6ffdb11949105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a394ae172fd38b0d035cd31d1bf9ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8ed7acf0f13d75fc33f2e3cc605ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caed7efa1f17e967f2cec5b6d43d13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17592764735aa41b62675196c1e108109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ec86fc79ec92a4fa424fb5a5e29fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23bc3b8f12ef14ff01dde372a39e23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f5f2c130145ec937a22f258eac855112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415193ceeb9d1f6c6a5f68a7773bbd59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992acd1835175678c0967d307bff66d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf7091e8a561155fce3118ed8a3ebe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac43f506fdf7f196baf32196ea3d6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a630dfe8369d636d41b8f0416d929117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5021b9825e11975a2ff2b61a5db30e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906ea4937025ae478dc2431f9a24042119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68701fb097a4b3071a5c6d5f1fa262b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d734a9d9ea8fe87e7710483900d37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080231cc62040eb652d073cb50693ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07def94d22486c303d694d1b262f8d10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaa70a22b32d6ebd5a840e07d4a3a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dab260e076d4acdd90687c48503b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dd5aba6013dc868cf23b5e023c972126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f301d6abfc09e5826931c484531c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb61deb1f56f3a10c2e7a7ad0625c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a1680ffc228c5219100b9d8a85825129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fde1c94abaf75125172a52f9a2e5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a98d06d5d2f52c543172009ccf22b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2ae3be2e11d9d28c3e273a2bbeb6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05b649def2e17f6d29cf5ad68fe955133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1af924d38d3e971053b996e184a34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccefa6c3d118130b11d2a67a408c91d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d875a0af4e8220f32f5b2c48c7aeb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74883d25090e3d76a5e408c69adbbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365ea464f6f42cd2e72538e46f3cd9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd976ca6e5910e5def04e4bad9be369a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2ac956e9e10619a333498fc40e307140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991c1098ab3acaee1a7dbb9aa240a04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1a2b7253ae68ba09091682b910b35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab50d5bfc7777cbbf71143b41235b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d75592b32513a718f3c97b9d4b624b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b51ac3b0d42680a604da6d00fc31f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d014449d3e872242cf2a47d21bcb94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225fd9ad4c3f1afed2f0a33095ff929147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041e0846837990fd4d64a012e0ed4bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920dae1c32c5f8c8fc04420ebbc8d35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73561af75d38befd4170904e143d66ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e78a1ce6affaa1e1a3d16d5640e585151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c3553007589a439bb7023b9388cf3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec561d3179c6acbfd4b01cdadf0627153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab52785aba53d491fccdec559872009154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fed0cf2029990adf27f1c9cfdf87e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca01aee9349b8a0915fe71361ba713156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad5c8194bd7b74edb928cc12545f69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10621eb8f4ece75a9f75e2e35285e05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092c801ee94c8f7fa61a4ab78e0fe55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc215a3909318572319e2a99922f7fa3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d271b74a74e5f9cba4dddf20cc7fb14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982c419db3d51e9a3c5f0641ba55651162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc4f6f18f6611995b02cc8e8193f70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22db53cade8f875a6a10db7cd9ead8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b4bd22159f182174ecfe759f2c9d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340e6fa01a67b3447d588735b9ec30e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ae82354c6de9b2564c7dd5b986878167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af2a29d0ab3b00dcd836b0979b8be3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874dd5e73264db073032d4758945074169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f320cd9e0bd9e5f974ccd11bde57cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70d913af4e198aca775f893f7b8b3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a69d82995c1d97eb7eb34eb61f2616172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f58d97a38012357e3ad859a69f38b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44450334e984e359f0fef04eb01923c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>