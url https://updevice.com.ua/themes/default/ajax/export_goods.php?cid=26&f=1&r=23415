--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0d35f3931468d770ef08b26d9658d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1b6806f86c45524461a4519c91f132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aae4bd5c4e50cd0e7e8d0021ac80333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2734e6ef1a073a26de96020757d6c844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c16503b6a877e08783bd9b84ebe2d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08f71c979eb9460aa62b833419c4bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5503cd90c56877b896441920f742fc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc60e141c3c76978bf8d7905a8f47c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd631cd604ab3e8d730c7798677c3f6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b3553b188f0d94a3ab2cb729f158310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9be58d76006dfe1d8299859b8059311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7bf1038e6ac3fa75ee636f069316712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4324ad933294da82a32df643a69a1de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece877501f792fefdd3de429a667485114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7ed950ba4c2ea84fa0827bf6c58da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d01cd049d341d1929775b5a36af88116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06646c2b0dd8d047e84e5d0dd576dd8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eccc231cafdd96a147c845cbf1b9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dd9d8f9ca1f590bb150f3c66b097119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea930f370eaf6efbb9ba34ae473d73920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e43e5c6d3bcb6e0e6ca812876fb1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e96c3d6ad94d5f04868ce0a87534722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe442e2a61812eb134d14d5f3bb22a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f503490e0935e610a0dcfae96fec4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b55d81a4af178faa1ab51f6bfe481b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154646f3944064e22ffe156b67766ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb29fed90b9a5715fa548888d1f504e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fb136f92a8a1af52e2e864d85886728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffc8d3d4536f1265639795f1e0abed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f077ce3b50e35f9d25893c8b21b835630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a3c1a74b29ec69c8f9be2d1e0a84f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd965715c402be80602d6a46ebd9577932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ecedffa108242ff8694b6d1a8506633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da24c7cc915dfa7663c67c7aca3330334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326052999ab19155343de520e70d91735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890af858d92142cda0e8dcd76d37c5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae03072a6a1abc68bc12dd00741cb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86aa004643c48dcc45e5455011587a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53980759b9a77f9505c759cef5abfd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abedb7797ffbcb300d2170569adf9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b552ba7e54d7e5b046debb9f7d5f0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fe3ffe7c081ef5516eea450ae72c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea00ebbbf2436ab39069626e62469f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c75038cb76ff86b28a367c3aac40fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ebdfb962144ad9aea881d9dd50a5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8561677974b4f1fcf989df8faff2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5ed511cca57c5f13de2eae4490a5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a581f0fc192867ec204dd54b5f24148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a3dedb73d0814954fbb49db53fc5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab62f144234bba2d2f255578cbe6eb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301505fad97da803b4d45085f30ff37951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ae898af4afcfd3f16506f66a23e9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a810dcaf10f0a39d76ca89ee47c917253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681c4ade4d222640f2109987cee2e4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445520460f3a55004d7d27de4ca1b50e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea27c176ef41ba36d42920a34f5c15f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee5b9bad46f97ecedc4bdb93e0cfa857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26309af648c7adc961d93d10f3bf671f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5625e0263558896646e75725e39b3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131e7f59687399cac3be7114eb8fdb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608924901372220acde33f0024595ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ed85148dc091b3927ac09c184e97662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6813cb801a382f6e61576e4d191dc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81be0b374df91b6f043b699fbf1c5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07d2c557c1621c686807bb8234f1ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61887eb4fc975873330d4ffcca9e6e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2baef1e722f0868c762946bf0362067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9380244a0a033f35a8d09e2f3e4d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55679cc379f8a33bf19c66a19e880469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c208f0e4dc40856906ba99d9048e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d793d3aca689cd428e2daa0929f2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf14fc91c175670e3ad03d2f3d6c0c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169447da22c496316ab176e3db0612373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea10032e795be1387793a47bbc4b70e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59b1c79b3c6648aa3a0a37402a42e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0460fec4b40c3f46a26d5d1b0e368476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cd1d4b6af9b99fdd14182c53f439f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7327a5f2441ff89dad3329c89942e7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0460ab6e7c279fd26ba18c45cab98579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfd7fcfe90d887765c0cda53455f1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884ba5c27ce391fdac3f9131bcc5a1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d16af6b018faa6d645a5da39c11a6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b232eda38315fe1dfff4b39f6eda7c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1afb621f94b78ef4114b5d7878734e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347ac73af836d88d5f113d833af717a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737492de9df47dcbb67efba5930f6aaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a311cb0bb5f6d7f4a886d07584f7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0da7911cdc31c4e9f534c7d63402288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb264a2f3b08cb7d63de4eccefb666789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f3d8a4fa8294d3369c5168f38e64990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ff536f167139f496ded9e23f084091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bbae52932e33d710ab5e1760bb22792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce99d2b59260e1f36cc89ef258e00d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e5fb9f458000003c7e6296b3a8e2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e40c47127b006a54546416a204155295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcdd8e18bd8408f8c44d88afe081d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17196835d7047227491841a2bf113bc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31157a7ffe1e503bef84ec956c5a49c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43c73e347e75902f27c733b33788e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5858cccf169fe9bbaf753d73c49c6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e6ad84ff02e4ea5ada0557683e533101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3aa4c6c08395895abc6727fbacbc90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3737412692e963ef0aba8b500ddcc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86786271ec81962abe4a2bf11fed9eb6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb34419a6891415314a78729173775e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafec23f25a72b2a46c102fcf558676106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e38f90399a6e9c095cd136b4a011107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d558d82c676e9d81d5ee959f434b40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb316fb92deaade301a58135753901109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6400b4a26e4957fb931c22b8370c59b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7482ef4b1998d7691972b98038a407111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413f40cdb02e7150c41d829b49d7482112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32605bbe8ba7cf6c717067b088675fec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815e159aa10b8733b5652095491e97a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4829442007cedda1be7c5adb4396de5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e41097d1282bf1e06ea446a06e7c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990112c0082fca10d9aca0cfed5af834117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1383a382f666f98ebc99ecb965036c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7221b546d33ab758d5d93cc6ca37b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4b87823068fdbb7501344b3fda859120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110bbfaaf1bd9bf5902f4e1e96742af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb42c1f2a76ca8784684d18e355cc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3138db262a291edbb5e478c60431d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f474d063c63251bb45ae014d8aad5ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0bbf09f06a44ebd78224e6987025f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821b42ec6bd094dff16a6303dd36a00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900bbf18cf767a54ed7f2aeaab76d01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc519837da065f7225d62cc1b5a1b931128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51376b9a8cb1762b8c4712943afbdea1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee574c567b659f19fc7e1895e0a2d43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7fc79a10913c9093951e92d0231b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5617997db1dbecc77aaa3082ee9f25f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d60a0c3b3fe1af061569c2ac122e30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b276e18a22e52ebf9948929a05748134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92e97d9c8530a1ed85f4848473f14d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa5cde7da101f9f7effb5efb9e19b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d98908eaca36d2b78a514a867d508a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2522520150bf649c0e3488ed691511138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da98c48dd9cd020129e64ecb9ec36c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf0aa373053e555cc48564ff62985c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c981e1c22488f5ebfe2471c936f9e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59992748ec207c063ad023f33a58e15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524fba54e1394a61d1fb73239d42836143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf69f02b0221190e2931db62c78c68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed160518463ddef57f5ecc5fffa49a1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2716a1902b25dedc1b606598292d4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc6df7bacaab28e9fbc10c6a7920f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd89eeae179b2656ee88aec0d4de422148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a7f50d8f9fc4fe7e8c26dc5331da5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d335febb0aef0c4f02cdc2e0b2f6dc3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499214baf11d7f5eb18e02ae127cfc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42e37298470b6db82f698f3dd0b78e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00d9a1e85d033624f9b17b876fcef1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1439e7f58157df7481fb0952f027c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ced5ddfe1df1c381e71f74f71508d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426710949ad8f4c0d294102f528a8c10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288c14945721af427bafd8ee00ef846157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59575a1d7cbacf92c5c01f2d010e08a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09b33554b25b4e9989a94d36849c19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe50c215581942b274cb661a25e855160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aa50bfa9c7a3f8a0f184bf1cb0d88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5b10251d1d685edbea0eb681231b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5240c6c915ef264c74d786beb7d3ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b20367c2deac8b10766a165bf063e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0322dc70d8cddb9b54a80953d4d94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251541ca6dc9581b06d8ceac761a0acc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46895cc5d8a143f9b0e2f34ae52bed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b466913c5c2e8d79c3bbc1e80f986168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ea22e38e1fa8e034875d9bc281ec0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15519419f9f4f0b719b1f47cd7ff70f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc585845422d893d4a405bd25b7484a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc7ca2e2294dc4c2f5d5e8a2d0598b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c7519dcfb98d484b660dcd8e39c0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6eb663c0ce0b65654240601dd7a10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8ebb8380813b172fd90210835345c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac36fb05b7786c25f7bb64e47e5484176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3594a56356837a0fd55e8c6b449eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170372e311c884064d20b32215c70eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65b4a691d0267c6b1a7cc654140e21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3294fcf5f3fc1e83b3590708b84b5de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739d4975118fe32f9c6a10ec4b84439181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f59d82063becd8a9c0984228a62e8182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2fea1ba61e9736eca108e0fcbd5851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ce8251819e81db0bfd24cab64fc492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d3a94cd8a12d66ae5745f3339bc733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ed03a4f2bfc0fd737fe5b4bf260e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095096621d701625dde23c589ae9a5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d7805465b8b0625816fbc419be0306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf096ed08e3ca10bc74ec067684df47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebffef308375afe91232452e04c861c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4822204b62e433523ee88bdcca0a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5bd634002f046f33e58cd8547d06c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c4324afdd7797644f4ac79355e2c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32acaaa3d2719c82e08f10e28528db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec283ae55d5b3068e4eef0ece874c6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed77084cdc62405ca4d13ccacb3e3d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ea001cda147217e118722934cd47d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c8c6f8177b2b191f226f1a30d2c6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2e498742680de26c6a2355c4b36e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096b1c79b7186e582c1544f641c7e5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e28ea187531bc4a252d57b7039faa219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78b8ce92a7003cda2f7dbedb81b51920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231903699c5db8ae265f0095af60d4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87815d9d0f8e4ec59f5d437aeecb20e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec20d3132a266c2c89433e354a583423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bdc40d1b8c46d0c134954ed9d603224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08311295705d828db573dc3bc7193dfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7b69aa227be2c3eb7b498e002929726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbbe13e538363e1f3df1f77bc584a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8300c0c4640109b84468e7f685f8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89642d48cbddbdbd8ce48bad3754ffc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d60ee945e616727176e1053b65461030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a44cb2e44b8fe206a3454816b117831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a34f687594fbb427a81613e256d9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7493b00e72c9f9992299bfae9c4b80e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65795c91000562c3fa447ae125c12d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831c57c2963038fe0ae2789856b443c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74191f7ad19ffc5f02fec8b947de6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429261b567a86cd58f68ba8bf0a696c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac66d67b9b48268989ded16fff879038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092196f84d31f80597acb469cb00baeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d528ab7ef86de6012a8c27b276fda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dd0f0424b2fdf4895ac5264d7cf8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d77c2ca1df6ecf385cc216904b3e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71570d07ed997bd6cf5a83050041c86343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d135365fcd7058156dbaa385e6cb6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ae324742a45ba6029efb91e05f23a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e1cfe363a2bdfd3442a6121b074aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03a214aea1643c6da0756a87c2eec047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc2f5594fd1ced81b05baa771dfd2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a402e63a1c6b83b10e39e4c3a064449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21d014ce3d70fb5a1fef8ee37748b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22297b15e368fac8498a7bada96528c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee995c40ba5530be53d9e08c97173a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2815a54dcd8c41d6f8be48b8b7e3a4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239f846e8e1f0b060d3a7f940d2729054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffa8136c1caf5725acb391f3a181ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c796bbba4a200b4f0d2a4dcf77f9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67cc028a6894c30199ecd48fcead3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5518ce856afbe82b2ad1d73a57494858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406279da1e882924158a471cdf142cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15310cc8bc12e5388a2679ca3e5997360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2194728ba6d32a6919f7e2c23f1bb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aa3e84b8411e3c726eff548ed67c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689fa0b47190f5c0456e1e5dfb1965963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd5f73562d3a2dc5a9cea649b80ca764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1128e342f17d146dd6397ae035532a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cab95f50b645ab459e120d4999ab4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064b108f2c0585623acb7b8da02697167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547919575e699c9473d3e838cd9cd1f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c0c565eb05adf4bea817e9e6e06d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053df1d7309eb613219e5672c16ac1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c8ef3406a21e07a2744c1d259b2d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269df42afeb85f2ed124f512a58c8b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efadcf4e8a7be069111e68250e8281073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f234925fb209e10c2f45aca3c8a8bb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0067aafea037d7205c66c58c42ed175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5246ffcb15e584ccbad0549926cab6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e1f085eb3a6ae48a445b8093b1ed577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadf23ce368fc6a96dcc6c9a6f5772778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19475483123dfff237fb3f57d277663079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412e862c37a2766c0390d462204c19380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b199d8bdb76a52fb7b363ab778c60681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd366cf077664f297d3cec443dbcc7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ce79bc6e03e1517db6e89fb0653b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abf67b284804cd6f6961f07a22192f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063e6398fe5132b5f1102c8a71daad685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdeaaa5903f2b92b82306160bf0a8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9f2d3c5f64604d4740f9cd5bcfa7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9dd2d57411711b443b1de4d36984288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01c6d35e56ebf81131754f2d7febe989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670e08d5ebd660240877dc23086e22f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933910e929bfec0c0d1986de27b2f75691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffa2321408e3cc3ad3f6cb68d7d3fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e313643b7ceead94c54990e2d33456c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b045b11ca685cae08fce3b79a800f3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14440d306bd632fcc8171d64cb899d3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b253320c9d178d302dc54ea745508a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e64bedaa93b783b62ab3a6b42779d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7e528f914acd87517c4d4edf25c1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc711276003316d10e3c80ad6c8fc5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d34b337882b7cf88a4222a3844712100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb492e9b6502967266066f676f20ed8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0146f90b00cfd6a4b16bb3ab0f41fa5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72986eb2cf4d181b753fcd49a5ba58fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcee5aa8ac4426e5c706d7a12da2a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3b1dcd9aab07dbf69c844e32ffaf5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553872d82d80f937ccb3ae81942cee6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacc5429608279bb5ad8f2f4dc3863a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926d8f1c37f8c9ee2ed2290958ce141108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683178c544746eb3d5df0d73ddd96c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e526b19ff540b8517c419ba30574a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e016847eb24635463a899bc4f9e194111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f620f3f8461f45dcd58cd6f2d18b86c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28de0fef2b4890d044dc82865ad4985113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c70f6ef33e5f39facae36c555c5d0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb6b9b7f3bea5efb29dd46b0b90d63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a9c4aaf91fc51236da761144591a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa05dabbf70f65bed32a64d7b4bd2d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08130a2189571cc334333eb8a19f54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb28dad187c47387ae2d5608baabae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe780c46d21b6fcdca6a085ba64354e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc38ebc5d1cae7e3df21972efe964be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50fccf9c8e9b0b582333f6d919c0d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184033e5ec40e12f6d95fd2ccbd8d65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa96ea6a34025835cd18f7baa9e16f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdaf9aba27fe5471bee73c0674a0d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ba9c28aa0db56c5e3b0658a20797b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd390cd6c16f4c1adc640d64b9bd512127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f5720780bd8b08afe7593dba6753a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c8d45d166e5998516c7a41a533f4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903057fa2dc05313318ec74ea6937898130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8975eb928f88098862e07b12abae93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab73ae5ef09907d146063ff6153686132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab151b2a46f3d478bbecb254537619133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180015887afeaf134d07a3ac0b8ce98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c8d7c8b1eef5e159afe4d455946fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c175f8407a04ab92b2304b1bd1b0b96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3aade78857a6905082a53b0cf5162137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050fd85ba8dc4e09539cac265726cbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade55e8c09acc167393fd35831aa4196139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99646019294c74980f09a04f59207858140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9ff4ed7fbf50a23fdaa840a398016141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617684b84286f1ea9e9a857f9ca9b717142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26130c7a9ff9361bdccdc1e0b0e5bae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e563d1444b1be87407646da71322c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab359ea1c02fe5a078cca5e9205760145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da1057dfb61032e28aee0bbfb2672d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172fec239664f2367dd271597139482147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3f19fdf41b313f8411c861f97445e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe38a7495b06422ec623fb44fe1ebc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64c42d4231278cf39ac66befa029e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879d545e12d556e6ac3e6bc6f778e2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bfe6c88a0697de6415541bca199ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572894586e5b58eaecba014c6780a24b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e49c3a532d023e7ed3114758f18122154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415595d2ed37ca77e5229bc93265d752155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ce47f2cb4f129d1dbefe6149b1073156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690eec7fe99010b51a191f98efc4562157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd5c74408989df7e8b4922c141bca3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593228c9a07ab04b8ea016ee4d0665d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956332bdf5094fb9b37389bc2b946cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e998b31e79d5927e0536b0b744bdc4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e62020ce87f44a112a4459e0ce89f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010e430982ac7a4fbf5ca6d4d324710163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a089b4f0f0e8f87b22f9dc9a8ebccaf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edabea698c2a668168877579409b37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c32af247e602d675391f8e079b8dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964f7b0041de6cada2d98e1b356e150167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7af905e82b0d63c66c7dcdfc6715a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d5d6c2d4a10a6c3f3e4d529042e03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45276a4c90d23e0b88a829d3e58c5999170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec742947a42abad83bcf6773fd6fc65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5aeb2e44b81697e5a5029d859442ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ee371718e24f4d5b99bb66b0d0bbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e9daad890bbe25b771afb43aba27f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>