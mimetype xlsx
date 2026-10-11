--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca3ef83181f8e76f50e6884c168a441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddc2a5fd2f527362fb4773445731962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b29d2553dbb4d85144d466249481b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe596714ebf63f9f53792e440f04d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a85b1bc859accf18af1192c8c80e945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff075e524b8647d2faf91e3360c48456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4e5a493785d4d01b6c5986d916a177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892668039acb21bd4e2188a253d627f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159dfc639bb7fddda0919c843a45b1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80f5b336a004cf7df3925aa84bb2a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af596ecee33df7ef69deee7eba4e6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef699027179aeb692215b296faa972f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99748d7cab3151f2aa6e2251daf40fd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3e20272ff6bf6fb4318a59841f65114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663700c1a0877e75b1e4ad73601c42f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571e37dfd060316b577f2c2200a773c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c24df48a079761d4517a28eb710dcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180683118eb4b3fc177127d619ce4b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8368dc5f1465670ddf4032395a68c6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736af134a7778b50ce4a0bce6a65bc4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e24c5c20a63d332bb1a4fba1f455df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace4ec592a25cc85c0d0e299ce5b9d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bb3ebeb9b0aa380e32161fd2316ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348ba64bcb4156c0454e496d10bab8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb841c9cd5148441bad5caa95f2d15f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd669eee9ec49e66d3c20d1ade981ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f3ab1193ea4e5a6a743101bc5dab827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2262152d2649f9d683dda5d75dc2a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d58f9dfe45d8631ed4342f94c178a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a6b0b086a964a33c3f457981511aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ce035d1b156cd23c6106ac9ba2c8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9198a4a6c0d8c2de5e39e5e40207332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84c65fda1eb40b000559ba6189ac4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e53ea30e442f65869ba71e518d662034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec582ecf0f60b51e8f90e38de33437c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2685d2a94f8aa8011bb1236565698836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa9662db2218d9bae1d83f1673f2c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070187cb488a5054f56a3ad43d2ff1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1071f4e8b51a51d1de65ee67af506a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548cbeff2ba4afe5e095df7f0846eda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b72da7eeecf5064c0d24dc26400bf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc80797e43ecc3030ef7e44945bfbed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42002280c0f660d29aa760ba1766c63043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af4f7d3fbfd5ea1e22cdb36199a55d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77461e0fd81ad221137dd005a69fcf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d9abc12d196aea42b1aeebb9eab7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eeb42518eda6f81502f98b726bf7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e9e0d9902cd3a19d6071e66ffee9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194283a3b898f5402a9c3ac50f798d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872f76dff2193d5c6ff2c13148965b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120352c800f4f517dceefc8f58bcfaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecb0e46d0f652a9a154bbef54dd35f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954c2b07fd931de7b8457e7c77abdc053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327db28b2c5f3a4b8451c85f405de8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0dd5829e94a095446bfc7db7492b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a8c7f4a416ee9036ea708ecfa415a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107fff1ba5b7c854a95bd10f6a6f40557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cb4abee834beb5780a0f2da71043058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766258f95bd12c3475be9ae02f11f6e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc029801690085bbcc126189a4ed47a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf32c55fb881fdb1e417a8e826453c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38ed1ec77c946739784b1fec6317e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc2c3b2cc371348330d28e0e654c7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fae4ef882548925e033c87e370d7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb5b6f112841556a29f9280ef470d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1317f32f53b4a15aadc39a85af5e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa51551e564fa4f251fd41d66812a8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6a1c45ede630487153f14c265788f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fb36107881ee1f92e31feb3ff31fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7320416eef3d31a12b4d7102f2f064d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eb177027869bd2bc12b7b236533f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b4a0d4a100cf52661ee3e7fdbdd7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803edd88d24c5e46da9593b913f673273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7436bcb3d534781821fc18c89002d0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef82a2e4c7834025b6805499d3bb6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea410ac70bcec66beb61df8bab3ce976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1fade3dc16d2dfa92db18cddf1b7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f3f53454f62b7107b6a0c4c39418f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe06d774a00ddb2eebc16eb8b76d97e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc4cb5e9b94d1b05b69b504ef9e47880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23e709c8585fccf2278f5b3d9e096b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5cb3d52aeb609c1b7a1854e3727cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432a4cf032d226ab882b1a95e617aca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af519d177ffe9ab2c2f72fcbce22075884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7f961b59ced76ef664e61d704e0b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb941db39e63c16e11c05f6f931f3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcd8b3f48fd57aa70a2c226d542b1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d153f306cd7e1b5e7d7c6a00e1d797188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5e91320ca415f1e4eecfacd34cc1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ba7a1689c1ddaae3a914b0f22db5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec4c9c187fc8d1ace74c194934db8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa88f0759694b01d6498c57f6798d8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21746896974ad7567e1b58f9e0786a2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf54638d0b286149d72b2f273d387c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f7cce8df2951d3f30a7f0cba8b77995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe7a920c98caaed8fbd86dc66013ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffc7fbf7cdf77b8c0e2a9a8e1e01a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c16568ef5e7448606b1896f02e389798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad90627dc2fc8509087c0f0875eb7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d1db412744c1d5a14c4643252fd07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040d058d9e1e1196ba3f967f1940b4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f66ab0c49369c2c755a592e5289dc8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb5d0a07c15d0b61b20b8d24887efd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dc2eec3b4aa550d76c9a76766e228104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e29161d1f6437c44d526aeffdcbd3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058004d9e86c40a325941550a901bce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5027080a92d744f0e56145ae8aa64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f48c6ea142f298b6fce89b6bbffdb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca8b66fdec17c1730527916502226e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83555ccdf6b9817505abae0990e73f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b79ce55cf5908884c75f9bbd1d6093111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0da56a5867caff5e7cab5d78dfb63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41786e2b993beb62992d68bedeecbc07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64803ff8f9a05e51c86d5afd9a31a2ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f6a741dcbdcc9e2f4eb416dd8fb4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bf4d25271272e8b25440dbede3c1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb092fdb08c26c4ccd34ca530cdb652c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ff75ef0c367921ce82e66783f59c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e817bcb8b4d8fc731d3b422841434c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139631b6ef509f5830556a9b5df99d07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bd999971987da71ed919e12056a67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edae407cb5d70651af0650ecfdc0bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac784008d78358dd6564a86bf4aa871123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0132fba6d2aec52a7571090d28384124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553feadf122b38b8971d55277062623125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b381004c25869fb2f809f913e0ff30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3366a6ecb4d689cb6420fec7afc4a4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e2b211da211d10d68cb9d1f293c67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8bc5400f490976eaa09731cdfff2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88525cb6ff161168538a49eae288bb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752528d0548cc549c8fb06d5f3e8033131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83c92d9e65d57d52f612c3e6746c83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98bffbee19e06871d824448ee77d48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504506235d8ae1812c518c5a1f2b298134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac6d03fc587ef2b149cee016f01afa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb00e85633364f4d264751743ddc1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c861d2b4cfe55cfa72516e855804d1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777b5efba2e2ce0a2a01dab05623365138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9851d6055b8d92e0ee068d1925693139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbee37eb018e8a91a7d7471e047e30c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325f6534bf2f6661fd18d2757e10213141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dd13bcf506ccbdf0831fca8e9e724142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffbc7e8a473b5dcd0401d6a2d7b3b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926463d06f9abb654508631d93488a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fa803d02453a99a7fd7a3b2a98150145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdaaa5e96d140222e5f843e2428ecb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500942dc2837d953817f410b1be2d1c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaf4ba2e82164626ea4e08e5153134148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bcc397fb45bf101b6e18f794888eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d28cc3da1029b616c18827553beb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978951bd13ae79c73a262b5f2bfa985151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4197a6f6bede7834f7c5fc3cfda8bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9db6562f5dc135afae30aa17225b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b128e499b1fa96234a47c92cc185154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317661aa5ca9ed0945906faed282bf2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e448b4402a443cb8f18bf5d9eb88ed0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba1c8355e497ff7d6af0db2e036275157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16664af240ea1391fd9979dc0d54fa5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306debbcc8d245ef7e965724db5e069c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48e0bf861a03c3d048b1125ec5b033160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191c0f64b37d14f8344dd009c0f07b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefa0d5c98f0a6bd695b4b68d513b3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea072f44202a28c85a7b88784d5016163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba9fb4e19a9a43def24ab4d2bb912e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93127697ba89bf521eb53e46246c99d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612155ddefcbd5ab43d9a672a070dda8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d1229166f9d841e48ca61f24d168f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa4a7db2653434dbfccd85bae1e4ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95f7fdfd4d3bc9111c99294c003ff0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84276ec6b94e6ae4267c444a60716e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fcde87492987917ea6b77241c1697171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f06e32944893352a9d41a971577398172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09777b1085cdef83370319804105e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069828b5e15089174b509f03b1ab26c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd1b6a82bc2526036646b8c135f538175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e5ff54901cc296e72f2b173c4675c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669be52e58bf3c9793ce9a6c75d8527177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ee5eecf13a4e5360e98954fc90105178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2e57364f62df29921cb45a1616fbe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d6faf38630163b61bb2e70966f8e0180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f86ab4a8e18884004e047d4da060e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5218d99c41354adab84c7837c2015062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fc5e49dad9245aee0a64f639b00d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb7d49bf701f9a464362e3bc0056d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d21c219362193d29971f67be9156395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5524321e76dc128c0a5593eeb7a2cd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabe163291fb8df0d788fc83e23de607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c8ac499e4e59858ca33d1034d59eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7141c7a99b5b0f8311e9c5d9701e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c30bf715f76836fa673b5ff82bec610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72919569dbecc9d8ec673fe14329ab611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b29ccadf8518ff2db23519becd95112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fec5fd77821f15cf5db311a109d27213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebc1d94e0d04d986a62a80cf3a436114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9226c829d5c67475a7d4a2bc78a95cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acd742423ea072a3eb46f2da3b770516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2faab9f7a407c5da194b4b934e47817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3e9450cbe99a25f6d632a296e6c0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516881bf65812f557c93ade0271ed9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaafa263171ac88ad8d92a217848c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccb7b21f0923a50635cf75e889414a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc2625f587310da2f8af665d6f0f4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4db15608d76943799338c6230031923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2491f8aabc7c536f42fbe4620040d2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e9e8a6dfa14ed967179dc35d01d2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa68c1564228a06fe67602f168aef426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd0f9d4146f89ee8a291b489782ff227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8e445e56ee6a6baeba6d8dd4bca1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d50d2a0dff891865cee1138a15a1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16188aafef779c2bb3f9875a12ec99f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710038d4967286d2663d7ae34afcfff431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a139882ffa358861e008ddd680b66032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246827de6659565bdcbc0e4d5958a73933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57b33376d431be796f22674de0388634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88856a02771a39dd499dbf74b07cc66235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92c791a77ab86d7593ae869b74681136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e424833b9a9d358a4e9b4c8cd9e7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4d02fbf09e13f9c6a50a15c847b8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50216f66b4c3f0eb7b7b89f4283b89939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55930fdff1d6e494e31a186d13134e2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55246ee7244770e87d53464b66e10641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6524c6b226a55fc76e640cbf50c0af242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0072f497715d8402384194b7365de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32654ac1febe8b0a4fa2782e09d8e91f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4de2162fbcdeaf8d1f5f61ec1bb09345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95992231fcc8a3a66ec84366eadb98cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c58b286497d43553b01158e65c2f5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c775d0a2ba411fcb39b0a236e6cce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d85f75e867c2e37c7c3c9505dde9aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbc86d8e3905e293d2880f13d47e2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb1047840d6ee437c593a50024841951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8510c3dbc4c21ef395cf21961810b7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc484271f5f27025d22c584e008e91853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa117a4b276f23cbfe14162ab98cdf9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22477bde62dba0184048d30284ba9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56954d2dc24a4e513e296ef44cec753f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b22691c332092692e1d5a64dcb867557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb30b888d0e8782e917089060d986f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288ef032e89caeae71b8b16fc9939cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05491364c9d01e08714808d950fd8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40403fdfa2341bd1873e8bbdd5525a9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abab6f4a90b9f4f28fd83cdc39ba2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94992fb35f7644cd59522d349b921963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6453f9f2d11f9982cd6bbe7270437964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e55002a863a1a18ed851a852efd9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636919ef8f9f058e7fe48e14dabd33866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28c518655958cbc54e44bf0c01083767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae45d7ab72a3f740073826ef57de4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192ee1fe77f503fd25c0830126467a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340a92be008f43aa2e8575ae779bf3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a72534102db977906db0b347f7ed7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407c63289fcb1d399aff1c97b73977872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133678a06e00e6f5af8d7e0d33ccfb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a02a98073a063209405902103339c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773656644385caa24f8709bade9462275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d384f74f06028cc8d36c97bc874ca8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b08398fd16259d8b31a79568d88e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021b4ecbee66565700fbb6f516ca23678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14f235c0c655b26d8961ee9115eb2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f35ff14e0cc9bbc1b2453e0d9060080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739e9e21c07e2cf06c0a219f7f9c26a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd599bb59ac9e3dbe261872553f6ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a02b2ff1f76c5d4f9743f05d16ffe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f5ec24129344900012c6bc10be5d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfe28f4cb0d0ec8e59783f26ca8b3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eafa9f469494b799bfe80b3e3e12e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894325852909ab166779996090f858187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe52a4d3d7dd8f4186ae33afdb742888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff5c8a6a954ed11a33fe77b3f8f7a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3717f548e7a9c84d6bddda77fda6c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f088128806aa5065d521712794e02891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77b801256d6b10fd77a5b8454c102a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdda4e19beaf8eea8c7644694d3f3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96229e15546a0a278aec8e2d8c9e03c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caacbec4b21c40caaba99cd72f6811095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cb0219c3ba55fba1918a1bde7bd1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a66fddae0899f0d7e722e8d0a659897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3b6300a753a08837d94bb13d212ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111368c1f24395bc948c50dae5397d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b6646c8d9c08d901f4432d6edd08e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fe7da8b18ec795891a2a962692b51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ab3a76628a926fa15b161f4ab6058102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392df466a030d711a88df3e2ad24d069103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91435afadd53c5b081edd1e451d2eb87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3ced7b823b1ce89c3fff6d1e7e2f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8e220f4e270bf4902fb1e1a1e65e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2060e85bc2ad593ff35ac3f850ae9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8627d188abc9a7499a4ffb9aa1da56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14035e0b0d40692337b59ee558367376109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd5f923fbbc5b53113fa35b7992f27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67432c3503c9277709a8e7b243c8d98c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a716b4fce36beb4af32f80171fd065c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6e1bc5a53cff09224bb6536e8b500113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00777a26e16965d824482c6ca9c1b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879132f66a7ad74a7b792609ef9d8b75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4bd81b5495b5b49516491ce60a059116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49def0636232437f57274d07ea227f41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030350b4f8889e173828b5ef5e79623118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924087593ee5a2b499a2e5e139ca250119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b50c0b237e8dfe0494b1d5c6c21bad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baa53cb57ac303b929f0140673cd8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39e05e55c9a979e76a0cd08c6b1a48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bfc0127dc153db49f2b025a8e0825123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a4401d72cd2bdc5d19590f6d7e708124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb665a701753c7a9652084c24ccd261125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611b523efb1a78de219b65faeff9ca6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c637cf49df05ae0b22bea146caa3c92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb9f5027038ba16471791c4081b6fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074088392fe899a1c242e5083dd5c7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918d492178131002babc42961dd3eed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba89821314b3dc829916b5e80137098131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb0a4a81cdefb0883017d4ea59780e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04879adfdbe6c5b7b45b5a498c971de0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cee5d4f0c6bdba1334d098134eaaa5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eaf19d36549f2c2495beac00cef3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b6a3c91b3b4bc6281160b19a8957f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075a4a7853726c5b4c42d264d33735f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6ea942bd54ff4f569a5a48ad474c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778a229166e320d2f66aab33a2f2e7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb514a2f088e3fb70b778893ba1cbf87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ed7318155dfb220208767daccac76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80afc75887dcafdca496ca3a8866d0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c05889a7f8678516c65d447803bf4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f26ec0ab7bb47d25f0e453a9b66cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0969b26eff9b17b868829c474c31479145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a14a8404f60f57fc1ef217bba69975146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887160abdfa7f48b130dfe735a231cf2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff99765717e32137108d58ed3fb4d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01122926e7f4e04592595206d68237d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be156ecfe10a9471968239156edd05f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7648bdf8c7f5b9b2b90b826a95cdf8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f64ea5727c99d7821f0fa825e04dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36125173004ab739c83398dc2e30591153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425268e1f1e40dd254e3d0e2f39c2b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f3f60a66dc0a5fcaf85137d7afc2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1b41ca129bfaef52129f1cab8c066156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ec68058d3b73f6ad29f7b22229c84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02193729a4bcd29395418087e10d907158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0761265c30fab2397fc4ec0ce4ef2cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7727f053b98dd8da744c3230bf4e5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c211119edd0f9e415b682db131b51e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55032b0830ba70dfaa64cccf519f24aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eefea3df73bc89a4a068cdd9428491163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f816cb5b681ad5459d458cdfa08eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f186a47e2cf5482f0021f4174c055165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7700b70f392bdcbec98b07e42aa11f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b10b58bc88273d08bdfd7d463fae8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5f1c914344e83b49c64d330b03993168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f57e0a2ffa880c7a37a36d6884231169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511bee5b5b2c7ba48e5fd840e153b22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad8cf0432ba28c46b9a47ad1dd56a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3798c1b38416625fea475a9f14b267f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44d0195fdf0ccae89d00db80ed7539173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e65b0a0d5d2932b23de70fbf9d440174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>