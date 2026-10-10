--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7dc2614ca2bae8bf8cec869c1f02a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1778eb73d83ce01e8526a264b38182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54595fb396280b38d6359f8af9f1483a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6665b5ae62b4f62be7aa14e02ffc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd263a290b05dc24a5fd6c3c9f54e8025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150227c3a6f184dac7f777ca6d21a8a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5936858c8da1baa04f482d3b9fa1f9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec79237a4c67ea08a620868231abac48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b5410bb6b8e3aa2ceca1b42203c349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7696b998da59a9067697f4edc288f6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07714b099c4e85b39c5304634528e7f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5239edc0a27ba1eb6b60dab85111112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb03a3ada92c500098db2d7c75a42d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a633f494ab65a53ae22b6106e851814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489555b26148d8e926260f83198f93b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b36a8f83d16860a014cb11ea0858bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467358e30e1aafd8ae7f5108c67710217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a726154fb80e60308afbc186649ea9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205b9a2a4cfc38abb8f0831bfb8218919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339541137a43cf10b10e3cf4fcbfd0b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b747198a89adc7f1cb17d68304d6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746a6c5b2084429283c7c2c4523709422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8e197fa3e2ccc430d539bc497a17e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7b31450a99f297aec610f6cd1072b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e19f2219d8de5606805d44b31e167525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab711e8ec8bdc8f5fc46a9b528e19bc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ae252a2d672f23b238d1d26085a9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff711eaaa703acff121927c58fbc0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf9bef630c46347b1b8d4c49b7fec829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03907d81c0dc91ff059905732accc8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef924af1b4bd05feb3ae97fb438f7f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad570286b81ecfdb5bb5e985437dd6d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850a6bd645e20b4339e60a635181c6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb55712dbd2f274263773007288b3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523be508b77e9729b8a11bb75d689e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ea76af0c17fa53b5de90c0270902f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03366b881a05bbd568c71b07d14f4d6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b5220f3be55495a333e9bbca41b8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ddb43003c5d2c3d7cca043260f84b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a4fa60171bb57728b9d9dd9f3149440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e074064dea28ae93ab678db6da178041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36206f418750d8eff67056955997806742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96430ce32447df8246f22d942aed4e7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cf42e7fa2f39902b2343a8115fc5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789870fdb6a9ab4b286d437d9be1e5c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106972eb5782993bb5dcb52e5828c0ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef71cb3b69b9793a9d92f6dbf4441f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06261396e82707998aaceb63d8018548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2f9b78362a3f36c0fd26f0001a28b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c595b8fe401ba7d5d1ecce8de0e1e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17758f50286b93f2d7f84bf9b010ce1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ae5f3588f82a67db9ba59a18bd23652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612b297fc0aa58e994355d25f49f73453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55b5fc646b99e27fa40ac3b2914b1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c627f54a87fd90e0d3caa2aad35e8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e6a54ea80c9d419aeb3850460e23d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcbee878f6969a9796a353d2eb9bb657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08da1ecfd5b988d9b1e87111b9f76a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6619a1d196641e6e91596fefc957259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc40a4e316f41d3df978f75fd53b57760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feff32c2f2abc856da667730cb8357861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3382c0a0be9057a6f33940e66912b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d898af1f8bb192d659d8386416166e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ec4dca6889b5d1ba0c13e120d2ef264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe743e658a6a1b034ee2ae27f42097d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c957156ea09d7232ab89caba11d307d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e537928123334d01996de0e5b289067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a317b70a403115febb819779f6832768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06464aafa98adacc0bbc691ecf23f0af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc98cd054b5fbead4e223fd4b4b5d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7e659cfe1ebf2094d3884cfe1fe0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853059bc78dd341fc7dab962a75cb9d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcfa8ccce967ab6765c2f6564da8e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48de1fe894035760ac469024e50d48f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daae06dd5bcf342475fb7d0c7c149ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c497dcb439fc25c95143109568e2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083180fbcc1a7ea5a0ecffe4692ca6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5330dd9d8e63b06cde8d6031815f0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9367d734533d19348ecea08138d75679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9705c22166ea50273aacae47b8d584b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7277ff476881c9c0ad445dd344105f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5f7a293e2892977e28ce5601d4b7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46b8bb4af59c368e6e5b1d78aa49ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2be4a354eda6db378a3c549b7297684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e500bf6077b66e1d6730946e6753d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6233bbd8346776948e45fd0d261ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c815854fba1ebef2542b98eddc156687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2510444128dc87aa50548c14ca2e03088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82b8eda3f19d46bcda04ff3490f40989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab987c953b987e3c52786d80ece49590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46871ab6838d956cab6d3a49cf33df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d76fb461630add4214c9b68005c3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbbcb9213e4a6456eade1ae14a37b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc296f363ab84e4c6466722c72a076b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42327969ed9d9387841b5646090781ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbf2ba4299a804cc11de0f78a59cb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841008d15506250670db8255ff50d1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad8987b4b1f7fcec2d760f2475ef4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ba4079ba33f95ec0d1747c1bb0d4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b5b16c7106a71c864923fc57017ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76850e745f382664b27184f6a5036d77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc732247ff75b7badf0babe0191c96b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1038806eb23ab87dcddf0504ec9b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7f5adedbe5464124086e0fb1f5db6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f187af858776d229086f2aa9601f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9754956489519d2cf279ed180a796f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a340455a55c498bd3763e594b3ba346107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d2b7c05bb1bf6c94864e0b5d4bdea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6ce42d66015ed210762653176025c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd915a44553af481e84164a96e6a73f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c8f5fdfc92b0d0a180dd38cddecec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad4f80dff0cec6fcefe776c2fefbe4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0c78c00dd29d6f751e5e421c55dbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6d1f1ccab2c8783b30a3d12adae50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e7b64cc95b7d4a018d4b48756ec14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f0e3d11935b1c444c76a01d8d0893116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79c3708fc8c9438f419255c7f0cf87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459edcbbf7f5e4c6656cc59349dde98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aa1de65855ab710d6a7d57afbed43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2720079d7d46969ed046c0fcd32a37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1014173b077c11a76c26836e400470e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722161c07afcb2e5a64156763ec3dde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e73c0e4e040ee2b03a717a9d28587123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be47482e5d3a2e712ea69b999f983a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d746ad1d8e8f9bf9c81f4c067cf1c5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec4eefb2fec2052ce291acfd785ef1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619834aaee22e0b889c9cec7debe100127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81749fe31334c79c6aabe20e5bb274ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61173171af7808913ea7ee2923b02dec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f410deb3754ae948b93aa56c3f9ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b93cf57c10ddb0d5e8ad12b5582c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf954d36d611435cba98e62d5f2736132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e74b0ddfed0ce7f2a511fe4f4f89d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455caf8d253d568c255f98449828f50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5905c9472b20606b24276aa388a2224135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83044980a9b856e2184bd1e298c19b87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dde5e5ed16e3c357143cdccb629a94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1537bea4931167a7ff4e1d19caf45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ba741262b34ef62e9938c9a145df7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839d9a8de1825af3434ad92d8a374f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2695df3b8fdfd03dba23474e5a36982141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03968d525e853c7859ce2391f0dff8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9433e1917db9947ac136bc71b5b02b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f18163884de8f031a34af6b8f408e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14200b5f795670b02f552d115971814d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0ad819ce4283e1fe7865ea92add78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe98f2f47cb500703120d347b05ebab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb435808e8e8406b8315a08a6306b28e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd66ed5f33935f4b3cd0b81797231c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102e6a349fed5693b4796eda4c201d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46dddcc23ff3803237820a427fd494151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1600696d5483229b5c59e0a5890979e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abca2fb14379ab2f4269f1fad19728153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061902077cfc225eb80270f6d42c944f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b399a0d5b2917bb45af2672e9532c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c83470be85f18cd36b1290f2be2557156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609264ee1cad530afd0f2d49e62c3fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459881ae3b4b072155e6aba29fe9ba0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b27489f6c6d7e7d8253300fe9f3ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8731d00fb4878537336112e2c9968160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea0920a41fbe024928c39b2f4a8634161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309c64ded58ef46a792ddee0f670021162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b879e2e972ebc57146938ca16e8473b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b03b2a2dceac2d0306af5f045beab6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502ad92569c4b4ef7942b7849df859f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff75d95f789fd20e214cf0441c4d19b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3be36774f94d42486f3a6999197c8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d9ca5f1ff0b4138392b1cadf57c52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57295f9685157088901a8ca9ab3d678169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95a7f8ffe9abb8c72ce8519baff4b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706accb5e13322f7b291067a0627dd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9e199e2c2e0d6ddd29352e7b6b719172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf19a13e42af92ed17d561d108cfc1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98decdfcf8c17f748b288b425dd50a84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b44bd3d8eec894dc6e9cb4bc454e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4a20bea73dd6ba0cd3fc05e31cd52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448a4ca6d33e8ce5af5959b8a4abc7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff1b97970b909affc0e13e83ed3a41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce73a01395273384c14d30ed7e9310c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69556fea396e447e8ea0c7ed34e55203180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cfd9ebffa8be06c9ce48ee42300031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a31bdc7cbe08c3951842d35d2f3832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45642caa009843211b653ea5dc36eb613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e07ef76d9981f3fdf44e2bacb7e0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca14763864f5e2da12026192d1b530e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ad4e5580dff3d17d41c5bea1484496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22add4b76146a4de0f3a63f7387064b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf04714775bb1733c3ec2dcfde05db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89f76f336d266c78bab293d230a4389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e2e6cb7a4ffa4cf5b9cdf40edd20d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc116d65ffb151701359168adf6c06c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681f16c04d3ece935c843705d25466c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e50f873ee662bfbdd57fbd978fdf4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d13365688bf0090a26eaa4ebe654c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9dcb2c99677f87c16c14e529ac63e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a26ff2a3ed552c435992dd3620cc1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b349365664f8faaeec71629334f7bc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213753ce5997df50c0bc94376100c1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101503a85195a388bf74e2e1187524719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367812bc8736b6e90ec666c95e9f9d7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf1d513753205467d73d38f725993021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908088f0ed325b01a7a2ad76d67a35f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c28a1ca31fe063e834e8a00d7387ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f46092774a97d35858d51b146ae80124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d709533c41b80a3e67e83ec4aaf8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff307622b09f6b0ec3824e761279f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67450b4658c06224ecc3530ce3ec7b7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ed0469500f7793549f2ae5baad22e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecac6c0049ed7964f7232850b43ee429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e3e5ba060c50d54ffdd865ef09e3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9dad58ea40ed1583e5fad1985a17431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5756dfaf5e2cf9e932172a5e3cac432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aa9df7b6d86cda7215f1a63e90f2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27228596ebfaa6f438575b368d33208134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9ffd990259b913f7c84965d69e7bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bc234a7166dddc27ee4341eae391136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557312cc8e15e47df7bd77141df0ed1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d161f923a75f8a876d5d7e230f5ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75656032647a3d47573aab2b72c8fd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378b2e3512554c5a19a7037daef6bd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c40092202c0267bd84f273cae7b7f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322eee65e12ce5ca3f3d52fbd765d15642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a69e7fbbede6149df17e4401eedc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40db2ebfa5b4af10b864a01c0d3194444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79c0e9d032122911f88ebfa2d8fabf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb87aefee460085a752b482912b5de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f24d7adf414698b08b7714479d8b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a247158fa638a37f1e385f7a379a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc836b6f38880d8816ae82c3a850f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657d62a77cdf06363c7d735617b8bdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1bc4b5cd0b73451c000288872c74251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a172ea30751e12084451ed08b4e9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e82484d1b037de99e25028958e80553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f0b13564fc48908115a45fe2bba7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330801ee0c2cf5f6c97ed7b39d90d0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4060c42bc3895fc7598ccd42e029756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380013c5dae05e62ae6fe6e323874da257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fcdd3b7f773ad595e4f8bff968db858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b859ab8b8406aa45c90b626ab42d1b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360b04f63fda58e8dc2ac8ac007153d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bdbeb524dee1fa6dbfaebf2755d1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803ca97ab67327f095f34e3615160aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b5527d75e9e5953546b77fee62b4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a009d87f8feec7c60b354f329eafc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8507310f5c7907d5e4026daa694a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5aa03d8a73d51b322cd6f7032a2f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3096b41f0dbea0901bb2ff9342fd7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8526d7a539502da25a13020f7ee5c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44a28a03757b1a6ea78958b98cf0c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c1ab1c4290bf27f85473efb62b23570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3123f7da5f4ad314f62ee2a1d50d83371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd6bb0c8cb0cdec393dccd0084fa2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fdd80a37f9d6283e5ad981af4e91473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21c629e45a3b052105f5019d60182674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e30e63c77eace6807850649d66565775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a429e0af6c54dcf23edc36432e4af876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152bcc5758647defafdfc8695f1285c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeea98ac785b5a3d38c39cb8d9764378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4b8b965bdeeda4ddb9976c9a825d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53761243506f7c7329b64e70087b2b1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8067f1fd17bc6f725b0179e93f4b1ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53834dfa579dd02bb70db1862d2a1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa1b87e5fdbe6baf788f248cca660983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895e782a9b1217754e967cba02dfe9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d15698e7c71fddd7fc042485a53ed685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f7447296a3313281744b874fb6f9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d6312d9944c86fc6b88817aabc4e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d2e9844c71bc3f9b3350bca07542788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc5b76177838ec445b97422bb3601289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e76a87b5d86b53c13f2c043d375f9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab541020becc843376255622acd1f7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe66f92c13af5553f1a2492d92c364792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf799b203123b4ed384ad7699446d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded9bf5cc0522b3b7bb592319a2d6fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c676959c8e3d899bd4e0750dd66bf695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43532c74c49410ff5b1a7f28103fd27596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4cd18c0d51821d9cab5e5639ee1fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0574f5b619822920481024fbc61d2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4019c30caa205e6b3aacc8c4c51737999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc49e53d5a9ff7c7d20dc86cb13ed39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57ec66e573e887f3934ed8e9073524101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac593f4f9ead506eb7c52cffc3703d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbb8215612cca05ac97198fb10979c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af408550590f8d669b5a1a1c1438d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15640786ab78747eefe4cf0cb5f49ff8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d7c60d2a4c4394823ee3d6b59ec16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39930be7231d7b12c3c02d0077034c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ed93e7d1e342b8a4ff76cc30d458c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b96c742185a2d1e80ca7550741e56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c1d5df6179e495caa5577480d2ef1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d618c9efc8a177460b8c0360a3c7a7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf213d5d81ee0f1290b6cc0b822462112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb8b25674b0a00298b899de8f8db91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511aadcbdeca10d225f13423fa27c4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a25528e6a70ec12c4e96214ff38b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d67b02c357937ffb92d217df788f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9e0e285024e54925a230a58909744117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f778530b3c2692e20d724a1247f132118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0264aa8e7eb0d7cd0e25ae1696aa231119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91978ea4d3993a5e27f077e8972aaba7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5822caef79740da4f206b0915abb8c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fa40a861db0c6b40ed59330ca3dfb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843259e917bb015727da539edf0d7d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e276d0a93eddfdd20e7bcc0a2b57f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9d9a9d2c69e7fadcf19253342d3bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a9496f682ece29e00ce6b0b0486cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad389ebfb667470533a91c0548ddaa2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4ed34daa372d7415242c9efe3c83e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d11f16457ca075143f9649f7735d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd88b89bd4e765b2b9d272d70551475130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c729613fc2cd9dd918590607adc098c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbe8564e6b7e95a130fc6cf0bd5266132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505ed0483ad0c98eace2483e2682c8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abf6d9ba976c313ec41098bc07e397134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df9f4005e563a403b6d6b60e71bcb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec017307ea14cf6f7ad238ae8bb9f0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec0733af1705d2a68994b32ea04eac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7f49d193f4718bae6951cecb28f58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e03f5b3e13c2980ecbaa01b5cddd0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef707314f5c10789d1c2d1ca2ba31eb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251ed85413a7de1744a45352e96de46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e796436fdead9c4bb16a7830f420ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc937613b678cc27153adf5d292b1509143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacca2b562ea0edf416d446258bd5192144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4bd73b439f87256e6ce969b717d19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b576474add24d2a7f823d1ba89b25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3105b8cde456423c1beada0998bc074147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e92e1a4b451705d50ad758e2ae897a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074898f91d2cf43385b10fab15d1f9b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4cbe63a6d9fd38e16b52d362f7c69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb8b863356ee49511db612873b4f77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8e0ec39af002cd05df2a6a239e14d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2cdf30a876144ac830f40284b9ab3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d70a8652e79bd0eba71c42a9fc56a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a02af1df03c59ec15f4463bff47afd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb48045ca5f8c18144b992a3d0e1d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e0b15b53d3ae819446ac5225d0d8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004d7c087b4cb1d599febc467b5708e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4b0a65adea3914ff6c88b9af0fd4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6551c1c7a337a9b102d2bffbc5e664160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b090c1829c2503ee8f8f939e27fec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227a7feea1623ef612cf831aff699b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040970f7f5c331ce8133910f2168ab4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3711aef1d1b63d9e34a04bd7663adc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb6c47c65f1539a405aadd35938f12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bc086eca12b787784e5171f9ba726166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c07fbc436dc85f2e5731ba7456ba09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eabcfa8d6346198767c198c95cee4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40960cdebd83b6b6c401d28526a60c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a325cb557bde387cff9afbf2fcf897170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5719094546db40b65ef3b83c3b9547171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef8825fce88d6b85d839b4c6c56b10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df40d4d94bfb5e15946b5f29e82e2ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9362066324040f7f1eb3a545aada9174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>