--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e505017f041348e24a711c5b3f5411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6e29499be51128a012202b362a7e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eab3e8648cbd848b834d2b49d15bec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd99cfd9fa79826b3eb566ba83ce8cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463084418774809190722366f65e731f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf43a669ed013e9866d552f1c1040d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42077ddf2d3019b739c2f6fe214328997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473b2e7d7e604f0ded6c3416d267abd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d97f4ca8dc9aaefa37c15e127bc4ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a974a677982c3723d12eb4e5517af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c0f733033726c99f3d0fed6f3811e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b5ef4512fbabfa3d58d268920a1d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e25f22eb553427b2b596dfe398db6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad8695d64f3282c47ebaf96a2d680914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e29a6ed4be427c0932450cd223645215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c894c47a32042908cfe70645f9078116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbefdc13f0271d446825f0284ec5b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f93701f681a42c31dd614add669e4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92766135a5e46c7e60122a2eff5da93519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881783489de714bc0555cc7ceef02aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e6f609f6b53695ec6384cb51c505c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c888d171fb93189aadd23539c1c2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac904b56ae6add949bb3736a4c967523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9ec475a0350ed96ee21db1aac159f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed6bf848b970ee1518a80375eddd5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73479d5c9f9641f9159c1e506a8b7f2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1880dae865b4421d03a871f755fdb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30003d4063083ec5b7331f493a2be5ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7848f02e02b90d721e0b9c465d19e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee0a9e625e426a0a275998486c26ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0062a2f9976d75bc71d04d22b70fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4598d5f3bde57036a6c747d3e2c51132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1831ae38e9f522c985a586f93a63733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d7815e371827b4b46e43741726aee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0efc4a341adf6cdf5647ff05fa6e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9d48ea6f13063b7ccbc279fb1f6ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1899ff66a6b540d0532bd2102eb7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54916c724b2e5e19db6f37a09b94c47e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ca518c0dcf5dcaf5932492da24a6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7730c550b82f8183eae498bef4515540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c64e9bdb274a4edc492dc350b835f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55004ed5bb1d72eaad099f7a9ada081e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c16cdfb369b3ecb50735004590a5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6a0316be36f91cca2c3f255b8ad1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f362bdd672ca883a3801af30f77bf045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87b2fb7f1d1fb3ba88bd71806f1b1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66f8db70b23e94dee3b557ad28b0d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4c7eb23aecd0508c25e9ad8f3f75d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749697f63c812f2ef4f37c8eab631aec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e60a4ba1c2f4fffcad3f150b1f50d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af911033c827c7077ec35d8ed5af0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2fc3f5e9cc72f09fe031b642a0d1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce9fd9be1021f128ea8e9c7b11cf9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06f17a8cbb47c8e2c23d14810d7d6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d79a76dbeba160ed2367efc10c4b8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec68235e1556ea496985f1f636694656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5accebae08f45c319f31f3d199717057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369b2ee98b0b6250625e496d3797d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a25eec07aa51bf07f79af7cff00dfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34790034eee61b62fa0eca57e44fa59760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa412053c3aaf263c31f205472d660e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01d0bd5aa3514653eff0c49dd9004362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76715753e2daf4dc6ee457019560ea3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4687c8e445b401c978707dcf2e9d5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf74cb13be30813147642b14439a4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3354987e591ef830c1c698f2d4bf066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43191433e64547a21a73b51041af1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ed416a48a1168894e272a404d571c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d1d20ac69b4d712c2920ae45d420269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535703732bdaad59e849aee3747a2fb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b5121915b520e950f7e92e9b8ddb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe47fa23d9cccbf40cf6380410b95272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0179de084d850ab3e9be7dff7b72373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c861b61fb17e467abc09e2af5c0bfb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5a05e25cd4fff9271ce63426f739975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9243afd35a6dba042eeed7175c6eb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123bdd3d3414e9b73f83859f69b95dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37a3916b289580fe1b3909c43db3ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4857bb1764ad907e2b81069eedf4c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89565c891f0626131e90d557ed746c2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b054cd0c914dcbe8e3862e010d1ac6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f80f537881a0907dafb119d65192b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd70a2dc1209e87548a06d2f0bbdfbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9b33faa2e3099097f55ee1e6ddc5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df513aed023469468863de657179357285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30b1d27443a76275c61803156d0acd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5373f97c63fba24c1130d3c3ceafe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70930b7be042fc90198516bebb5109e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8ed881abee7c44e3409f3d2205a6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38f8dcd3d44477949d39894f7786ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a838b4675f1086f8b8836134b2d9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2f64fc43ac872f6a59a677c9bdf8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d3a5bf774a58bb75b2034369c0d4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd81e00530f805ee15efcae0c3cf35494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183551d17bdc2b248b1734f14284ca095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e606ad3b1aa9cd331b82a27e19a820396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e6a7a7cad2e47dbfe6d83743e438797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35d26e8b9bd6e99fec273234293ff498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891152db0960c1c8778db8d75303010099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b33061d8e5593bf9c7c8f87364cd56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd948e9bb920f1cb753d61f48dae26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d960f42173ea22a4d5825184b09bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b6211de6515119bcf48cda48eedb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35bb77c1baa38a2869ae4f58f920d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b60c0b981ad9548fee3f0d6f75156105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6256623c576fafdb61a0483a6758bc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780df778be780242e5eb1f41150ecb44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da60f4b0aea851451465e0bd93446f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef27ef7a4fe1310349c6d45550f813a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2001865eed35a1c336b289608524182110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc69057c04fff41ecd30b192a93e90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42872ccae6fb933a677dc3a8714435112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c55d06a00e58b6f1f5d40f06f2dd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09b4a8e3d4ba9640dd67de9854f8d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0604b5433dad36b698ee0a2db3221115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677a37aea13f4ea640b26c0be7eff7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa537c3838006ed871702a43bb1a347117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd738597ffde0ad6f3ae4b3fe64bb0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b07cea453bb14b5b0dcc908732668119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcee5c3b89adf52687cbfc67f18338120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ad62f820a357e211beb218304fba8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60ae9c90d870fd882f757f26ab6610122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652c8e57462c721b2ff741bc5aa8bfa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1be61eed98a8f694c4d26967d9892124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dfabbadab2b85a69e6cc505fc0264125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2305472968082e61132cb15a4ebb2aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecf82e7c55b278b3cd9fee00286642127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae193e97236ab43d0b73a52ca4863a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50319b35e640e9cebdbb290116bcaacd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cc6afbb9b704bf990b5dafbaf0887130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dd067eb7bb95fe6e0bc2782e80070131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7da3b441f9679b54b2558206f890b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511a3a29b99141063d724ecca78e970133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe7c65b3fddf607e118a097e2963ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993d4576456c171d8e9f2c68b78332f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444f08d68a261870a836f187da956e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7cc462bb609aee067cf204decaeba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa70438ddc0b4534e15dc2bcfd9418138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec524d298c468fd89c9a0c81847da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a17543cac5dfa3a2ce3888a2696670140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ded331977cea1d4647278426a646c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe12774412d2a8ad38a27ed3a0d5a81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cd88912f0f280be7565baf6c65833143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722d1bfe4b1651218e2cd4ea8ea8c50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a27837f4f2fc1485bd2c1e8a85039145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab3a488aacfa7588f7888f0b9b7f56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11a95b6f891ea063f8d456a2d78c69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15539207decff53b194ab9038384d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a403ef640e0c5e678e4c3394f07cb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3edec884188a4f1485feb24b5f658a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df291b50621039ba5a87737a4540d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fce73ac5bd62bd778a3ca515e46faf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4a4a8ccde4494b66e9246678877cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf223e82ce0a1400f5adfc5cab1286154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3915631d1a9452b7b59a1d79d8f6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0eebd7296e3effb6e551d4dcf45d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb324d3f6ea6cecb49eba1272827dc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b04d0adb1c778832f12cbd0e16b42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc63c444fc9b3ec1ad50a9a3269afd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40da332753cfb7213e3940b0677f132160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037d2309ee4fecef50f3afc9c0da354161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80284a2ab53879d98e0ba5f958290a1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa9f27bcc5c8d4bf1fb545872d5dcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1992279372273d85ac70d13d1569350164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837375018ac7dbb3d8d01d867e8213c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2414eb99f80adcd410045ed54bf519166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a67297b1f3a4e60f88c6f018aa67f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33de500e2f76f5a543d1d3bd0b4b5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663e33214e9e6ff26b36ec309b6af9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d51af6cdc700b5c9b31dea29358fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c68d743d078f4e1507bf8d56cdbd39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f71daa4ce75db261e60a9320f13d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e96a0a1362b0e9f44f21c2daf23ff4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d40bfcd36f64659bc41d3e6acdc84d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdcc08d4e1b1df20e686051142cce4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41583e78830bd41e06c4704a1048470176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f3cc2a3299ade3c8603ebc7575609177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c5bfefd8b0d69d2aab33ea347e89e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee1910ea5f85591a2b1c62db57a678179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44c0611f3859a1ad8fde6b08891b32180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9be3180d82513223eb2dfa57f64fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153b660f2be918c2f1a94cd2b4d37802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a50ff4ad06090b00ff6bb63b38c5473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cb1e3fe6ff6fed6726660aec333114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9eeb066a61719e6c143fc56b7b4755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a755af3fe18afa283eb8ce15ea3d1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703907234f4ed61c0d6d1ca7f8bcb6897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccac38559923649ee50088938d0e1cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4e9d881d24deb87fd40d50870359b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449d3b608a81fb4a0b4390cd16356f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48903e4ebfeee05de6a9cd3dfad3b72811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54415d72d3ef8a219fc0c297fba4bf6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b20ebb1054a112b3ac51cff4581dbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312af361b2c4e6b19e5d6c5435c93b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c00e15ec6869abfc14ea0484f1923c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148bf1117f213290ee9d14ae3cd404916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57b0782531b7864cf13c90589e92e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97683d4335de196e05b4a253f08dac4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c38dcf0876ba0e914dbdedcdfe2afb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e11320d8a2c22dc619134e1c0ea0f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c94643b311cc08b0e73d39d412dedf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6c79221b6e616665ee175f62b8ec422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc88cb981d981da9dc28e42dcfbb6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b30efd1325f754230e0aa43830f6e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a8e35a04ef15e9cee8c87de101f3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519236b5607113e55bc48b446f1067f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca6a8311a0844871284b208cffdf2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4ce949efd56b8b03a3064ea10344828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fa9361a129f380121f02da71a9e2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff531fd6d58bed8145ef2010f83adc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9fe4c778a2069b430c6d628c49bc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98883b7c3c2700f8a69f9669d7e7279e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b7cb30774722c4fc282a1ca35843d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa9960a34cd5fbce06940594a132f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193650f0c091d58bf7bb288c8799fb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc7f5291469563fb2ddd6ce3200bd036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed74ce0075839d2e9e0ef85633ff2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ee3e7d9ecd3940565b7902863034038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab275ef1e94b4502b8517ef53addcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00966a816032aca313991a6c7d483cd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e95dae49007b8439b28df95be4c10341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6197daa17ce9e4403a074beb1b390d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5730416bac331a038e7e342b5094a6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7697faf9546711240a933bd7199fef344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae298a1a6b050bcd3a5267f08c908d8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a17d76af767f89be6e99f1a6a2903746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81380af0eeb2c10083d8678ab0b2f3b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870fbf670d6d942552cc9296af9a50648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881c573a2f28f094f79391248b9fb9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0349cd6005c36fa7d5fcae20382655650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff47d1c91bd32e31d53a3452f1f6a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded745aa9c11191ab2e45d80eb70b3f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6987169d7264f5b453c0b9a95cc6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf294050ae27f4ba505783b3b9763a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ccfa4a0fa23d52351ff4b23615ba155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55f598ff272e1aa589b338173e1b8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bafbde46fe6db9beb2c218364d1e9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460ea0fd4636740bdb5d67e529a353b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f5d29477cd408a1ed5b2cffe28e4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aa746fb0687155a63c7c21bda904560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b65ff1c98698a5a4b6a3b737eb894961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881d86c53cd56b76617a7557203463c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248c501b97df2a70149e9f8e4325db563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1f30959a9dae76bb425fe333967df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ab6047758ceff287f23145cc4fd2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48967be8a7372241c50c501b4218e9e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf87f244a4868c72e9f49f80a750ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d78f599bad6298c6c030d442852c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9a845e54a605eca9ad303fd58aacf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39d26a98dcbbc61b0c7a7d2731002270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def0c2b6fd84a6bd3c3e101beddf05d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a6073687dc26791f6992ebf2fb39c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deff0bf83943ab143bed1479fb5c7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc60243eee8c1697ab004c0ee2055674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b8beba7f0abe7366e0db09391333c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7e628a121d8b8eda4d53bf0abd59776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b54888143b914e5c7e85392e3430577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc78a96d19b759b9efdc8a0962e72978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a741527c9ca26c5fa010e547b128679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f50af7658dea479709b59a22c0fa980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8e7bbe71c39afcdfab3cd820cd98f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b0904fc2b70702b59e48dec1bc73782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9124508fb4c5828e7cd372cd824ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cbcaf17997ac00a075017286e2f9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b498b4d374aa74c302d25f7354f7cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f8cc43e38d2dbe29e5c62dfe0bbe286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe940798a9f37f2b61f08aab6589307687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eaf1252623d7ccf1fe25a1e44c6a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9862049d56323eead03354a48f7deb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effff65a3732b6c4eb8bdbbd6e80990d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06114c08a8b1c96e60d0f0ac560e2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051052b151af35a455d9a2a60c528b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073cfd7b83560d6b46faf4caa37f30f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634ff45b0b9a4bd44232d39ce23e03694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c21a04813f757ab04ca8b3e74a63e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5947e36a6c8136b09a9b1ff75b4b0f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cffa041b1db81ef84ccedd7c4ab20d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b523f00b2d9c99659a6823b622e417798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430f71eb85ef2128431fb011129961999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be363fd7ba8eaeafa39c4f48e63f59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c59c30b4e4d53f4c451572ed5a7c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf269d0ababd61b850899f04831066b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ebf5c3e068ed23df1c6298bcd2286103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9091536a628c6a6dc89f9327ba52e9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c829d81038cf7434b800fceb5b662f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431f63d827c2231eb18ff1bfb11e4a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56a86c5c884fd74d8d58ef3da5c09f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f9fe0bfbc16e298092fe4d2a5183b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775cd965765e57b106a12465c397ff1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fff2629219a3a407dd71216f548b26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7c19bf76e7e415fa8d14449f0efb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cad80f4db5c1ab75d8b8c467d3a16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4d509c5336a02ca08e9f7751c609a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfecc440eb6a045b2c787ab68b094cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7847c956303bfa1e5e6470dd114ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47c2136f2be8f9c6f7cbec125a1552116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c9d444ee46147be6f77a2de335e21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57045b577ca688d6e19cd95a179c98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20496e44fc3fee88445e4840f144997a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed675b2399e56e1ccf6ff5cf394e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce52d25740c648e2617437b70478279121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af9ef5b1aad298625a75e56ba79b1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3a6f171743b11b4ed54cc01065c41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ae46cacb9c0f33a40351f282ab9db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95de04bfa9421018d2936e15db5b41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c37c05cd1ae277f9bf0f47f0600d09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72738d52e980ca5a3bc1574b414bfd93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d138080a744116fe3940e521e892e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea3b277fe54c18fe112fec4868a880129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e214ec447c4511fbeaf0e5400336b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f2582bfe74713381ac553ad778080131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecd1678142af4204f0e6ba7dc1e28f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741e6fe2584a78ce18105dd2ce80b91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdad701fb4efb6a3870de3ec66564e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a59ede64a023782d21cc9cd524e7d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976df8350f886fd05e5ee3e458420a9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1985592d6bb0e245d5dbbe9a506621137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2b1e3b767cb2923c0d96b18dfbc2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006659233ddae01f2c6057838bcf2f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c030f8ed05bb8b007ef20375d559c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c83e6f118411f548c2f10e6b5daacb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d464e8a2ea589b7a0920db0703d1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abefa68991a56a9fa26888c4a21b7f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255c8cba7687b2cc83a07023fbd87a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cdc8e27bd827bcf3eaa02b559f04c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4d5e6f2ceaa67341a83105a71a64b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa316797e28e3c8a4e052a99fe81be1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb24ff239d212728c597cfa9314a40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02becfc9c4525426bdedd1638f071315149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f35ae9d1e16a177f1d991a75a1c5a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36480ae1e518252a7e65e69f250de424151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753a8e48e31b46f8ec53976dde3ae1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fca3b4267b28950964567648c7217153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95183ca9771ddf020370914aca3d30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9897821dc476736c81225dbe7620e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f08f87389894db0a18d9e3f576f71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c6a09a2a7baebba42f2830f4a2764157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ad28b63c4ea0cc2f8a2c22279e0db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da5921a0cf8c70d4c6f81de9bfa97a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a346a229d9ba62a65ec67e46cb8e63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ab0fc3c51707b55509c20d38d0f52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bb00068883813174d7b852a048c47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5f6942a3d97271051613ed8c49cce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe3fb1c0c26efc7e5ce381a09bbcbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311ff7e2ae256eb3332777571ecc72d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d89496de3acd0f53e93aac5fbe6547166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac47d4469591131859146a6a9e6ae7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac0348a366d2890608fcb42cff1470168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30821f9db56821fb388edf18e0ca5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889356da6c771be93ce5b9f16a335c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022b11ca43c6b196b885934ee3786a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff329d3a9339b8ebb9b18b5ebe2b11b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c40c3a4fd86d51a914a1097bd0bed9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf040b7647e052515bb0c94ca64afed174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>