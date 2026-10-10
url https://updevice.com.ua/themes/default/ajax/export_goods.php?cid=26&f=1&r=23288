--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daf1b21525fafbf6339e35775a270d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b8e52b304e5f3b53688d1aefdeb042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaae4db3ebc404d91af21b08e377253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e475bbb8f40a7b2a054d37ef1a52094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026b0dcb8dbf5b2ff2662803baf88875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7800895840b5dd7976a943dd13c196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d65acca514e8230cc68c56349837397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7fcf8ef9d9567574455573b18c2118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e0c12df4d9ad82462920076fda57c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481393a5c47b7e946a38afb4fb6efa510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e00172f09f864b74f2e9b58d040c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfbe2d97ba820e90fef2b7f6d2d2bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db0ab6a3c717a4b5f888b3cf1d761013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11547dc24503720c7dabbe0a6fd39a8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750ff3604f5a20c6be096946958c74e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e2e37340ee32ddd6381a30958c79d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85055ab1011cdcfee7e2d6730b9d71e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95becdfb2c64b24c1494df1a6fe7a4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18a44de62ce003680dcf231bcebd6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13985db44f37aadea6bf7656890d13320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02396bc482550ab3c9b39ae9db7063421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc6f1ac4c4cbfdadcaae0ae841974b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1c26ee24ea9d44f98a13bd712203123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b44a6d52ebdc106eeeee834d178a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7465ec18eaf4bf5ea02e180682e5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ff6e265f7c166ce6be3ed31800b3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a46507805457175ea54ad601d728327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab94bc156ff893e9f27138b7b53ff228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2da593e548906378da8a67f2b6dc8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646395b65858a0c7160150396525993530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d6d4910f4bbf68777dda31e47f88131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256682e6d6c400d5c91e1b3aa100fa3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681731990122683cbb0864a7165b58533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8a4a30118885fc5526375dc4312fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f98344a97e3fcd6423102ffd6fb2c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c4468ab08881954e4d62e1fa7b2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd1440bd0550d38395a591cf71a7dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82405a3cf9cf34ec6e172ffc3b4bea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d9147759b4659698e7ea6584ed3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8c299c6aa032330c79af62c98bdcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb422fa2551a1a276865b005958f3da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29bdb8fd76312e56618f3f0188413742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0065dcc9879fb70c22ec7270e20d5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d855ead53fe880a0695e0625883e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7c8a39c0a413918c90d8d75abef8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc03044aca13266dcd47b5e68523c1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f81f1b7f10f48535373e36dcf4fc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c8a05ae291779e231a8d4686a6eab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cc11288b8bc10f188a61c6b49888c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d165f5d6deb696292246081c4d6ea550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c745ca91529680b517ea69f41f1e6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36dc0a5dac5552096e16b000433a2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b2e3fc4c9fe040ddab6905769696353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406acabc5d2091995250081fa767cb5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4805588938037be115e44e7095e0ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240d47f0e18e9beef7a5105ca34ad6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b34dce89ea3983c8c32c9a42598fd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956bb91d7a8c75e608b4ad9673aeff658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39ae93e03bc110209b13e42ff86b5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2500b267930506f2c0187d5edb0d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f98f00629a2566975b274183dbe92461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3be6fae7f28b75c72712f8e02859d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fcdce5dfd256592f233911e027faf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e8842bf45ca2dbea3f613e349cace64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43d77ba11ee30345644ea6b29a2a5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3d75b4c78c1b97e88f602700e49af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40d6d2d6f8682c1e207bfe782ed06467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4860bf6c33f815a0ba535b3f1c90968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e0db49b3dd8be15b6b1a1acd8596e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cab1cbcd9d7fa10b3be133e48c13c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c3674a0bc662747fef94e3fb00b0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7728e471f1c1dc54ef30190564e0bf572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881194dfe30e07e3e84b033ada85fdf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb8c43676b115ceaa87a49b08ede7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da7594c6cc948b5b1a92958848735075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41c77b4bec04a1740726756ab1dbb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e47932f2967b6c166ebbfdf6e49a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b568b7724a418f183e52759afd4ea9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c11e5ba35d138161bdeaa52ecd43b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43250cef81538750c938572729ef55dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399feead7a3594bbc4f34db6faa8d9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668bd5330c9af560fc1dab89673baa182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98aa047cfe81b84ad36d539ecb48f1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22996d511de08bd27d8cfe33ae7374cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c46cad3aefe687176a34cad7a8573985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25d686a597a1ab64351d399103865586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f564a7f4d266132209564cc7aab132887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c8286fb43449418ea5d18d119223688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107e883728494a0ae4c6287457eb81789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd353d0cb63caf2b16bcef42b24d3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dd91395c44e07c90c4311f13f54eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df48cbfa8f14e0fff0025a57d9be56c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693b5659258f04519c5caa74a4903a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50c7140d67904b49e3d7985b613a5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835678f5fe1182c10f6891428b4e08995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06537a74835f4bac9f36662b4cd42396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cad683e9b28aa79b0689090cbc336e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55fc91d512115e44f7316d4148ad5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffd9990a83fdfc77f1826c32df6cd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c8f55e95139704c74db4e7f2dc4f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb99fc91149f79de070080d6254a39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bfcd0eb5218ec2491b3e60318ba1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0d48bafa425679fb1c8e2ecd32462103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2657590d1606700e5959485bd80b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215592bcb7236bb1e5b967cb9db920f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15134eff534380ef24fccca36cb5fbd3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896368df11e18382f3d7cea7cb93bda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f672a43c5ad25208fc12f1bb3aaa50d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8958cc00b6d5337664d8389c36541109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c84911ffb3b6cdc2ff39bc9f898f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405d85ef144b22a318acbdeadacbf5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a11468ddd15c923adfb6beb8c252f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cc0111a19d2961343ce266c0e90fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dee3cbb9acdc030afb53cc1869bb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629ca9f82ff0d02cdd48b663993593e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547776f5c67453fe97e1c651e637892116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1b2b2fa75f03e6e3e9d9e5b1a0768117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708f5ba66b922847c036e2949c2aba8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c240a3ce0f8ffca17c0060ada25238a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113cbbf78ddcfda1f99d7e4b0707980120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e584886fbf521afcf4332f653798e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccd0626284a40d7609a42b5e86517e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3095604e0b0fbfd978aa8f5796f4b04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dae972e03570130fda888bcdf0b172124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e0a90ed886778cbe9d5dee37e4e5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008260ba320872cc6619a4945a48856a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87668332897309fd3cf007a2cc755e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93cece4b942abb64d67dc27c4c8294128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46859856e5d1461b6ff39efa8886a8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c86f0c269f4f244f0cd2c467d66a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1ec0f73dc33a2d8253f9fee77856d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a68a4422f4aaefbc441b5e209fce68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9720a05d64c533146f717d810445fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb296187f9bf119c735c27818a2261c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f565b723783e9235cbe3b7b134ae923135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595b5f42eaf8aa6df491999ec13d05d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2476b13b760fc8c859b776f9130f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f18176dc0eb041dabbee32d27b6a0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fab00df0a3bbf64297540e870093d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124c0c339debc9e314aec66c0e8436d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c8dd809be7ba6eea2ba20cb936e6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceb7127fb3b65f5ef736a6f9683c47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866cee96417a3d648545b7aad3cd698143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079488d8d1255c34d5e2aa19d65327bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcf0f28c4a43fb32aee52cb4bc2576145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b308925de248a601cdf3ef0d7344c5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2add98a90729bc0a267ba48396dce3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3132c3f33ca7bc59baebf21b5975085148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe519004454e813490f2968c1d3586e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af269aa808145a3d668af10dbc7099f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d110ab671798c19c2e48e0a492e6227151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a7d97d34b7cdf009cd26b27abc332152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18611d3b9cd208213703ed4027d0e7b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c95ff520659ab20f2f7477bbc4cc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9b6e71020a5a9fbb410b2d1f7bcc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e5610d661059386620ec724a6e302156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1ad19a761b9bac9298ea1208598a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954093f2c480ff84509d6a872806383158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73fba942a459e67c4cff0c7ef96a80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d59fef967e72ae9773531f6c34715a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f471685778eff0ca32fafe3cb8b5697161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26012c221be587dbcff7d0efa83f2fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13ba65366d32a8030b86864918a9e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc363dd6e371c794b67a59b1c72cb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0440a8ed4027af0741d08f5c874386d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe40839c19dcc7028d688c23eb5f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc2b7466737152a7eb56983964c2eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa4534b2bd8e167c5ed6ecaf19b852168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ff34371a1f766f6bedefe1882d937169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521bbb45fe5b167fad75556eb54aaa7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64441e7c01a8cca67262c2d2b0c3196171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8cdf4dd24e02b3f5571dcad9a1ac7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e479c6ff92687deef5ea18720ac5e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7cb3ce910bb64931d9b7a3eeafe6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7577349dab3c2de4634b65982dc4041175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa97ee7f2d4c401eee87fc679cd3f39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2d464dedb4df64af24b9d822451ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c77614afce5ceb3bb8acbf230d12f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0121746754e8d2a27caa9af8aad7751179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d552849f2579978a865a84fd646f2180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396d1790cd7f9e94deddd946badd9cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b2935394dc81a27dc855cef63345f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131da29abd05207bcacf36ef3d76c6093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d4735538e54ecd6140deb54f9d9254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600d5d30a49ebf47cbe255f1c7b99db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de2f5c4348d9ac894fb3ca7a2ee9a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a6055554cc7e3953ce64f9881659d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543934f17f843b813a04964b438e51258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195d54d35b2200326f6fc209b21a7709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db5247b4d97116f703764230c11ea610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfed0da9cf0ccd45c8a87520c1a135811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91bbff89383efd8149c7d9cd20f04412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea183c96495422a89c737214bbb1d9f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af39ece31749e16485d19e2af15f58814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb540315ccbbe958c71462588c963d0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b40fc8dfa774be3405d71dfe1ea5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3789b3edf6184271ea310932c61c8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64639e25996393678172a6e8e1cbc1ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ca6a3b43aa04a58660a80ea5a86e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e26eb95c4a9a789e31fbf9d2c464520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be65c1181baeb5addeea5b06a0784e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ee2e9e2cf3cd739bf214ca7a9a78822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8eba63fe71314db8b2e40c02a9effe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7e3e43a2454c15f41723a6b02bfd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc34368b2c3677ccb71105acf536e8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366496793ed00d16caa586cedf49558a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abda56dfab5b36ccf9841b2fe87f78a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009fb35086c9fa0db2f02b2b5be332428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5995a1c4061483c189070f03192c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713f0e1672dec1e9b40678b50f84d0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a29f2e0d57981d74e32c86e9b465831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fa2774c778ac06d238d01cba0293a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a9f7bdd6c18e310ec9827a42738f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866d2e0ab7807aa5a4ea691953e77bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0b395ca95477109f14e6c2c427f6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710acfccc69030e6766c461c51ce86536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90c69e380098a289c3014c79c57ef737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0bd0019b7d29ee4b461c011ae7e0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c556a235b32f18802d0afd0f0c814839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db53a99503d03464728fab70637fd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30169edb85612b9bbbf360e1e2a84a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bba987fc3e3cdbc17d78a6aa4a4e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77bd58a2f3c2b8bf80906f2228d42343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8816863368bb382761ce0cc529de044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018301859484e3741ebdff8eddbdcb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd58dd9c1cce1d436ecd558b33fb4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c978982749e58a7a65aa47ce0713e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba2aef868a6c4fc2acc370781024d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f1c5fc6b7b800a148e6b4b5c27e6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c642f772869ca92fc64aa44b911a73750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f6a22fb2319a822e40abdf59c2f8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed546a5ac57921db6b03abf0b4d681252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73e62f501b49a45657afe798a1237d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9470f5f01353d5dd9fc3eb0fcc975654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34d7a92980d2683635b0563a9797c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269fd7524065bd87245c69bd7dbb5ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a2ab7d4c309f477e0ce657ad5a1ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab574391204091e2aa089bb3809b12258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976866b6eef2031552ceb1b62db4f43b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec5444ab164cf995fa66634074499860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cf9be732e41057bea688af5652e3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6625cd50d3c8a42181a4e83621093d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0fe3899fc1f740126535d2dbfd58963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94675db556b37ead52c4c0ab77ee1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412dbf885b690491d3477a50ebc363865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe04a401ce8caa23ef48e403ab65b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021667a943f90095439c4f2895357dd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cf2248fa53f1965086186cb2f0cf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc93274a63118ae807738597b9c7ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e383839c506a0c355d5e91a56ecebca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15561b55eba1bc8cc53be1185e9358771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb540b05795184ed3b3e370416754172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53dd5e99ca52434f850c3f960313d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d164043d468f5d7626b633dae806b8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87869f317a1a93b4a2486986d6f9f12475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8049872b623b46716ebd5a2522b12b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee28dc08e1c05a81d378b3c880e7f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a5b3a66e7fd71e9be166cd788fe3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9e25b5b8130e58a352f899b9495f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfba40034704ac76b859cca909b5ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933af9f0946b922b1647cf5110815fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6418b3278717905da2396dff6ef055382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6070db3d881001d2d6589eb817082283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aab6b2b3729858f1aee86a21c44f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690fb66baba274b4e6ed852e4f1142385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d0a8ad3c6e4e1bf3467bbb41a1aad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93a682aee907f093cb47419fd2c81087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54792d6f823ab42c52f1d4cd5ff1846288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db338fe1b0e2e35b0e4e34d934f93db689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2233d4b6a302095226ba416f67a386690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746979b80ae065b8b355b21df6d8f00c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cd6b7a8796d63a7ad8c64426479e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ec081ff64e86f6fd8dc8d7a21793b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a770a2efe89f89404950138163e51294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb0ee924c8d090ef92a0cbb114961e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7782ffde717f56b5a1a8799f56b54e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f23e298c76eb85c0a8e03571d8c5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccebfb3045d6eace4353c781d4a9d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c14fcba5eeef73f2a02ea426cd6a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d247048484ecbffa2e0475538bfc764100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad55da77ad58ccc1ba6875121c0e496101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef87018cc07a024851e59c36cb1ae8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861f9544b56454c4c0c23bdcfebc18b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d604acedf296249256680d59c1f5c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd0ec5f40af258c6c5e6b4117d9fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449047e0c027953e39ec1c5e02cf447d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c6b311afc34688141052786e56a94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01d0b0d42b17cd8c72e56ed6f191fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d84cd199d33f5f2afc8495bb031a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3d9f34cac3c62e027b59ff0c9791f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594ba16c1e55e002f889103c3c5fa6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6078cdf08e0c927e485056c866dd783112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a860988df0b95dbf205f1f38ce8e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2177de26a64a4142fbc380a776464b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7f195c44878910ce364858a3e5be7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad25c939c082c80c987438eb671505116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d926919333c41c720dfcf3e2990f1b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47025d655e33b9aefa0602dbbc8e8cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4b31ce1a98e4a3f456d8761179535119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0bcae1b7f3d54167e1e0df33ac67b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92a50bcd78e4dc1de0fa06b0f56ae5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b61653318b9e414091b264b11e7768122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e609b899f3d0647e2f4bd0afebb7795123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38844b55d711f88d66bc8c6fbb2190fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c1699495b8625aba896f36b74ada2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cacde4c6095fea3cc03b36049044f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7ae1b7632a091b9f6d6eefa458094127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917a1c635f3065aa76c1f0f62abecc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393a801a57105e6101502324d952e3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b355a93bfa024b6fc6748cd4b465098130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30148434965d84838da14acd75c9c931131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4ebf73336f31fbe526a59c335ebae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ff14f05d81f107c16c3f39799e95f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85e13491496f511a149b9299717978134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb1e7365a660ecf10d01e94743c18f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834edd41771ff570292492b1c9b02315136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19210105ef118d0425e036f0f4fddefb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c19993456325da2d23ee5a91db895a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932c782fcb2b4f8702d4192889d36a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416eb43d57b3fa3c3f2ba35d0eb96d50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97c6cb8c3a6564206aaa88caaf5ec0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ef76c56783d69053a01cdfbb28145142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe737095005f2595946fd55c35f471b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206b7a10471e28ed12dffd656cb5a55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98387cb5e245ace9f6e20ae4a6f04e28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf652a60e2dc3fd6827139dc3404a32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd28479ef7ef211ef9a1cc4871cfb09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1795f6d8228e3049a060ba743def25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8333fe14f6209ec380125eeec42a89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5449d2cf8035df0b512dbaa1edd4d80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad39dcf09ff21bf649322d8d491554151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807538e5266e766b6b18c3e1cf94803d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac387f4929c3ac57466094bfc57517ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eeabb2e3b077a224e05db179fb8bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f8ae9056d99b3e9676a0e847236af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa22b4eadb75c74b60ecfeae6c677ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f0b6e2ac5efe3d288854534c00929157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbf2ee4b3ca9b8561233e48335c40e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6df55118ce3de14ac68a25d9fe1cee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65cb4b6e1ad8736cee9320121b455e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e43b1da272dcd51a337ce743f68048161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb146edadfdee2537c7327f84ac1cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2fee4b012e1a8b23138e5988909c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c9d88615290219206b02f1942b9a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9126a8d282af3bee17924f891ee02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9833274471fa0339a6b8aac6fbb1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3417b4f601502218a15018b82c2e352167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e485a15edaa6ce178fe4af44b28ce2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395592f5b30ac73bdcc6aaaf17340df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f145911fd9c30b456d9379a17fd37ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cc9ab16184e86dd6658ab632a3960171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8c6197366aac4272133052ec4722d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d66a909782a0e8fd3d6d494c1642b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef8a1af9df0dbcd0f8f71cc2e77fd8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>