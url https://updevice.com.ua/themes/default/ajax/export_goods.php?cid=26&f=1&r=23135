--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c6540a71278fd8d03e5ae1bde8c491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31cc10aafe8e501b9c7c4dd10fec8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855c0bec2e7536c263cb16b3fe38c333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637b41fa71c83cf1a46371b3da8b9874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646c2b89a5f04d0d698b7b9c06e74435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2f43d4ea1bb077df980aad360f93d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c1ca443fd78065bf9c9e1ab94fe3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dfa864331d869cfe3f77ccc16939c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af33519c6f0108e99aba76cea8b7e409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15bd9c9d45d2dc0b850d93242924a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cf0be31511b8a6b45f47ec36a60a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e7cddb921a9f82ea68aa6ce60150912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61011efc3ea5163bcf6967e6afc53e9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadc32e0708445e50701ed5746a0c2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc965f0314e217cf1f7d9a617393d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645a2f0f8953a2f8053a88bfdfa5ac816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07959505c737235a88541e772b4b697c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c9833548e1f22b295d6424c0464ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffaac94fbe493f4847ee6f43c9664019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df6c5ce53c99b883fb4e00ea48630820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe14ac82473cb7138db402f956b678821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921579d93a05bbc93ae70bffcea4b8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264eebd1bd8bf0bfcabbedb569ce51f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe2ebbe193a4b01027b6e75f272caa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4a84e6ab3655e4ead9f3542a1808825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dd12965049c6c93d6399bfe7375fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c24c3c82173675dc59358dae888d9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8169dd1508a70238f7d61f97f21f49228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c7b026b5b697d7e73fd2f7cb0f12729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784ae57a3118f66c3b2af5d786e1e7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca90e3d2e6ce485d4cc07e31cb8722e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90700a66a580e39c1d2f779c6ad783f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d2afc588408244f6a4ce0824c131233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ce03d71ec9d64f75827af4ccae31334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b8363ab2a407c6713d143ef9dad5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b541b5b9c1c840752688516d5fbc0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52124a40bce779d5b47299ec12267df037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037387631eb1cf705373ee44211e12a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ffa264c048073ed4eed2fa9d500f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7853fd3feea16c4f1108bcaa1f438a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597d1c5c67c86b4ed0db9fc1bf9072241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3e58f6a2c22f0a7eeb76183b050a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189272fd4f09184913160f3abbc61e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dc525a64301dd2dc77c52deab1abe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2df27ea4d0e23e7bef88cc5b2e04d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aa82729d3863f759c7444fc42c6b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e51dd51e37f47f2f860d47f5915e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9f2c5ae387a28156f04573f7c024048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87404ecc935d9f5a1dd82f3efdcab2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab5814c29374ee5644541f73d69ef850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79f821b437b6149e7b44a8164fc77551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc68054a1bbe69a5fa6453d840a40952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e1068f1f3eb63d5b88537c4c17ab953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b9e7d75dc3eae9d9a8283677874d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933e3a26060db607ff11553f3125a3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df462f0b2fafd1bab3d4bdd0af26720a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e42bf52f54aeb02863485a9642386e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be157e78ee4951dcb61c8085f3e836358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2eafebe44ae19194c0d5c1de81f6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c9c2b91d1b1b9ccebcfb1225dab4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c19e3f1f734766d421762a0dc321661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded188554bb7f7c7d6846bf7e2daee262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747bdd1c50c2bbcdae979eb9f75a93863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56ab11981586a5693ddbf459ca6b4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c088c299d21b646b8242e27fd56a1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde47da5929ca965cf6fbfb017dda2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015d8fd30af1f6f1dbc37b19e4f4fb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1f77db3c15cc7e73d9d6c49132bcd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adac13af5307db5a15ec66b5a93fe7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0b58ebc45208e2c3b8d0291f27dd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b483219a3aa7a8e5785b99c0d27e5df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd726eedc4b064eab4bae15babce1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5e03444f199f2a46eb4c59680467c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373330230e2cd1ff3beb6d4a7d9b9b1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c15ddfbd5ee284d989501ae36506d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21d52ec5d0c3586d9aba1b1e2780c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbec853a96f24cb18d8a4b2a3a1e39a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b8d92ac70537e7324875a18fff32278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4a42ac45442b3150ab34591203da379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8e7bbc3abfe3daae285562e62ef1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61fbc13d6077ec2236d3df8a3a342781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6495053aa412fda67a08f501253181882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f6c8a69d6dc6873d061a65803554e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41082adaf9de1155000824d15fc6b6bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0eb9189556f166cad85af38630d4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa271daa2c70307d7900dbcbee5204686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57153c2890b5d757cd6da4dc93825ccd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33f33adfa434937d182dd424f483c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b062f7aa24870352c961df243d522a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb916304b92feb31d46c4023d3f7e9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041232bb5eeba06cfc1e31941e3033a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7c5c555ca7e66dbd8e1b0be8f920392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5f2b94973880958923ccba9ad8f3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048403b1fc6b7b437da5afe92c2f8b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c788fa906dc96f0f1b372d75462c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332a85c04fc74a42e98c34ba787a07c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812e5b2dbfd24004fb97200bdcb290d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584f907accfad49871f56ebd3690e2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f91187cac876d0287116eef01c7e1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565731b21ab2c4f84600e270d7258e20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b03c8d5b99a70da4d2e7c970ca9dc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c9a7e53ccf04ac068d04eb75613cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b0770caf7e439e04438b6562540aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2e22e08f9658d2dbc9505fed7099f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fef34f66006588ec76d5fea03b475105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4549e5099f527ed185205d4ce35b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fbf4206872d15bb5cf8cc0ce7bae0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da1d3c1280ed87eb5033b39cfee450108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a011f751c5e5cf50d5896127a30b67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9c10b61af4291604638e670f5f45d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bbaaf72ea9878bc2250a192276da6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd96f8e46235fb224ee7ee446afc03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190831f1fabbc81b8b3a4e7e248c9493113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e843d0d6fa4f0c829b841dc1325364114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9243c9f6722398fa245736ef0edab4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d8b11ceea44048f825be969759f94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1a233a8a532ce713e615d8a6e682e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123fa94186c8263ad6e8edd45b94595118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27d369e70cd5b83aaec91bb7eba4b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764fae29ed63b3cb7ef88e8f5de3026120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b78a572180cb6bb18192b6f80ef72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afd4233c6a409474ef3be5e79d6506122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b746eb46c02cae29514ad9497d606123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49837f385f0f449c93496966f618e08a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b376a62128e741754dcf3fe0e802931125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40b7155e113f06c21ceda262eb792e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d8e1b789c7564f656060568dc7e0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be218d934561fafc1d6363c2fe01ea2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef40cf8657534b614ef8a82b8ac883129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6504d70eeaf7a975c87a707d2a7532130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c17c6d2250e1cbe5410510383d9ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682197089d163ab456c710a1978e8bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ff9261e8bfceeed74059beb43275c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5699b81fe5dad8549e020c67dae9db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b043b26c73f59c69d240b32ea015d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca8b0e388142e09282e8e3863d1d2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60906e80bd23e64e7694a8cbd63e5509137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631d25cc84be2eaa6a10432b157fcdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0b2e8895718f5708abac8d9a17732139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e00d259ffe6bd24f7189060460bb5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98869842edf4c0a73d1d427d4fe83f18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce352f5104442ca9ba0188e5b947ba5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbfdad81f98095c97573247f2f06eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa90d71bfd152d70fece9428333fc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0089c8f1680523b5bc739a7981493145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7469d3d2e54a2974015d3b4dd8335146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea1314aae040d769570dc8b7c67b0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94390d039cdd3959b96ef943498f721148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4071e5621c92cb99ab061153398e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce595221594c1925022343346422d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fc05125f0195ccf1b3984d5057d4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345ccde1c17e5eba1edd8b3919541fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015b9a9fa39beea29966b23cc85053d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc6b9569f1d186ffbedbeb8bb28434154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49791592ccd21e28aef22081a84a646d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc778cc29cdfb3af478de7647f19944156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b3ca26cb2c564d926d4657e542594157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed3f3d691aa4c5e0ff9dfd6f4d1546158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adc42434959aa9021012e4309cd959159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb918110e7e9be942ab3a47552f3e44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5b53eb45390f0c517b08ab75ce3f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec816f3c34be6cdf0b865275ef1115aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7636b6f6f090117939b3116d633967163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae22dc6c3113ede1ab5c5dfdfe7508164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42676957a67954f62c1a6fe2215498b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce989bd389dce099c37297ce88c711d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeb961a3c9c13414e7e530bc94fbc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4e535d22656108e91ac2329c5f882168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0821f61bfedf95a3203882d97bf0a6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900a6eed455807c0ffa1bccc9934e38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bef2bd03a766a31d3ea27c57eb916171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab00cfdcb68ba6c71cdff3e0aa2b56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c97b5018ad9aac6ae7f4885c92c745173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1498b5f13fcb490840c6c3d856d862174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571de6f21c12a1c8e920ddaf9aa8c409175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc9bf62470f28c33c1cc6e1f8f0e41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d07f47c1ab2fe32d5dc53205ac1ea4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930f5222b625283b5cae164c8f7222f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dde9ae43470eb1381ed47d25e4db21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011c5cd9fde8d195a75d161b60d0435180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f35646c702ca0352410c3b8ca9bea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c88cc8038eb6a7d0deec878e6a01b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7ca6225025f4b23d10b58fad458d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19051fae49fb04f295181ea6da1d12b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd81c207c67f4bf9c377d886684f3685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323fe83ad55e2e5de35e85014220cde6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329f719334a0838482b2ec69f7af54d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dab64b3e7140c67d91b8410a3d8a558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27a9247df2e20a135247d0d8fedc779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bdf69fcd0752c7622361c47fd3c4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9980a8d4d66fef991bc47110d758a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa58f9e29d3aa4dbb8fe0c00709aa712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1c3cfaa9f75985aa5d7e57151140913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e719a850eaae06b58fd828773143114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d48b6d86a9e6552ff3fd75efbf4b1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b90af970eb67c25caa3fa5b3341fea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b436c74deb648184c9511d9d392c0c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaa9a23e19af14f29a058414e1f2db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fb059f74b9d9906f3ddeb8108853c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919af2db80790429e630659a788cfd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f78c26612c587ab668d12b14863f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e91998cf7ade3e4d136ac9dce3bd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc03a8cfe439ab39544baed68ceeb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae292645e1209edf8cb0bbefe8c5816f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdcbf2612e02b9265aae938d97cea425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4383ac4230592e99c5a270f5fb33f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d1920833d7a9186e562c6ced0070e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced52918aa69c2ddf9a2b590723e43928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa624318d473d5e1b5318ad193f961029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca864898ad18f7c9941eee2ce92ab630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07c2d5f7e3e3bb010460464bf416a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a187be995c1b3ab4eef9151573a9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e804dfa494291974ef00b61d1ddc8b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165aa1506a47220e131253fc95b380234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57ce30a5d7163b44aa70703e91ebb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5daebcfbaac510ac63a6728d3b9cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86219565221594e56bd1f711bc7c5d1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392543fd0850b334a61f924b3f267e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185f1791227eb3e13bdbd5b92e6713439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1a0bfa0d503a612e25bbc3833809a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a9c792ab45e48ee0e5f170514d5b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c405e1bad28695973956b4e1c95aa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc114f89885623966ed2e9ffffbea9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8eba22111df51934b7f634322b1ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbf7b18e0b8907aa99a5fc6b8118a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235ad6c03bcacf4ee5bf573a590c65346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa718c12e61ba325621c85ea38cd802647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27681b62024c5f34d2bb053a7d63a1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccc8a0520d33c566a3b21b221c6b2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d02aec02aeebcd451513651e04169450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa01274634754e7ecb481d6e14db9ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce4dc6e8f0f128c912d53d0de8ccc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe447e092ba1493fce580e5b7a731853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30da2810c935119388fe0a43598b0c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981c3f320d65d449c61016b4f99a41755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329b9558195fb0ca69f82ed89f641e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a0b036964e741c849f56b963bf5f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf3c28107754157429b230e92b43d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc64283f53b2f1e0fa6727477d5d2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b2f07128c6b7af00dd50d5c7f502160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f09e88acfdf9f07481fab05eb938661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a741bbdb70a43cfaf018d585d4f143562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435907b4ed9aa245c04f838f4a4ef00c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d749ef23b72181565749cf6114d8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f83509e30ddd594d0b8dfb2ee17fc765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21c95290afd67be490bbc4922d403466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e8b0ebb971e32cc054bed5321b35567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78908c75f9d004fa478c020a39be8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a408468eb96a1edf32d04c6708e1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63baae41e18c7bad39d957d2bfd4b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b47d211955130f205ec7b561e370ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7c7a4bd03c9a43792cdd58743725f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9424b90323f56daa14dad7174e66ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9060d0eedd638e994a7460ab7fb373774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458562653767fa7285218acd5620faf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d5d4f0883262b060710d401043a1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ceaecb493ced28ce23271f1991cfe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef400d52e3baddffd7f82c9d99795578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7032bde6bc2c149147249a261afdb7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fcc3a0f04f9d9af71ccb4b718a85a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a644df2a326608a90880fac5346992981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c082a5ba913b7d715011eeba9a472d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a388d51167ac9fd988368747f494f7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3028a9694269cda513bc0ac7130a7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab477aae18825b66e1cfd9df1467b8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6670b1bc17e6446b3c70cb45ccc4cde86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dbc8c5d962642dc4fd481eca957b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70f8e891dd56fa0b75a9b81d2495e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33524eefd18c6d190886f3246c64c4d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bba59fc39bc36a39235cea54d663dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111982d0970d06c69660370ace27ecd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6301535a053dc2ffe261d4a7af3ca392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b62339d81a635c01910ec7610f9bfc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292df8974b42e786cceb38d17e4e59e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1fef054e0e851b782855d4880af1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e435228a1c340fb7bb1b037998a33d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa67d36cb3aebfa6e43c26f8c86b3a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9082b5ef0cfdde37453daa1edf9914e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a3c6fa475fb93dfdb5af8f90feb9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137cdbeb98680c87e70c71f17229c75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad164f44a190cc90194c9955a0530a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7e29283aec145698151f54f1a17cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f9c5f820a7b11d0bfc17fbede26a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5e418ebe132ea1a165c673725ec64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46488461f1c7da8f1057d52032383fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8993ff7180a7b91f0c2f034c58135106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3a093e328c7290977311fc1a1c836107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ac22bffd3a9cf440ea182d272a4d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a29ab965abf7cb5211ef5ee74afb5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1129c36317ded9f189c57486353ac88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f57212d37dd435114ecd64a41a244111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2251d19a45b54a1f528bf08f93c6e67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862379818fd4a833fb6d7bdd3c401362113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9cb3e98599143a2588e51c4c81f4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e125bf006977e04e7082893de94f2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f856a231fcd26c56aa25eea172b3f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeabdecf9e2c533227ec4832f5a95e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e808edaf698c0a2cd4819667472cc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f2983045eaf75937cc14d56c419eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90369c33503bc1a16ba4a058fdde022f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0fbac118b7949fcfcd8f08a15a069121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5de1874e112298338056a0a20ec30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777d6042aebb56c246a4860304b91a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c5ade46c72b3b8c8b8ba3f7184c6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23a4cb0e9d6f88a0a5e4c758ba32c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfac065f5885aefbc2af3e901e8b83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7157947bf7c9c13485be75423e4edfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96191ceed862178017f7f8d68a4aec43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf84c023552f72e127ada6d96ca8cef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58841659bb7f9a26d2cdb24e30baa778130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be6b656d55008c929d91252da518ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fbefd85732d778b404cd6214681cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad770d258be9fc6a557c2fe2df61c375133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d5dfb3784bfc7e95dbe213d972e64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952ddf6c26e670d2af870733f9c1688135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25470b628f034aa71e08585ed9e56e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc78967dadcf441a3eef545e9020390137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82db9aa88efa474dba399d402bc074d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d35223d20908d55805bcc888b8f857139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee720621e41a34a423deff14415587ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dcbdccea55b9e860a4dc1a6bc0118141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afd940ab220c514322705b26b37112142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454ed33ff24d1798660939dfb769f8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24606589937c9336dfc4f6038ddf71a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e2cd8583927d67548a19ebd5c614f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746263fda8b4acbed8c23988c38a040146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f3f03abd035016235cfe0a27475f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39e72269a2869fcdcf2825278c22bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b5ce4b0c54a7a94d9d4a350fff62c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf17977a53b1995f1b43fc932d8d8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da558804f5eed51e1e97b21fc0bd4f79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210acb39c3a33167666d37acb14be392152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f2998742ecba3fa45f913420e3226153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a73bb705dc5a383c345b2ce6ef9901154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224aee09474fac047a7c7b3180ad6718155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92e9e324894ef417b434f0a005bd7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a90016fd0ed102f42a703f0b48b6b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32dc3c21bbbe5057beedc69c2fd995158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6172afe5e14fe4573e6a1f967caf72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107bcafb7a9db522cd2d222e3254d64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8a2a4de8e0f6a1ffc5b91eb79d5f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c2046a1cab1f15f5543ad6298ff56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f55a50c6ebf2d92b41f41e39ed81c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd52f77286a50fedab49e1fba399d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806dc1b29de6558f124472f331adec3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b648e22b70748e02307ac09616cfac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd1a497fdcba2c64aaea65b962d582167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be9c3b2f118afde2f3c9c1555d1d6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df77e5f7044e1f10eba9144efe0c9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4563338ad7d55f2d9df64b32e1285a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c766e5fbbb18a6024e5a5815bf87e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b39439c7f9856ad1b784331843462172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d439452c08e8dfa7c892a2d2ea072b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c37cb6edd8ccfe70af6232b7ae050f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>