--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e366f0954784ebe77d47996c05c82571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e93d241acaac4928043cb2540234f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91d64af877b4990e829689ec5614d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b3c6ac578940d65e614bbf587ced84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704abdd7a81927ac376a0d67f7e4ad935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8742fcb1d0b59b4c9c6763822d12d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219c7be5a9592df64be21a8337262487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b2493b83977d9ad93bfd8c1bc82148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906af887ed34b8d1d29387492872f5ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d7a33c902ec6b777b365b6eb92b0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679072f2acdf3d4c87e23173b8d391e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fd394f7d21738f5c44dca505b9d2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0fbaa91980e2fcf548c631463cbb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f5b7e2ca03054e7206a1bdb60b63714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefb9b1b583c1bac78c392a18873a3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abccf618d33769fae968c0eeccc748816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72d80b363d513bbb5c21268425cfeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae3076ca19d4b09854fc25f6c7cfb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8d7c62b1707ba0c89c8fa6cc5582019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1efdad2789f8912969cc3e1d2fdc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e23e015319edc6395766b0d6737e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b92521043b482741c666f21d51db422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b9f3162ca41b752e0017823ff20ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df20629f3af70c53f38b4fb02f7cd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b604dee1077b18b934a25156f0950325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813689d550d4eeeb7b521f6483b6509626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ceb8545da340d4628ad416340689b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a270a4cc9c43e30224b864fd10867a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f315d07131647a833be7e369d9d69329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb67399fc94bc5897d749ba0b7bb0e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5139d276b94c5261a79e9357f771e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5365267e21149f388b1571e09673832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a6b4e44498fab289170ab2d283ae933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646f7162da39baef550f671a65bb81434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395d293dee6e2c73b527da27b6a8c0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2863ef797c8e41532a71b65e9713f9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e52d7d62fb3ad4d30bbfd51b36a0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854622a35eb4aa48e37f0c3570d25b3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e50806f562b0e55c588662666247b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3b5e57d11ddbbfc1d5c557a62ca7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae6bbaa931620ead9aadce92e1baa241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a96fd8e79e5b6e9fd11e67e73795f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241f781aea663924d811a29aedb8d5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb36ce8bfc697ac500cbd67ea028f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4d56161b9f27f94d6f7fee4c1bcef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0b06dd3f870d393fa37d0a86f14d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecc5e160f93940946d028de57adbee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177d022e12f676447154c2881b4574c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9a381d7de0529383ce85c52e3c71849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9ba5cd4db1bad63d1c38ffd6ee17e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78801554d2abd6e6459bd499834fbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2afe801a66ff364bfd7c85aca828652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090d8c8805d18952018d4fb40e13db053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78694933b56ec6e5e15b9a73b91b2d8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b683f046e960dc04878e99754524d9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4613df5991a1ed5d8ec71a6b5a134a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc777174efbedc6d9f09696277a0b17957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f1435981218a9161769772d48af5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea5b569a96ba0a649c4d56765a0f1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa55aabb4ea10e48a2e8ba1962fdef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a47d4639728f24ffdb108a65f5ab9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc45f72a530e92fbdf438e2f2eede5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763631f54955e9b6ab24a4feaf2b1bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88b77a347732611ade05faed37b3b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd534638aa9326de18dcea8bcedd7bf165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739fddc4152763d4f7aa5634501e7ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab645d2be5972aed3dd02d7196219ff467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d719a74d315e2d51659b557440aeea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f60ac924ec3616a9a278bbdaf6e2f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c220b63618c71a86372605f88af7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864d546cb1567aacbda40f5df229c2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d8d837b743409b15282ba33ed133472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad3fc28031d8518fddfb7c369a1aaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f645a4e7e39cbbed07aaae1a33134074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98396862a20669e2f4ff21edd7aa6f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46512e2b7d2e90eda7d22f5cdfa5e23976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e36dbc7eaddde0858e73c09a5d1be777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932f92ef149d6f24d4c2c2828d81d7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297bdc0bd9b67eb43aa15f2daa6fc5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd0f3ef3b0a1d4e6b721d60205650980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cb883fc5df08c77599e6eed26f9b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c1f41ea2eb87a8d42c950ec90cf4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd09f7abd973f29b6dc6f0ac3bd9ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92783ed444b7ec7eb12796ec93127a3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793f8250945aaacf95be4ffecc9f98385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f2187f6eb8d141d7201804443a76b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e62d87ce240341512046edd06ab6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff54cb92419765184ca9d1750a36de988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08fa6bfe08cd95e911c9e8f29820ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d95e7b00612ddde0c6f7de620b3f3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012950915bc22a51e746df4dab823c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30769b2b2f8086f43769d7ae6443d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f0957cfbebb0280625ae4ca4ec10593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e212738dbd7173984cfbbad7a78f3e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ef6700a0b4850743d3049728ad24495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711a922d30253a3d61d5bf44b5db11b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1e67febda0edd5182fd730b37d1fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490192ce7e8fa6ca0144abf13da686a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfb69da4ae93ed58615812403a8c0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d2ff5bfd92d1dac3944a483610eb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e5e40dbe1186d0147e2661e319129101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81fac4bc168ab4426a7ff0894ec23f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f019dedf7868ff20f5e69bfbae78cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01562721c751f73db6e6883d69347b56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480ac0efcd7ba425304c07daa8f80d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b76c078e7a6c6094ec58a6ee0fb2b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9127236a536e2727074ee92dd6ce4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902996e5e0e8c5f8260411913f05250108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c1b2691cbdfca715a7eb50e7f2986109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a0035d3cd5607fcd3666de8d61869110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f0a81ceb8c1edd17222d9b71328e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866574fa6f9ba6a1bd9a3b6900c8821112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef63c7feb860289449f9edbdf1e6ebb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4776a894020860c2813da65e9f7dd69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024e86552bb1b373aec7dd5085304a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3ff24fe2e1a4df770abdf9c7f9a1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711b53d47dc2a4d925bb0b5241f956f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62576be9952a15cd03371b193755f57d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a5bbcd0fa204eced9aac99b9f7141119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556381a23e4a19ffe254240db873b688120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8440a450b71d0a13a4ffb54410ef19e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf0c9f27ff084ff9048d64634f4c38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387ab9d36266942fcb6e7050b619aa7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8f1665557628361c06eec84ab86f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f257e6f858ed2bc57116b3ac5cd4039125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7afb4ad05a3af845fe6bc7ddbf977126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9c221193fb58f534d05c6c85ba3db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b24e1135edcaafa9379da028f8f885128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543198b4b2ebd8e3729422baa9d4e8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b5c9699722d72df05e644d71a24ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475bdb518212279a1e9dc3da072b787131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10977b232ef4da865be3f0d75c0f93d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f1b3abc5d8c5f6ec093e3ecff786c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3100f370233ab4a1a7c7018cb7659134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f10080ae49abc48829b3ec9acb8e9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4d6dd24f7d87f59631dbdc0f779a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc8b77ef08fc3de1456155cdbc9955137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfa66eb55e6ab656a477635656878f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11cba877e6fe2dc405c0d289024ae4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94663e1e54e41a82b63359f0ffebd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958090cbbb06c9886f5ad95954eae748141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e759968599339acecc3743ef54b3b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fd423bef4f82b4f1dab0b7b3dcae5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f2304664028b81379a2779bd1aaed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fc30bf513e602f9a939935dd3b604145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8facda5bff3cea64cd33efad1ed7a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cabb9b023f23675e1b03842a3a32cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f103bf4ce01a595d353d7e2cb90adf6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346a590d7cc3138f345411880d9b677149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0a80fe9bc3efe19970e048e1eb6d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39a4c7eabba2334240639730a954cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29199be0f913c24399d6cd43b6282f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30221f8d8a2c010f092a18dc53286a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdf710c32e98127eadcdc7a67071f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07106aaee15602e50dda62f0241fca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03470db8688ba900d3f07cf529e493156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dab250f0a6f177e0be12acf652b19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52085e31aad020077abea0784bc3b5b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25100908c4faed07f47cd705575476159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fef656f0bb25b75bf3032677f77c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6727557d87f4a005edde77a2cdbbfa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18182b031c27dca9ffff1e1264e50371162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b134eef72edf8b453452b1fefdf22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e7dd21bf43ca587111842e7f8674d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1ef068c75fe30d01c8ff580c40a31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062ab46974c8724fc7f6d667d9f6b8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa0fb24cc9aada0876894f720777ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709889bddf586cdede8dec099d748217168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6971db09db6780252de52948d97ce1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e6bc426b7bb2ea9363b6b2dc5fb3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7d3100b6b055259764dff5aa6ca81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a27ab4422efc0031856f502c4ed18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5da7ecd79bf46250b8b717f1970860173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a31f63e50cc079953e148e8ad8ddb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52403373e45f9763a73b1086508a848d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b01aeef0f8cfcbb5a8312112fc28d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43cc8dd3ee80f510a868d284e4e25c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bc9d75b8f1bf9e93742536e615236178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872adb871f835e8e5a211d0d73f99786179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f72963070d50e17bedfbed0dd43e7a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367433add2a9dfb3a4859b91b142f36a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1819551eae21d70533f85c9ed12112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8ff2f7b779b16ec15f2e31ea9ca213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e296d50be131daa1032ca0a4a3d3d384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013669e2581aa6a862078ac0665833a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61f1abdd542d4b8a132c5bcfe42bd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705630bc8e8f1742d0ec47ee2deaaf77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe7ad87ae7f06719b6a160ad3e41438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acfaaae79d3bc20e5e688a2911faad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c808972f6087b344faaa947bb652d7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f10f7528ca80cac3071b29a58c3f2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee2771d5224348f2eb953c4567a87c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367995cff8875cbb30b5e570f06c696d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a29e73a07f23377062ff31636fb5c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab952ea75a037e9a25ef69f2bcc291e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db63ffe8c57ec9bba2a1ef45e821c2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe204d612b1c44d68d982d66b223d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e1ee92071f4e43993cf64fc23364118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1fadea01f2667c0eb469cae9a9c2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52153191a584f640164da6f572b325620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e1eccf1dfd70fca47c0314262dfbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25128a40724c6813143ed420ab42b8fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06a901db5c39ca201d80ab246281f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db8273ad314b07471793e8d99b63e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd43e838127199fd025cfab0a85c52c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511be6ae9de0ed0f9ef210154d9cc3c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6667fb7d31c884d3e110d1ab8af94027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60a7cc147d49f47f765b0f76a8765628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de90defb4604969abc7f51e4634d1c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4726d0833bb3b9dd495dce46533a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3e9b5971657ab56129b8ffdbb840431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c3bd5391f8aaa67c0c8c25d0f3c9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215c0ed037237a8b9ad3910baf352de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72193fe9a3dd9cc1882d5c2a9c2b0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3d1a948edc16ba3e4c6ac826aefcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdc3e79eaa649921a2019e948d7ac736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ae013171cb35baba84488c47bbc2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28021a06ef1fb86299ea0a954d36d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0f94fc8b1efa28142ad2d895a4f1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a88aa65d4c6c31e6a1ec1b59181a3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73fab8cf2827a0c1bc065189c3f22c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc8f25a08791a103fbcd7ba619a9c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ee7cc03e890b4d7ae92bcfd87f4d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f8dd11c280ef7aa6ddfc570ba842a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467d7ff652abcfad180c6694a26da8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140ffd2e7eb6db428e0f7caf374356a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988772a777cdccd157312c5df17970a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fe62b3c69e1cb81bfc4bb4199be8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d9a2a208499a96b748c8a36890ac749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d926b22a16c38683311a9ac15e47bde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df4414ae0a4644dbc40efcc5d4ba6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef03889821b6ef641398cedd402fcd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd396ecbfb0719c2500e51c46f4fc1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd694b950077b1bdda6aa06db0842ef054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e0815366fb0169af0298100200b6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613751b1fd395204b69418c9a121c72256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5164293c5c44248aff6b78b2ec8a13d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f81eee17d005ffac476ba071f8e7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369ba270200b41def73bec1d5ef784659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f7ad1f618db6376ea4141eefaddcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7f1ee83432ef58324a957a478297761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759243b9e0eec99a0495206c15a3cb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8158bd749f8df9e62cea80f87802863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89effcbd6b312c58cab40b68501f160364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083e94d138442a4f46223c7b57d17cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f49dc25ac6936cf739a6c77aa6d98e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cce5bc1ee2f96ef0c509e8b50389e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840fd4e67e33e65a832da6808eff59368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647e14d7c30e45ab8d1d1206167886569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030ce6ecdb5d10bb2762a6329a166b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655bfac182b7c3c5ac4175b00e48fae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488d74e6078df31f1e6f86654f4347472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718bc8124dbb4b6fdef89e800286e9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e21e25445cf5048d4fa53bbcd115a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ff03226f803806b82635894b9fe5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255765d4fe2bc450e190a4229a74714176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1053438c3a38d41f4c962a93e46db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396f590f40ff7ee3b341091e28da19178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a11b4da11d22c0de5484011013b3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45e9778728b0118f57d94281d5ad7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097c4b4f190a82269b5db51c5f20cd381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962d811219fa2713bba91a5d85f061f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabc9a889c66de8860fd8273d30dd4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf2f14620ffafac72903bce6fa50f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1499a3f1a9cd6c3ae0b0f5f20922f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a10cdfff1bc23ae4d117c06c34720c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140342bd31e4d38aaf818adacdc4f9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1f75c7f5ebbf13b277290f6ea491188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18023a44f471589328a557247ccf53b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f864894e8a0e7cdd02178d3ee06dfa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5706c1b425fdf41be6da808b59ad6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af74974485999d10862722c99d474792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fc02554f31f5baebc5e4d92e6a37793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191ba30d53ba363038c1bbec6e37bb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107bd7f683186f52b3b3cb11582c16d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68b2987dd65fd0518990bc8d8f8f3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a600c7148238eece209305b59542897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734628585e806384cf2a79c8ac079b2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e66df9c10c3caa3eda65c4c5fe9b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dea371079313541fe78a9f9d2a6d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611b5199a06455b34116739a6750f1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e277cdac776f9dd358aa531f828c34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc5003fdd23f05dfd532dd1164f6da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384012f40d7aa843a92fef4bea100b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffa92cad0e65b087fb0c19d8f9442b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5f9bd7f3380b301e19fe1556a7226106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801964e9e1646e5f5ec69b84cc4a98f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4480a7bef925ca477598669a3bdf34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b6c3b853c65373499de27ce7a76b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237cf5c1fb4d5e3fe4feab9e8261e3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47aeccd6d9a5841cfa40850b245f08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6029ff69fd2df5cdf80ed1d985a517a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efc43dfe1841162697c07913b1326f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564026d08f4c0d453ac6c2f7eda1b21f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854673264cae18bb33a5b8a8d2e372a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b112bd7f330d5ae92b4609939bf13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4173d117921f014f3ce0a920bbf2384117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f965019d34b4035d14d756247d020d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b2570c1dc0ac464f1b2835a577deb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb79d121c31947e641bd0f8621209ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eb3e54a22d86bb4ab5f07eae4a913121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513cdf7da5cd65660b8e58506577a80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ee0a4e990c04f0e9842c9500557db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf53387a0ebfe6b453605cd0f38e0ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb6f2afbd48fb61065e35ae7da342b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733af429e9199a040e91c7e857c71267126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb3bb986a478c4ca7784ecaf0cf7fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d481182ea6a177c603160b7ff59be6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd9968ebe7a3737236457632b78e0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293851353652e141ff9a66a4a9f5e90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828a901a08ec2123cfe597ca078541a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f041a780020b2eafd966f4d387b3888132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf5b84aef5aacb6e9f4db42810d54a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67ae149dd1e8619e30bd6770aa49b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f476a7e2495faa316fa99f7f0e6fad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d55d253d7126c97cfd85111f13e27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d87632688ddd81503a531a2743fee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4aee53e1b8ad2552a1f504b386142138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2aef0b66b0e094dc2affedfd57e7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310908b048687b0714dadd93f1563a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3d1668256900caf547b4a8be3daf3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7b7b5807c664bde9d5a1d928fba27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c510e4eb975e311a857cb495888f3f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc4dfcaefb5927534bd375ced5700a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6462f81b6bbe677a0d83010c9bf957145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74491a5172978be4aa67dc983ee40f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe331e07cc856e9d51e09d392d5a97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e40dd4bae537c14b78a3a88046a6dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349af34b3cdec0b353a895a650064b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c470a1231c47f63b41dcb9f145abb83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8a734005c789035c45aa0f5fc6e2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a77dfb7e160eaa13ce3039a8f8573152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff1a3e5f80a8bcd482efba46b78561153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5d4d1ecb0d4273ed03aba2f883f4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bb00a9e8dd46e061f0cc7c488bdca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affdedee1c9710ef5c80e7285a3cf54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c92638d41c016a5ce32cee189db9ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5836154b291003e3b110a3865c87eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dd7809c24d0ee370ba44fc787d7f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba62d268584ca7aaffafaeb16e2d2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d359357f38bb353b149c7477233ac2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e84d7caec92c59f8e92b3b8b37b028162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db662fa8cf2b5a946125341e3381570163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c0f7b83743460798288015874c34d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac014219e546436981553b063367a5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cad82b5b8f11cde91890a7f0f608cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee649bd6397ca2c63fc310a46d1c4703167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb48245bd5396db25596e31d286daa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda84fd3a3bdae530342858ddcc2d01e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b3dde1f2f8434d12e3c67e963c2fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a272389a04b266fce12f8eeb928dca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2977173331cc6cc851c33d32a273e5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb43d2badbf26b124fc82c50a4a675173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7945d475ac35703f4d084c5b70e8068174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>