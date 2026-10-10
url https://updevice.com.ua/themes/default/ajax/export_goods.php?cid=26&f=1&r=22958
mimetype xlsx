--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989d8e173d53f6f2187a56fe980e6831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a2ecc9e7ec09a1d0d69dbd30067d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ecd84a80ea50d74112029efd403293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fe402e6f22156b6ce8d0fb5cbd1844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330615a9589b41a1422aad56ec571c715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382168e191a05ea4d05ad130d5a824ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056c539e22f437b347c1a548e5bcb1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1f0b7e32438fbb6360af83f9cf2458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c58f87204fdc76d7266b1d68c1f8a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4a8fcc23c471b9a47e7645866e88310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0732ae30c375e740b0923a89db9136011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae40a876f70052bab5db07ddd0d9fb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dc9f2bae599300f772d5aa760872313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794eeddd5a9ffcd676c73a8269652cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2b3c91a9d69dbb09bf0f3ea06030015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d139448765ac22b345b1351f9f012716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c86273ce1858717ac2c05d1a61c37517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dfd56de60d7efd705f79b2728365c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf652a805f58067783225eb5bbdc54c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2713645e2882b87f88353ee6a0ad0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb2b784a65c783a7cf20f2efcaa04421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a65b86ed9693f2adb64d5d6eb6a97b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6e819c3dca53c2234e1d7ff30fe9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9c74476a0a373091fbb71471b040d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5338e5d44c12b998f0c986fa8c744925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a411988189f0d038c0d473562f36c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0645982c689b3c7ed5d1ec577e1ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045530a1f2cf295da6b3d254a15f31128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc466597357219abbbae95d120682c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce257be034a4beddadb29521219cd7f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992849831c93fa50fa9cae48d1b22dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a22c8dad15f979457d683db097c5f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51289809fba71cfdc5e40c24dbc98a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f17d6c3900f94e518c6dd8d074f56c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beafa57538622da34338aad6848e0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966102089b11f9d46b0e2bb48ca353cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281484b5089421c56e350c65fa937e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3c327c266903747ee857359549a8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27182745afd846a5b9252b4ad54332cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1558450a5b6e102d1a9233156c08b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255e451ef6ac1db23482b3cd68aa5b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2102702058a9c9306cd9cab854bdf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8a2f48beb9785e702535d00a7096743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77dfcaf533bd754f7c8348dcdb42d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4627353a34321789916ae90fcd6eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17674b58123e1756642e2670f87da6f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbef96fef219e0b37071a23bf82e81547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7c035040a57c867c454b06c57307448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96732565a0bc67c55af3516d76df4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6715acd2a82b242b6acbe1040c447e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf620c7621e3a69dfc7a08712f54f5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19f94dcbc24eac4f9ee436933325fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac974b3383d53378d262f66ad75cc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd090920870066ac028742b0dc3d4c9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330567e0419959870998b03da293e8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c94a708b1035a5b4a2bfb093a13f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19056e189dbf8720ae13e3115fa7a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc180ffc49d541dcdc6c0a5b3647909258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d92439f0ac266c1634f39b9887b5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d62b4ea2e56eeaf16c72ea8c02b10560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625b449be8eec3ec03a35606a42f46d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142da22a9ada582016c1081591b96d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3f0f2e40aa2fd1da40e3b86c4685063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cee0c6b63b22a3e8a22252081a72f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2f15b457dfaf6b2c3c02e401241e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdf89b3511ad705757117d34aac3e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504424e5a9d160d82954fe86b53668d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc8ff87e82069a4a328539093670fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba56a6d932c92911904e9021fa5c6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a0af982faed798a707e779552b26d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cad7dcccf5aa06c93ef65262b172f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f5ebd0c0bc233ba14cc7f3f08c79872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13328ba17eb23ec54942ee4b18dbcee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df81c50213e5747a8f2c62a31bed65274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fbe16a7c70fb1835f07f5b20437b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8833aaa03428455a87eeaa1ca0fbc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fe4d11feb2f5bdd2570eb05561ccd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20ecf55213e5896ee4b4bd9e86cd2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d97d71043bc0d8f7a9bddf785320e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88b9950e76842714f848ead00da6c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a8c0ce6e62feab378a220fa80906081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112d185df4449154cba53767238629682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91672e5f618d799dfcb0f68e6e2e204f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91030bfb25146cb55ca9c3c5bb32168084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189564929aa1f55e16887f9c1492ffc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f913c17699d60f686d1fab92c500186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbd65974c303d61232f5791cc062a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022de345d2b51fc885be17a50817888588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6919447825418ded8c05a794ec045989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcae03e7e8e85c1edac55949a5e318090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdb3af58dfdfa37111948b728c7b3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bc9d158e154f70f24b94ca4452bca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9929dfd9c1c84eb1065dcdf0c32ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d0c83607f289b8fa01d3342c455f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d28c1b2d8e30c800c4b9fa831cb6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775846e97976f77822baf80ed24f81896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ebe79f0ed41f113a2be355fd028ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2e4c7c87258661920bfad64cbef6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66734ac5aee7bed7db3bcc62a311e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bf908991c996547728262d580e30b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd724f2aec56419169bb20ba9215291101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df81245fa28de9e100051da2316c91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ae30c7db1829eed3372dcd58b030e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34b00d8e56d2db2cbf897e96164c10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9c6363b5ac6d61499af65733bf449105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7cd9203cdf0be842aeffdc846d054106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bb528712b2d7d98d01282834e3a0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d95a8ab800b8a4040356f7b9114af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a1b3d3b15af557e3c51bd2038f1d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7bd7a361445edb1fd8e01e7c02515110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65295b2b78d6dbd30f3245e034587792111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757224ce94bb6b525708e4017935033b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b00210850870b78f4722706f672d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9120b7b125df0f899953a477bd04894114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce5c4ce80f85a3b0815322d67e797e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048f4386eee093801e6932b015624e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08050488fd4a2fd110dafe834726961117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29655a82e7c39547dd3764b534d64ec2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37d5dc9cf6a14638b186379b74b30f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8ed0769bce3a3adbb3c5d67dfcdd4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7db3d7039c6591e39c677e0d5aaf0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e18ac4d56ff98d6143ebec1d59f6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21848f2a4ffe3ff871dd4f5f0889c0c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae2e93114176cb433326846b0a68d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794c65a5b6fda4e4146a7b4a39f1870125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e8f56569e47c12ff3ed3b402d6fb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4eddf98e163fa16c3b3747af6df23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099bf689a9a814c3218058e393ab85e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8ecf2d82e7e880a0457e72f5d9abe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbad089e469f96639226efd0e9849c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120be45a24b395f63e99254b2842d676131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e373c48087bd899f6efb5ba4fbf4a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3de4e88cc694cdc352cb36f4c3c651133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bc494d958a1ff15ca72d687270c70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc3295683513507c2aba122f23570d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ad99e41c13cf16e65222b6804ce60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a731270dbfbf3ae3c9b421bde66d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891d9c658aa3a03a4f262bd6edbbb3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f53126b317d090ff38a3c41b7e3eaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d252237961ee11666c06efa382e32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3217285e9a5b7d68ab60be6e5d89e4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbb0c871dd56901fbbbc06ce873921142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aed49180fda8353260836615f9e5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3d87259d8aca18c316c55af4d9f0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970739f22b13b3cdef79687ec7b8106d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fa5cb5da63a938451ab182100db0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5f046bf1fab205ce0815b32cf4350147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f344c6fd8184158d64d08334d7f4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01808acdba9b14349aec150cf8d388f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa09ea47af6964665301643d7c97a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef0707c6ce79659943c81c0e2305a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14a10a45a47c113f8c338c8b6f8e42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3507fd1b03a17ed02c3988ce56c1cde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558c26187a82326d3e93e6792b3f260154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a515b85d09b1905b0e3f5cc76b4d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b85a27764f47f043fe0a8a1c031e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8a56af68e50c1c3ad067e4041e849157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8618f089c7c728096e5ae23bb09a3b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b05e91cde8228620d128e598cadc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1efa94549d6c582ea21e839b85b71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaa9f7d2fe80dd58d3b6e612c0c6d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322bc868f200af31ff70b34e3d5757e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888d8c9dcd9be98f07dbabe760df363163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455947ea4a9f3efc223092df46596cae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d801fe71a672b61fd460e951f4fc6c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a654f07f051ed764b58c711991f915166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ead3ed1bff5b92f644dc22b66b2a24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37166f791c0c5f371c80cdcc9dc8809168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508ee6764ef2b4f18a85dae85e598ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20e2cb415e6904d1580ce248dfedd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99c27c4d33dae2f09ee9224476dc58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1472b35ddf86bcdcbf028552f4921b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea420feb816d55dc2c0e4e73d89e55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75ee5e2bcea94ec6e7473921755fe2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a6e6877c297f3a07f3fd6c6437aab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a853f927526626cc5572c2d13c56dbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13e41009ae65d1cb75b337beb1fb1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990179a6524451fc01f272c3957afbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40653356908bc7895c9f859c6c5fa85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a55e976217d0e9e0b8094eb7213df180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59176ec99bc33b31ba2eba7ae48bf341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd78d6608dcd6a2d278d47723b292dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd502c322e70f625d18a899cafeaadc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185165a22a8d1d1f72a93196ca3090e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc5b8cff3695cc17daab233cb6087e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497462820ecd305d902b7080066292646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7a9544ec31384ebdf8aeb26cef99d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f97ea9bb3c4c82baa5e458dd8263e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3424688f067df4f9bee7d626b39a7cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c844377d3f70de7769283479d86fa510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355e72f7f60567de7acc2a09e88b8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dcc678f287e7aa83dcb31e9a391e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dec7bb85e60025289f3369dc0790c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49960710373167e1cafa547cc08d8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ad10cc6b26089caab1c33699ac1e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1ce0c4d576ce62a52435c05f52c0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bc7fc354aadc3a14a9d1d9dd5941017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d93898b1695b1dfdf863eba817e0c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490525f5529588aa2fb456c6c6de89c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728cb5208cf230b650dc929ee1fa33c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf90a6d873f35a4d0dd80249e4b85a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244b21fc44e922ffab3d2bf97e2193c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a608f406b1d1373b3456f9e3e196123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6339fa5ffcbe76aa601da6e0f3fb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adc7d531c26784cf101186024add4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37cac241603bae818538db70ffb31926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba913bcceaaf2853e93c631797e0a7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7689f7e9712bcb5eff3ea7bd6478b2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43495ec5ab906d4bc6b15844f5ec3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a47c620285b88fb44d2bd08d5d127a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf127b7600fc540c4a8ff441c95009a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12743875705701c237eb6104af7ca0cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1751551bce5df1b9226fa9e7e437f9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f536b8a0f1bbead4c698289c6eff0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3361edd2024c4ef51205ae2181f2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ede1e71041fd366ed69f864770f70936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a017406a6b834ade1d6b704c0447937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ce435ad7e2540626c636f1a7c6ce238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b678d777140d3b027a1007db16641e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb1f89b4c824a8e2979f9c10baa76e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05e23964d0864c2be60ddc66ecc29841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd974b6dd90b812aacd8332bb4ebe70142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ade405c1b52445d37c05cb185bdc3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ce39bfb4863a3c7988549eff4899544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893c7d788c68b07c862d73ab2067eff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed06637b494e630cdf18c76c02da3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dcb1574080ef70d9d2cbf59851ec947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4ee5b8d47f94cf8ffb011ed18ad8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165858cc895145edcf13aa5b7ba017a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6587d36c19059d80f075c8eeaf0715650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929339d64dcc75df5d398a20bd3079f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e340507c8fa277f5a0b33260b011a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb60a378355d0481707011336f473d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d02dcd428603a7a6ad12e01a9ae7b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ae2f3267c4eef09b60428530aa6ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a3c9e6ddcf81393199f73422d20d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756038dfc9657d700a423b7120f6cae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adbc11a5e7998b71c5cc5f3f674a5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881d463a2f9be646e6f8da8264b38b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5d303be0989fcdef43d49c83698b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db777d062a74ee95e695fc04114c8ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b8a05699c92af9cc5f239d89c44e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c5153316de0fbd57c260cb964198f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fada3a35fe9d03856ca0db50612a5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aab8ad5ddbb906e79176b434e4b2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c50626bbfd1297db8dbbb581cdca7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57e7c1281e2a10c63fc907bed4ca7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731086f13372a4babfb016987b4867268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb64a39018198f7b3a65199c7cb3f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d060e89c3e6f8888fa0f062cc1f4c5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20341c45974503cae64608831bc16e1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886344e95dc2cf359c21dd751df07a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedce96a28e1acd7255e3dab7baf74373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465553225a2f76944f9c45bba9a187b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facb05403423ca48492dcabc7cc751475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee159ac6cac06ff5d51606d3a7c652be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccfaf2b2e02f7947b245e15e84871a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea182f77b34f1e398c9520f12bacbbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf43f1ea058ad26579fe382dabf72eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912df1e0c9d5ece437e2f616e38725580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28fdd7d08ce1669c851633b3992b3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d57e7fe37b2b5749f4aeed2975c7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a05ac5c6df494d99a01c40a715a17583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a6d04068cbec13352cbeb9d145f9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e978eac5539e8f408d5525c140e71f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed50b382ed39f5e449b94b15e7d2c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dea1a08ca7f0227a0c48aa4febd0ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cef8e199ea7cc4b83debdad447ff7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853416c70fce7fc41c7e9e886e4b594d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2995910e3813eaba845d7c0248b0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8065659615296acf256aa3bbc0f90b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c07d6e675d0294e13f34ebfe589b2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab7355441f4fcfcbc0bb324719f49493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a687660dc419609e8c5d1325f787894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb36b7f27d76648957d1e002bb0eb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edb20f81cb1a173a4023f0e255297896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884007df8403aa8517cba665c9807fcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3aabf748a83c81579c38de30f0e8b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f311905c8cd63d674104e345358e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cab03738d512873813706e962283a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2220fc1666c2856952d8ee7f47b4eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fcf733c114b23118451670ee0e5e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52ca56e04458ccec01295765ebd779103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf76b6769bbc2a08dd2b3ee3bb5b43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0776d6cb2e07bf959ad35a7db91cd42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9846f7335d4802ddc7bb57b9deb490d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef243262fbb237b78a80464d71302fc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac2b335b0af45e2fdac0f2f3826132108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9060705d819b0b5d1e7e564685ce021109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b691d24bbd7cdafa1a2bf23d9e9be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de02b059c40baf97776a74554a96fb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549006be076f7689eff1f2f6bca53a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0eb378d18e8ef359e5a2323f36f2f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e0e69cdd6891b667d0f2185ce0b72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915ac917b6a5a0a117c71d41244fa17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c4c7aa11c61f66b009982ec04ef80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f7ce13e6636e0c972eed8932878fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ceb42abd9a6b67fcf6da5ed23755c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9a42465284afda4bf04807cb9380e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17642fd0dd74f1e2bc76c4b1919f392120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ef722e6bf48e6b55b3168a2669b92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c56fba7020deef87b9b7e91df3e0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b378d3cfda55d2c93cac8e71ee8007123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b841aa7e8b42a81b07fa07338f77a26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3a7a2170a11e89a2915c736b1bcb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df69e1d72271d9f26009d82f0dba9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10544f0ab6911c0b657cbf14f0c33749127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034400fa28509c358e56cdb35559aa1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf4f7acb8a3a10a07e0a3b12462373129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097b3bc4cd43fd38d6e1709973144b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bb2c6d1acd49fc6afd74b3ff3ef51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a75c347d80a2c8000ee6b597e8cf82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6c6f7b4d8147c79a6b14cc44ac865133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e83f86aae0bc2f5e30cf7a44970257134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b0bbb36aebb0d12a74866b5c0cb0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc360d40b78baf2f4d75efad72acee31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26e0302d84327da2380071951d2abd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9643e839092874acb248d1924927f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbf53ec5d91437e7d40e5e3546c0c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb7d89c9d6f3378a21de1f18e25ef8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f52e287dbe683438acc660b9c206b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee826b289c06874b4427466b344975142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f888cc3ccc3d4ea2a76f5cb0b1ed48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bda94700311f35dbb2031476164575144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e42a081e528fb141d5b886922a7f35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f670d0597ea91986a5bfa642318e423146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7688af380bf7a060332836bdd40b26c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1d6115f3e5429c1238e6a3a5f426d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa706dde4dcaeba300d3705dd9ef59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f0702dcbca908da200cf756bd77f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1be4c8c61b661c6142a6f07249f4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30530df853daba00d115fec164bbd56b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6030dbaca013104ea7ee3673df8226b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc27c49defd671699e77c05dc89aa9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fe0f78c848d551e092f326ff0c4a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facde2acba5f76a29880c72fd1fd108156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1d6db801f2ee3697f1ef067467e55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4123bbce602fca65470d49f4ac09eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9582fd86eb49fcfabce739629f092159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a780195d83d8aeb8bd51c248825b8fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0477b0301527453d1adbbee76e20999161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b4c23065c78e542b860da5cba9dc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4238848626cb04f65cead7603b3e3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c9a0c481a45c3b4ca402456630e66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947db3612a5abc8de17852e014702f9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177908bea43c64231832dac995bdd38f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2a0fe33f9f1471f0c2aa6b90a574a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400a905f0147e29b458d00c646ee6f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617d60fe2551f97e28f3e8ddb76d495169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512ac26db6dcf57fac50bb74948c630170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d38b497c4a0f0beea29430a40b73b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3e8d3371e710023b8c06918cd3cd9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40db1f1b109dff91cca2ecbcddf758173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4d461b1e9fdf071a2de8d67bb504c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>