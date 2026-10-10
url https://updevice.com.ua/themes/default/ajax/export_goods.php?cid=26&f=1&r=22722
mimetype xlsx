--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8470bf8b473920a8c85aad2cadcfa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc5fc4ec4478e80c821cbf376832cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768355ae856cecd2eba2263891885d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ead6a53cc6b0a651b7dabf7522f1f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae71eeed66bfd253ffc2ba8b4eabe915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2df9f33e156ad4312bd6133c15fc916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ac46b5514e22be274a317e8483f337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607a4fc058860b202f8e9728ecd0c0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b21f91651c428b66a9edeaa10071f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae29c74a4da0cda7ba62c55e51bfc2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671b0ee2732e56ac30009fcc8aa8d1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622bd14b15c432b7fde6630793e70b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217d7f9fdd2502a37238a1ad34cbbbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfbca1b4b7a58b16a60dc0905cd4b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89bd95b2dd1a1679a1583ef772c08415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763b1017cf21e5a7c1fa7bbed64fe3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b67475b5e42dace1548cbc0dad55d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4067c1135a736243807d182d5db4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320b2e00a1bde4c816b59b667741da219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a44fe0000b2ed68cee14848d22ef1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcd74a0f4f1696a1812b0eba9765c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d66bddfbd953cefe758c2873ea7d8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56bfe56365d2d44706e956662450a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccea7f0fe9c974143d2673a4a295e4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb147fc20e1dfc2c54094026960817225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bdd7b7735c275270fc829724132e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0604cbe852c38664e20d7c59a392bd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1e5c7d773b8b3521a0d97f2f09ef728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce3a7df96e65ed42259f045a54fedf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261cfffba8444556e1a46024083986d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9012ad8ad97f16576f196f17275ac731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f47b3259f755a1f1b0f394a83e6de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380150a12a9d634ca2f10cc1b117444133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e665d69ca4f690681e4d892a0169b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c80f2590a2ca94a791a86974e712f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db002e388cbc80847275281801e71436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c07d6760acd69ec347f113acfa7bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abc7da12921fba5bc475ab8ac1d1bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff454dd9dad48e67104f49a74ba42d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee243449a974db54781bab292c3fc40440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6113d25a2ddadb7cfa1df36665f7ec041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2486bc953b33d3a82064a28ce28ced42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9ec26419270d278c891fce120862b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ec6c7ee3f097b8bac87aef7b4251e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c4763a3b2adf31c249952a15a83ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d9cd0c100778d41cc6df484b0f95946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281f81d73febe55016c7d4d4881cfd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787207e28958a76a8372c0c0087ba4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bfd37c207ddf716b6bddd88e4404249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d6eca23cff4b07c80e3c78c0924a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779ecbea8634ec97239fc1d2f137c6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4145faaf0b438fb72971ec2dcaeb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a24951ee9f816f0f6b8da71357e37f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6768fbe0d5b83a8ac252adacd48b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d85d766999ba2d925172b37ed2aa3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1458dfefb1e0709fcaa605f876780856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0b8a6744c3e70264b9a8458cc576357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7528dace8f9345eb83818921bf63c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45dd0cfa4930a7aea862ac1322c56059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2a31e6fe9f49b2436293fc23c59ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0fd565a52dda8dd3e08cb4e2f96bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71016b8437642630634368c2d2730d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407407edb826892044ef437181c0f3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09a5400fb67e5804a33210681074c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760792f3097feddd2927bc527f3842e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d2f643b36729c1776eefe985a2f3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f167d22493f0c679361b44ef53025c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70bf0d75d74f5cb7758875eb362be068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984b0e882298e23a52ef26fb028346469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7215b28ffaf9315edd6742b43cee770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de178e07ff77ab431feef4030c1bf971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fbd4dafe6607302a73983c92c97fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557b01be120751f1d7a94b17fc2124b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fc4e5093e9310281997d3cae478b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1f4bf390b04d1d4620f0eb857c34f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132be4d1f1b30fb831ff6b8c50b559976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70006a9856d75ff985e190aaa5a636177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8110c26e545f1fe56e44294e302d7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724386f406a1d75f9f5fc699ce07c09679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c3a3cbd7c39928ab86f4aadaea87b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597f65c0e054065c4637eeeab267e9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a30c311b9024d3dd87619c0b3cd8ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e807e26007380aab3d054c34780b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd6ee02ac674f33ab3ebe2cb47bdfc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0925b4726b827b58290f95a652fce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d108ba80b711b93053d70f44b7379986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2fadf4755a16815d7eac966f4594887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d7489c57c11d9ea861a97b6c57fda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba30c02213a83f5f9382643a3d83dfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2e8bfd8c9634bcf5cfc44c3ce443890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aa642a0e38cc5e9162e363176de3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b84c5efc938fa88bd473d6a2ac71192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c756def4cb3524c5e1739fa052e9bb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4c85c0b0e4d92322a368161ef13df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888498e999ed12a170c159404e3cf8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766b1486b3edf3460f3bb5272210b2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ba26c918c9fef712ce03702125a9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b31c025e028c9aa69309eba96341898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013e6cf3e9bbb2d78ec3f3733350ad999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4513d9137e55303ff8ac9f49b0b20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a06805b57065822ea847bdda311cbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8e8d5c3c284e5e58b7570bf917fc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deacef7fd26588632c9fe6121854f7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2b1fbc0462beef41ee1631c0687a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527e0314f7a6678d5528d2376f4689b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8d0533774be97c3a3a5d88d5a2ef4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674790e74b800dba8c6738253ab0f55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caa58a57c442716035d78de323e7e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbe301b802aae180234ee25606eae9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e083adc4052c18bb03b7035c79256110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8cf60fb5d117c2a6c3ec50937f07e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bf9b0cfef1ca275250809cd97d631112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625cc4e2e3b74077818e321781e4fe4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee7e63239be40d017671f80988c321114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298558de692398bc6c03411df273ffc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d8ae9f9f965921d15af854d3be21e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6021782a452756188705a9d9e21db4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342afacb859669bf176b71cfc480b1c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48974087d43aa0402d716edd30f30402119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d0c650d76bfa0be66d5c3313dedd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f66f237d4a5cfe27d08a0a865fbc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c1ccacd475d4a08620d9a27db783b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a833b0d86df653e1c5b8c3bfe72d9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f3798120ee183394ae25c09f9cb1d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af569b00be8df77be753fbf530357e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ee5183af2c58874585578e7f2150a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8a434ed1e53a83e9042db9a2124c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2265f5fc68ff12d2e93e98e78ae50db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804973137712f8f2a60011cc72d44dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d245589fadbcf217aec0510697c578d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f33f711dfb8fa329950a47e76e700131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12b3b087aa8d414f4accfed4eaaaf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3989ca6954cb7333b3e3bf641166a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f645f26dcc932981ece9bb130083d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca882f20a1afd746240427e1c1ff97c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a131341f525ff7a1d98aafaf36f828136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e371c2509dc0face541fb650b72f7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff58b093acd2e42ede0e2c1b99c7aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e3cd7ea828f0de700661c37c8cf00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dc4c00b2e875a37f2175c8bceedf6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fb38cfea384d544ed6f2cfdfb6b1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f443284ea8176d2e53ecccccc4651142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a8498e9178a59bd2d5efc9c49a3e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fba02723966630facdce5281d5a13a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ad7b567d153c71f93a345f828f445145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627535e754cb1e2f6743c74b709db6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5ae0fdc9b3365ae01e879e7076000147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218646224fd630cb67b9e12f3f642d39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c2d7d90693e0a063512d6493f16ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8b25e9cfba882ac74fb0a7282159e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4e780925e475c8b96fecbea38e6d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db77bc12719571579c0e491a7d9c30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eba3b2a886e6e2c3e7369f730b54a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375667312d64866778b7989d7c653ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d3919f933f9afe8278f3e355b88af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c5b5cbf3b8084aed5697f1a61d3fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3dce67e3b9780a220a59f0e705aa8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f098502b7b65d3aa866f1892c5acc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152bd836cbb9fbe7c33676111dd86ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fb9d9fdfb04c11ec665ceebb2297f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695a02afdb04cf5c57b6789571b0bf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b255d5dde9dd0adec814d92c4db6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa613683489e83ff340991a87c363f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc83d9d1fdb72bf5dcabb291d2367d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec2cba58a5a24abc4beeb6baed9f1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9453dc43450624a1f1950f138937d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30176a25fb90327170e6b6e87a8935167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03616e80e39e7412309ddbf167388923168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb4b22d8e3dd473debaf490b0ab96b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd2b4aef126116616e21c55cf1cb2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2e38e2fee3be918408a826d0b7db7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c9ba0ca26bfd60ded4b4f8d056156172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf5a9638de1330168195b65d58106c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25289fff9462aa09cb79ad7bf1e351174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03e455f3bb0815b785e2b773ca112b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cf493f44df85a92a954af95a83196176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ccdc5f1e0d580dfd82bc8706042e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676ce956729a5f2c9619a50edf3678a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aaee0440f0a742ac42dfa9bc41b66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be0bef9c4e4359823ef17cd9d25e64180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd40019b5c67d8b7d6386d46df85c391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f249b30928ae3973c803942fd9a602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb11592fe4caec9db2ca6df26a0df43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f0fd7354ccb6999f1b021b274039f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231b6eee50ec2cf668b348b33773d365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3e10c07026bbb9df17a7981c8871e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa3164ac0100161b343bdfb9ec28c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343680e9db2ccb513f290358591e2e9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af92c1915ccaa715a24243b3ee3f719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e764d7d32ba6b8eebac565e12ee36810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777391c431b4148d4c0e451d4d72e41111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad706bb276e6bc7d3ff311b48761c04612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1966084deb0d3452852d8a4bf7de9d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f53d39919f7429a30388e165bff58314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce468f144a1917f2075283854eadbe5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82a722bb7923a60490727e9997aeac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb36991d54a78042d26496403e6d2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9190b92e5d65f5ec6c298f1828f7fa518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6383826e3a16326117164dc664760219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c982d439cf51d2863835e8ebaefdc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a0421e3258942fde84871309da20821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cf45dbf13e951237fa9fe35b0113922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b0ba5a023911b51ea7e617eaf8fa923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10790fa5df606bfd1c979ea5e4b491fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6cd1a517cd026ac0923f8b1cc759d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada49e03b0656526f1ccd38460675a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f78688f36fcf09c2001d4de8b7ce427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c23997fb0b9127a61452dbd525e5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f6bf765257370d0c967af4b94cd4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51c7f0bf0b3d15e598c46f23dc733230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58c8eef78a414e0f32e218f56fbab631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d04a73c3dba7e5cb350c4609a1c0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f7b4f4a10ab1ffa7c6aef4c198bcd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faf0701444ab55c0367c5c8c522ada34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd081becc9bc82ae6dbe959078cd841435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8c8272f329418726d2408e2f1ae7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9b0bea1618959f4b1361dcf62ddd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e9f1b154ba644e5f9c1a794a7206c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddefb6ab6164d47e69a7d9f960af6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839d1821ed3154c33154c72ff979f3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ae3d812a4b56d7bd44f1d30f0643041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c85e1baae65b2663cf2ee4e93dabb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f3284f879e20aacb8678d9070d95d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611254fc1addd136857c8f09ab25a6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9ffd056f62e611d40dd23ec7ed24f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164468099527cb63afec064fb615f9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e564012f3c2617d6889f9c7506c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c79e7a7f705706801939894c3b9ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41998668d8be45530c4f7ab142b4d7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bb0a008ea0bfc1a9105ee81f7a87650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072864c3c51cebd2733ac3267d8e1ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bca240cb1727d4b6caf445a772e05652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d12e6213078fffb82e5390da12280953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456d280f9cce1bbc7de4e266b76513754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27e4cf08dcd4c2398db5c55d34103e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e437fe6b878ba803104e26b90777b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d066b363979e673969b4ec3de4366c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d28e0c48106d8d3cee596f3eadf2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb847c71e5f19d1d01f10e00ccd3f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58405f9241d7efe6a245250856a10de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cace1f6867e14a310fabe076b8d9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85100b7de05de5b0278cf2d0092c433f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37e5bd31a39e1b491be8ab2e85733763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95333a4094aa3fa1e850013ae72e51d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e38dfa4821bdc3ddb44f491a26c9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408dd1d9f85721b1dd9680d11fc9c9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b35566e6657f1b4e884d12649436c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a6a0c2f0fdbb0e43ad080f07fa41568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f2a691856bfa4c1be2c0a847df3ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259d4d56dcb5154e3338d47ffc9346770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bcf8d2048ed9d91a0a6f2ea67c74e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4f7b25610256b8111eb0ae0b7420272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc055c9d70489156c4d68dd80129e5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ea0ab6a0f6580bbc5a6e103001e1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c8fdbf599bae98cc9227fb23393d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30824a3bc52d7087d2592bea93832e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773bb58d33281ea765eb603c8458e0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6413d9daab2127124ef840b221d3e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fed7c83564bb876260111dffc7b5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3ec1601b18be0ac152d64a87d76b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10611e094b4ae87e7bff45d0f9b81c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4b17949a444bab20b6a479561b91682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a8a2b780cb43fe173aa35948731f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cddc0e4f7f244ebc66d6a36f1ad8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c649c344e5485f5dcadd455d03e0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38a8d678bdc381de02bfa7d991fe6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a612660d78f4b9d74f275ce688cb8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73692bc9eb186421062d9df30a1e1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48176f060d346aa18c346edd08bc78f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20994d01dcfef084529346612a7c78bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35bc1df792732fcb43712f7fed00b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf09ff894edfeef450846cf77ac1a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2933e2c1b507dfc9671ebfa7fd6dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978e148ce0401b89297f91ac775214994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dfa7be35033d9490d7731df695bd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2dc01b59be2f36a5ccff91f6c148596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780312c234ec084c920ebacacbb4f53597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519446b5b785b4cd2a5a02a9782732b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454daead8a770bb9ed1dda29c07f52599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0768b6ba12cecf7b808851c1f86b9d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6565b45a7504fbf06c75b376746f9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05d9ee72b14d62d34de59cee6bef1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dca247e0eb6a6c60f5bcdac7a5f45e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0463c9a05987eda6d2b8298ff9e72c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544ded50a9232504661e823f808df74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062b42757dc3f80e5f8c42ef2661cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe174d489041882470e9d12b1f075e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517f7b1241aaf9aa492234581ed3a7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d24f14665d82c873972663e8c50b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa122023d6c930de5262ebec9a7ba9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b87fa12424f4ef50ee88534c547a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ff1a5d713dbdb576648f6314459c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe53fdfc1df012622c283cb08d814e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc0cfdd1c31f5b0f745a57d3fdcd05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb30c6b568c067d2cbe577cab45416115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fd6508a7186b3cacb75be81c0bf79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55130498fae715e759846a059b957b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3db7faad1780f726d92a676618d2d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109173361cee9e8c744271dc62a53b81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59691a5bef3ed736fdd49c03ae1aa9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241d507f003cd7363d2325c961dd4ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12566fd264006789c985624fa9f287122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44180fadcf43f90ae0421ec1b90f830a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b20e15fbc26349e6b06dcc6e56f6a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd46333c22eae9796c41b323183158125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc7143cb9040a47ace8e45d47f6149126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7153651312300db4ec70522ab0a9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cb9fd5d72d8fd019e4926ba0b12de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abf646d087120cdeaee03c3271ad94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f97712fcb5d3b0b0084791d2f0a78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e532ced03a2c9acab0fac1962500e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adfb9619bed3ae565577b159721625132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287098e6ed31cb309b7dc3024031b75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547eeed6db7f35cf59b88773f3fd836134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f2f46da90e2716b65892d87be0ea6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e2966eb902309a56417aac8f2e795136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148b754465573a8cd6213e7cbd3f33d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570637d1a5243ce115dc86ea40338d6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562942dc22ff1f7c472afafca6ace96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7ce0d068df53886c3853bc849a8b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93e066afe5eacf81bcfd88445c505c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca16f3dee6a6a3c779b999cd7f5890a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3e4da4ebcfce2a9d1b8e64d6719e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa5a1539035284cf78b0b18cc3a439144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47616f0ac347e159462e8ff9d5e806145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7497c41c77e098f4786f0a5b6599dfd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdf4fcbcf8dde0b0fb7b94380bec66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d521122f8bd4fbaf7e79e71c10ff9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878c1f71642645371af111c106f64a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73801e065740f8479980d33a214e544e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df941e0af1d53922a03d0c5d4691fe18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab03a85232e1f05df41f1e6f907bc64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d55134dad2c701ae23098fcab1916153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59f1c147dda5b685da1b487f99a9f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a811e2dae959a6f1f2f4b257401d442155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e066d9cfef5b981a60bd5644dbcaa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2f7635a8c309cf977fb7c7a7a48c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3ae91eae9a9b3e159021803b9df7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f162a99c5e1a353817062f918798c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bede41488e6798e9ef9a13b0d19ab0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a3c948c097ca382799b9887d66156161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f6900684835a43cdcd20e5e46a2e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953b427730b77d071f8d996904f44b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e03fce5a43f50ba1c7c896439b46c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463033ebdef5dd70fc11268e3044634165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f542815271b48cc049622c7d280be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737742a855a6c876d2d234f2039945b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a9be651c5e3ba786496a3365b8a48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c6be6effaaf9214b7a97df28593b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597019f2f4ed1dc0d6d3370a043bcb89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fb8ab553e371cceb1046720a586fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929ef3529bd0e956399570e48d7ddd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b501c7840b4ef1436a3a3579f0ae6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdeeb5859cdfd6c7aeb64dd05831e4174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>