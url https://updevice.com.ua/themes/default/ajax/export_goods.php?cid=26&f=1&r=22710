--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4b036660a6a605540fceb19802c521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2d51b6b0e19d7a93fc7e23d9fc97e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d0af339dcf94432f40eb85b17f45e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc676d82355925af4a8edbd24a33894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8675185e62cd89faf31118bf53c6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da403ad970e6d38b04dba98382959edf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd598658d06344d8c40439b33b8a8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304080819c85847db5f2539bf36cb9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dd3611d69d586498c4e1faa706d5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c697cadb72e809518f0c8f7102eddbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17638fa1e8f92e077e990899d7541a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb013f900123d4415a8b027e7be38012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7ac6f1bc666cf6eaedad9dc173b8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2946b3a52d19fe41ad61c86cec8eefe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06792af0c239b2eec7db909cbe3e8ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451ea9f148802390fbf4d628c5348d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024079449d5535e75ff19620cd56b89417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5f1e6cd8023a2b36c183c08185f4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e61068376a3597f99f04ee96fd630619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f572dde5e9a62f6774d84d41a49121420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca480ab9a03fc2204a54804472994e9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23051268a77df69d1a249a3a2005689622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e23e2feabfb8c2c1da7ba69e1d2f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be1de3a232296b0da3dfb978e4a29624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5ecbc1b5982c3189383ca6b146b6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78f8466d1b667ef00c2399e729d65726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ead40c822baaf47eee7894686f54a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36245b8341579856d8002650e01d381128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039c7d4d20388c63ee03a06dccebab429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60077853cf047c7f690472c046036130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f70bd4d8bc2a192fdf1acf1abc3cce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e7472a400ef45fa63358f79ff1a3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182ea779bc7145f4ab7e9d3d7a5edab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94312c95b015396e638bfc8fcbf351f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956e9f877423c42cfffc61de06307a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa51548282f63e62c5e14d7051010a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c5908e713bc08a0f2a95d7cc3383537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c713c9a8debf465202fa455a4b675fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2597ec4dca96a3fd13f62a410da515139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8557b71bd1641e2afc730eebfe8a6d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd1b774e9fd4ad091015c1eb06b62041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e86dbbf45715ce1213fe31d68977e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcef023e3d7118b3ecd826fc3c3aea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3376278c93529b4f691837673d81c6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36187deaa878b5bda02fc89cef34940f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578958c756e68cfd2c18eb95578e89146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8392eab61c368b6a18909e66c65b8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9777d0b3014c302b56d8f619b4b3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21f29d2f954f838a57e82a00534a1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b0609e514328c61482ab64a85a51250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e23a43b0bffbb5dc3c9694162930951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8730a29f416d08d02157088d088d58052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c4ec03c67ed6d0332ac436d15093953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588572d31a3d4771df333a675757c7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fee54f0e3a8cb1c78659c23a6a980255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef01fa528d6b57874903902028e997a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45f91e4840380a34367b854d9d022857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59518baff23420f635b855848f40b62b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c235d5c7599809eac0652826ea8b2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb6ad5a3228313971bb9980278c56260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4aee39f2d902174998950bb4eb40f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390b718883597cee246ef7c75f069df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abda512606079abf4a8911619b796563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bded06608732133924ee78fa1cd29ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc2d30dded2afcc5bf9c78afd4168165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707eaf05674a95914bd56322c3825e0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421052b8ffdd7ff8bcdff238f14162e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc538e245487bb28a73d4e4021753da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2884fe0158e88e797489396a56436c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e640f0892735cb68deb1a4eabf70e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171c2f8dab43f83bc7cac3105edb04871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2137b0e812140b167b5c977b5342e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1f1fe87c93f6309e79c4b58e7ff7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1b381a8a0a5e132959b9175b05a3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb58d620f6f1f80aaee5cd764f832b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8637fbecf0fb4e0300c25051c6e1c8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64048f11bc9b7546d3511a98b18c7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688903093e4b77314bb6cb8eebb6062878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773076ffc86c9ef9081a963f95b6b75c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bb1900e4e0b02701b97fe8ba3747280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36469a68ac0db1bfc360b6ebf34c928b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c75b1647ceeeda86d4626562cd0ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e86aa43f6c86832796d5be568bc8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248e901c62fb7a4760d3d8fa81ed62784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138212a98410c4eca58559ab058cefdb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06280efb54e171a77c8512e954413db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b0c3eff701eccfe7109135f27288187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd563366551e7222f435db1dc1af1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b689f3d6ba2be5c1d6714bc8a3bc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8f7cea06776daac8dc6223f72b3ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20d93c8e99e50158bb6126549f9a1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c49caecd3d3d15ab147c91b77b245d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26b194c9e310e9d4ed3e6e9872e9b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd71fdf5cce6d0f87c75b7d96d4e11694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524ef9d557efb3b238f6eccb013043f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be698ac0b8665387768cc819f334805396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fe9dc78f65b2d8f228b1f1d8e799597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a96dadfab46bec424525d8b8224f3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23818007eeeb10fd29f6f3e324917799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea45adba3f2f686bc845096f669d20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb9eed1b83ef809ae93a4fbaca39ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed73ad4457b8b67dfb096c6ec0d5b16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8857f15ff8a9ebfaa0018bc9cb182103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61482159bdab2b9a0b76c32569d7753e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2cb5837fc5afdaa0983aed53032c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ce2bd46b098e8f24363e3fe47c18c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcee56ad1c0a12366e84954501e424107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca2cc9f68001f6d3526c52068a3793108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fc2d2433dac2c02d2914cae251559109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012ccace31d20650b89c0b53b338f38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6f41aa864a7efdec6323b70f583b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2b6612035d9d2fb4555fb89ffda22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcb931ce122d0eafcc1431c9954596113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979be5e57e2bd21c42f2efa33a97a51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee78e9f4e0db09b607ef614aa2195e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d9d9c7cfb3782b91bc4bfdc2172fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b35af2d1bbfd9287d15c85bb176ace117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab0914a22d3cab8dab575e5f2b2e5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355a67c11ca21bd535c6ed7d2268fe3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd793d1b40f85189f4877c95fb33c32f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0283999d9994f0e2344c08c3bd43ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09edb402c24d87003795446578495b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d6082810c1f83125e8a59ce99e88c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481a64a3a927299f20ee02ad8ec9047124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9dfcec37551ed103fd69f182ae95b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6509c3c9f041015f50b61e0c7480fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ec893d6f4472cb597d3211c6b9749127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1f9ebde83ef44e643372e39dd51c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388ddda55dad8ffd199e5b1824654cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5cd3221a7d235dc593968f045c9d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ce8226d6af0a47ef497e5f948b953131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac34ecca03c8cf6e5ffdbec7c38600132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28feb533533fc3d1ebe88f6601b8e32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7271b50eca158df425c83b8db152f07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd233ebd1b3c2971ec65c504a0cadec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c161d824dad4e932bd6ca138f6a20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c68ea337849f138efd827c75d529a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bae036b93fc41e25ec01e3e6c297d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6c1d016190da61cbe0345e3b86e48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82759ff922f5e8dfca6535757bee0107140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b78988e3697ce9549c06777e1729c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6502769b06621acde96d983a4a69e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193d37da593fe10021df55e2a39a173143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8feeb9e15437046830180ab3ee614144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb79cd53cbcd1f3ad6ef1156028bd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b46accba69e69089c1df89b4a36f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6e942a2b37b231a9f0be917d2432f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ba30cac74e1292f58fa77be244bf9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952321ea758402f2f275d76a49b2dab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49376cee01f3b00366e0359b5bce1298150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50df7320b2885815be1da4409ccb74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e8c1ea9576f037fb6ddfff53a11b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19b1e3c0d6da461570196a29754ffb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571657dfdb3cfa37946ed2cdc3c694c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f0939c48fe9310561f7a8c01ceb72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2ccc3aab558bbf465a9004b480b88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b86f056ede6ea037aed5c9f2ba910d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0e8aee86200785a6a440614231da4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09101e81989a68eceb22405850403b6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7c9c1a313ab64c4580485e5bd14b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e79f60b1dfd1654d84bde472c98664161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02d38ff377b8224f39bb191ea718ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57523b13322f0f653dd584c4699c546163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37a1322240a4bb75c989585483370d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e9487eba1551cefe60f654ecccc86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a4a554b8d6887c25f4aaa794da1a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912b8056eef0358bbb8969c092f34f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1c85870243b31cfcac9d8b3f11547168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df562c4b5570d35dadd91c65b2f4a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58c666ba4b30d8809b40746c227cbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16504b9420747ef230ff2e6062b0b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333e96692cc54858551fde0e5acb9ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9d4b710d571eefbef77689859fd74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa756b7bac684a978bdeac0a9cecd8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192b074fd57b39dd94c84fd7efb4fab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baa2162d6a55564de0d83c0130b1a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71d315c0463b04c38d882aa1c3327f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65362f5db7f1e843d70a541873cdac93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9599668d6b293ad5df379dac21e26c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dfeb4e14d16635cc180865969dd88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe913e6a1a2115c2233fc755981960181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed700f71806d5b54e089af92f0be01182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f73d6aaac2bd9c7b1dad678b3bb7731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ee0cea4151da34c60070b60d59c7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4941a421332c27cdd60ae8792d6aa423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b90622b4a39674213666319630a954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae6040769a0f6c74757aa5a42ee63a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c2a99f0e48df18db843133bd6faf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90200f7b955261df908849a20a694c537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76deb72e7794afbd0553f7116b7cc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd4ee49f8011bde48cd5cc708ff7659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70897a54bb7f3c21d7073cc33477ba410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bff6123d5b012d4fee73ba8c2e358511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc646c358b864880db2bd338bb8d3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4dfefbe7da1ca2da1948ad6b3928e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82417be1abc6a7d2359edd9952ddf0e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8ee8ca05a550035e8cd4d56a4ecbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9fd4c3453a06459e9727892e4501d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90c7acb0868c54714de779cc4961cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a835af6b3bc953b9b3a192893943ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7489081a5d7ba353da1389a11673f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830bdd5ce88d91d5c8c302d887aea1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36683541ae82e87f2d1ff69a423a02f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2fe871a28a895a180387427acfe5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2453ee776bc20017263e696edf683823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a54e95ea44ef4fb6f6295751f2e0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a57ac448eba7010cb4578eccf7633825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9802c9cbeef3a85cbde7ca842d754526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b4dcf56007a372d773e3afde3d1dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5a36a6a3503ca33bcbb89e3a7eb0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1daa13876fb72739c46a908fd7631429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5d570036b7922604c2eaa4fa275ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae55f417ab76741b77b8fba5ab537331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730835c8e9cd4b016762310f585f962532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f15e67f7791d9540e12ff874af43433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d90364440487b79b86f9caa4abc59834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3795934f827594111cf490787cae00c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b38193d112efbbe20d09a9fbda81636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48af9f6ee771ac7657709b8f9452a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1cc487fa2944698b691ab579aebb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c4629b67a33956036a16105c0f27a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84883c82194af014c9ac9971c8faa8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c153995fe422837697f96ff879e573641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbecfcdaa696324a1eb86a23b4c18642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9647b8d27d8d9c83011e6117be5f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfc90a22f4e45779b8dc5bc584d2fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39c13f3f9541a1fe67bb9f6a21346e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55434288fa3179fdb8f95b02d4b16146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee919008e159bbc3dc92ea7aa1584a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7d76783f76aa3f64ed3709ee1e13548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3205ff184ed878beb9a14e93a756449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0894ca87e06bc27c44b28f81467fde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf876ccac43df5c057c6cf079c5c3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f31e0326f050b4998675aa55cf86d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847ddc5bb6e96daf985c5ec857e306053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef3e477dae9863be83705bfeef2dc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93978fe4135b1c933901a55739562e3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36343c1e530bd4c4eb5b4a1773fd820056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c39cf992e4a45cdc74f55c7f9d0e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563d267397f64c8cf5fda7f144afaa458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c7a82e5e3b99a0a5c77a2f90fe4ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db36ebebcd191c1c3fb171a5db718160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12b736acc5eedc2f2d54faf2d5d62e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0b729575839d36c2ac21ec097ed3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ee59e6eed7d4b7f29c3f20458047663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533ed311014e601859eb649b18f4b4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fee99e3b296d70d7e7f16e9661f1d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84428037fd349e3cb77fa9a91ac59b3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a7862776c2eaba589abb10c973c6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b1cc93547249ee093d8b06f226b6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b920b73f1674a91849a920b43b8b5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eed094f594a866ac336a71c62717970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044dc57325b2f641083b2968c1d556571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbac75d75296f69bd8f7c8ff306f4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730a0ca9b920835c970949ac4debc6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07dcafc786bcbafff818bd653dfb8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbcdb0e0ebbe88d51b275b9008f59c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0c4270efce6d1e3228993cc873a1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff87010dfda9e4742e7b0be36d5884f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8316f0e8f8703a526fa4bda7be9ba878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6e3a2d7fe699167cbe3c98eba55b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578cf31c8379745a98e111740a3d08a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960d5786aa7ea3aed5a9eceae72caf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d0c694ed49c6dc93933469b04903f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c5504c97cff905cce394cba68b72083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db790352db22c017d20ffced382462c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b6c873c799391a3e32056b699a1d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7a6437bc3b97e27419313f8d329e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c125542b661a2dbcf0d69de7625de9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f3d0a53b08fc0782e3badcd6ff16c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c17025079dbf0c079d0e024b3250389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e37fe90d5d2d602f04b5291c1ffc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ecf02c668d9eed418f265bec9305891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5cfdf9998a95ab8307dc384b3480c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfbf3843c549bb960b66984c6d8dcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd78c686621c96b8ef9b695c1fcbe594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbf4819184c259282f10a8da98578595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61ef0e92fc203a448c6fa76052e12a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5d6800ba9a1d27351fad7a7875bd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c6ba5d11d620cd164531ec238b80998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f697da898143903295c161f5303fe999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17461fe078bdea3177b8f7c309473db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c455d875d16daafbdf87d77e854d28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c7397fcba6fb0028f71b078df08b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da352f164005620ebadc999ca4cee6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77f1780b154fe5cc50f2868754cd8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1e67cf012c2e5dbad071b19b94ffc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f658a5664230cf984cb8a113cbdfdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067567debc94a7a8e2610862d11533bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e25722f8f51cc8483e34bfa9841199108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a4dca6c8f3b0a23eac477581865da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3926cb4ee7472b4ac844d61562f3d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62531785c6ffb3ed753201776e5641111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd80bbc5958bf5899d165c908134cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c9478d111180af57aadc7f3c3093d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308a03236514a4161fdbdcae452418f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddb1c361ff23acf104cc1c6ba2b60e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b852152826c44021a9765bc33cfb1fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911c80c2b0e08e6019a60205746ad34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826229d539a7df2d8344389dabe2ed8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231edc86effe5ab8c7fb831b107356d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946863a1482ef75f19c935032afcda1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82d258c3bbe7cc32977a2d4680522b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6fb097a4bba263874fb5667480c15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff103a7a82fb3f8af79aff6450b3865123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e8d686d1d6dd485a24cd621d828e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9a2b7ef0c3fd26d878d0047cbb23b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d8df3b8905f0876496e19097b5ffd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d01165cc62f7f9793171e019cff15c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b7fc67ecfd1c3867b8945fd53ed3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ef304635d1eb390f0ad5441b12de3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a27bea8235abcb760f87c0997a46ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf15a81741eafd8be619f581fcaedea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d1efceb7d146e21beb59ca61fef99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a34acbf6ac1a0a30cb557e1c42964133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4862a300428527a5d3b0fdc56cf4c98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7425d8c395ff099f618e81a9cf417135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf9d1ef680c894f7b88a61a64dacc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2267cce34a4b6a7538656dd5a8550137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b7bdc461ffe624603b4fdad72b1bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fe6ba4a3415232cc897f195db3ee5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe7df40291750d01036a71221aee2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2fa9b483f50c6fac7acd7c95e599b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359be3f0e6e70c360c23991f53e7a0ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89139dab1af14f42adf947ec29cf4fac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc004501940804e1280249ad0a63db7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711f61b21f7e9e9d48b285d76e6b5e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3f06629b6d9bac91aae575a329a3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddaa6c0ec74ebe0022798b9ae0b2f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd795261ad10d2b7b953b29212b85720148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de48e11f807d1da3a685e9a3ca9a5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851384897ce575c85f3429d1a358540c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec19a683c8de18708b35d83e5ef973d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93421df614eed1ee074640e0ecef6b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ce182a2c029271e55c134590319ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688d0379abfae900242f07deaae00b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a98b6fed7e69cc7dedf4d7558c5ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09844ecb8eb8de96a5bd163400af3615156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876a3d421920b9b25c48ef260a6023c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48171440ef08e90b8169ae33c2cb666158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff600023ef9910596f22a07ffc2180cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa9d3c75e2bac708ba408800728035160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfff55ad8f89835600c4aa37bf762b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1658e577c7b77dba3bf026d5f1bdcdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e052dcb2c6c3462bf48a62e19957f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c565a427cdd3ff32f8f626d8da359164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a776f17061e40af8d173335b6b4d26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a81ccd5e117b698e68d425df4b1b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdd553f06017427ff0339d116df543167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3392cd1acbd8cdc434ba2ad1bf385168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a21effcb388580d0a5a8027433f829169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911c00540316f268a4c871b2abfd0f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607216d9292e79caa092ac3d521134d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a2a429b02b16bcdabed5cfa7fa656172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54935775554544b2ad210b1d7ca7412173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dab1f28e0a98fde566c3aac3e885a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>