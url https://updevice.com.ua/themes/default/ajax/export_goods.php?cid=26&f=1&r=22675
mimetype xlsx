--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb43b5adc18bce472a649040a901271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb90612f90b27dc642c2dc38b9b79362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9466bd64758b06cd9befc7636ecb3813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fa39facdb4bb51dafb589c02e63944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a6e03797aa068b3f0abdb488327535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abc81e98bf8454b0df9d2ae977f9dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad67e594c2628393ede8d7125ada4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693e984d21198e325ac53c5a2166c398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167ecfb2bbb86e8dc4df5c88387b1319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71caf2e41de4afe8bb96f41dee95e8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df00c96f115b2ac575421e0edb9324211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613af62ddc7724a014ac67a29414785b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f90fb622fbb2a5bad8e1b2bdfe38d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d6e82f09fa14e4d57e3e1b853cb7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95048b78efbd4f0e3317db98d5d15fba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba10338cd93291d302e96491f2866716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d693c87f9a90f528116e9aad5808617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7a1644fb4e1ce0004e18eeeceb7a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb82301436541871f38fde7b86f4ba719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4003ef36c7bdc157ba168842397eb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207cf36b3437f3a02f4b389ef8c636821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e882476b6af20847a3eff0b765594ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cae2195476d2d0f873efbd710df78a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b91aa43f94bebaf0ed10b7bf19e0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409b51bd2495ada5264fcc80d1a0a0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed9134594ecd3615f6220ea2a7ece126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b927a17f8605bb72bd6e47f5f1db027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d3e248092b5ffaa323866c7ba821a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eacce4be8037eb90820cb208bb8bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c44afa2f42ec8b4ca67f45ec16d7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78525ac8632f41ddc7f41ef7c3225931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef687e01eb422d5fdb83d4c1f4f30532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e054a7f7511df17bfa13f898df84e3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19ec4c24d5516c49ae1cd18447769b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74abfdedda786db905f21ef3e7056e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b08ea030eb93d9bf0b11a2a86a125d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82565815e59f65c8894ccadf8c78b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d68d45dc3fb65b1796df255f060f7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4df457c32826806bef5a4b38572ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8c45b9bf5cc28d5437fe34ef37e4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146746ac68b936817d01d016b905b8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d632d17ee62522825bd2636a3923442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8633940a7c01054272a10b991e5330f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024570f7c537ce713c3cd681cd3f3f6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd2236adc76aab2f3f95360aa0954845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f2714ba3bc8b71b48096ffab9b9fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db38a7ceae2878c0ae2c6b0714206a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b019732d0c73d4e68b5e23c3d250748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef47ddb4c64abb871fa0f509c5fd0f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07829d7556c57b385658963c360e5b0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95d78e354306d64219a99c121138f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd467b7ec40f58839587f08d443fa8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a00cdd8f989a686b8be64cff4860453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622bbc737a66e20d44d5d11abcc496e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a645776d3694ffe7b9341746669e60d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1f26dca7fc8af817fe10c306a713356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08344e6e6d86999f588a8ecf60d9b1ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0170de0e55fc22c5c8b1fc49bf22b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474b2a29c0d588263ac3236d015450359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30299eb8aeec260a8aa4f6b6886fa46360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05882a5e0f4ede323be72bdb2ef4459061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b405a6f5ba399545be10c09bbcc982f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b1d77c8a9ba6ca6d6e57612c2fc8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9ff9e7fa9b16e0dd80ed8bf4aa62c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92394f5e6812c812b866cf204d38af3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f96f29217cd2b1bd7f38afd8c5bb7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936256fbdb5166212397be8f9f10dea167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac937f0d6374e70037aed9098afa843f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92552e1b8a2f2793510852c66727e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ed3ddacad18275424db54f39fe6b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb32c1d1ac8580189f9911af26c71a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac4f5aac3be33051c8b731fda79ce972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a1450ae1e7e65e38e1a33baf550fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f12d62f4e1913bdf0b994f9bfa6e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc0e604008ab59fc802c764056899575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc498519ab8c0da4637926877619d4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f833cec06f9a80e2dbbe03854044077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0a89bacda1c0daacaf81c864cd86478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f440dd6700c03178f07a8008b378b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621fe71fcc9bd652fef223c1e51554280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446e94c0f6d3cce9790a002fa96c0a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da0863a9a28d6d1eb0c60e9e9b8d7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967809253dd6c6ae367b3f64fd21dcc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563047a332fbf0b8fe5606d6772ec3eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d3b039cefe285e82a363ac2e433af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d4227117ceb20c908fb2c2b74f29b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc17f75cb724485c548453ff55b47087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf614750bfba4142c73c6886af7942588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dd61c29ed0874c0fc85e1b0d361de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed2bb01240949dd3fa5f9d8a40c4d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51139bc359dab58ed5a0ae606850c8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbde3e2aee04a8c8b70e09b8169da992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fe1a7375d78097529860dfa2f075693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177c1f8ff82853bd747242c23a798f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21582553425913d29ed5acd0e3a56a0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600be6d0adafe7e8959027476468997696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7a8ad81da35830c729682cf00ffff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445bc87e9c2c060771641257c14226b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e35643af7e9a374296d73d7bc3b7f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e501a39350189204a04e0226dac9aa1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697ebb19d844500b8218b89763ffad3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf390fb7e8c1d40c847e96201d1a1f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0d9c1e49079a9e6bca86419e1907e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6807f458bd5e044f1b091dd5342f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e904611f19e19295d3c7ff188d7872105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55a31ba6ba857c84b8ed5c4c3da030106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208c9efb8350c38d7dba0099e0a9eb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd87b60ee27831e7314a7616eac6e2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39b6129610dfe2ff691f895b80d138109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cca66a3f154d5cbbbb0d8c3388460110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b0a397d4dbaf6f7a772027c03fcac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bf9970dbb033e98f3169ff0cb6307112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1570c5fcb8b84e21e9eb202a88ee8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a834261f2f52f6aaf2ea268f8b0ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89835585d986a95842a62181a2c59ae1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d316228db127a4726ff2030466510116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db174cd42dc9cb4ee4301fe14d189d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798f0232c1a1977f770a8f280fb6fda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19dbc777831fe22c6647504868057a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65f8bee10681b23b0af9b09225a0e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccba8301b24a5c2f3b015c097e9de9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed089cd5383402299f1d9dd1763d1aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff9bb16eb09282d38eb43103f9ebfd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0aba7766d56836ba518cda3a1aad0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59990c0e21c15b974780df59099c84c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765afc761fb0f71ff9f0f1f141530ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669de99872a553831e7faae46fa81e93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af904fd9d011de557eda87beefe83c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd731d2cb3fe443653a8c4fdc85a4a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff465ec3b9d03bd1eb622a61d30ac07a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b228583ba148bff3294c827fc9f95b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f977d6b11906e01ff02358306683457132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbb5a9d2da7f1d47fa01824f68c794133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd06ca378fde8dfbf26c905f37ed7ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344fd02a567a37b91084092f5642f63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7020a949d42ada1a7a1a338913e8f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44f0cf816260a7e010b205128244be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff09e4c851e12e36aa52d40612be86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324a486e1a308abe90ed465c9e7bffb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b458de4e50ddb04e5836601de9012140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7f5fe8392cd7d7ebfd7aadfd1e55b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2e4c4d3bc0aebc957ead8ce238493142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d15870690b1e2bb97a7c1d0ebef51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488d483c0d2ed0014046386ccab0841144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8365902dd6a3029da89a96d3365de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bc7f4239e038ec3ecb441b17addc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0c74143b991801ffe4fe91c6ebd32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88be6f4f4df77f8bcb7812d8d160ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f640f3fee9a4e3107e9970ee45be5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153e6908f2b827ede05d1fb2eb1e1f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c565186b1c1364a95269a213a2c01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab83a230222bb5bb4a1969dd65f4c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea379366ff81e99592103d6fe40f8ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904617698813e5ea8da83a6d7b53512154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7b1c937ed7e476ec23e87afbe8c35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86404a5fcf51dc783ac47334a3997e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eee2536f8c8e620f74d9194e3c485b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ca0e064eda765072e59ccd5214a03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84e95ecdf13e0e586ea4b668b169df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe413aff3c17caecd2fe91dfd3c59a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb945493be39f8d1f0c752e135bc20ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a7d34374a57fdd796cee7e50c6f30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46872297fa4b6c3d9661dd06efd57859163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc1f2fdb55dfd1a81dc261f633adaf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c7c75b3afabca3cba87315f6efb9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586942d4e7b6118ba5b3a17a3c6b9aac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1410c0afbfaae37ea8a0a937244c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef784a276a8c4f96c95014189a6a328168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e7c780fb2d9986cf353461a689aab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4be91efc51056ab98a101006e68151170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa3043ebc700ecccdf1a28b7121763171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576448e5447523403f580a52b9fc15ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ebdbc36d6a1804d0d3a48ca7866ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38194dfbad4214fadb71bd937d648a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c955a097a66ca7bd85137c8a9b3d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d3c44a76ebfd0336918b337614b91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aa3ee396b22b6dee63ed123a78e98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567604a5ad963854decd72608aae4385178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c6fc42fb608d7eb328ccfe03b9d63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a107260be3f2a4f9e6dd7dbd01c5e1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60540a8cd12a363e4d12a6da3d3fa52b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039189dc198b3a04f8898fcc34fa5df22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f2ac7441228033646370698b8e6ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026622f2c9bceebc834596cb26a3d3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142ae4a97e62c09f87deb08266f28385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b551958cc64816fd197e4a8980304956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc30e73ae1175e0e6f4e9f89535695b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c1b16befd886f0bd611875b11ab528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f4bb25125300c5f4cfcec4cd2c0169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e9b7a1264984261761aba6931ec2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f0f62dec2a91020ef46e6bfb8fe3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84444f82bf9a791954521e6c5452e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06b4b7a7dd160874b54849e4d82c8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b95bef62da1658e901c029150ed30414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f73c67c1f00c9d4c47c9e1c191e07715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea013488f9457af9b46bf9ae2371d06816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b711003fe42e7c32504adcef73e9f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc99b2f069d70dd3a4e60d865ecb7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cba12c5168f9b7aad911a566d9834b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50ae83a88707f201c50d736fee402720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ce06b9b4528c468fb985a9fb2c0c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc32c045446880b55c47d9d40c42ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766669da676adf033c0eafb5cc02bdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b51d77fc3dace3faddd33435ee9ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49858baf2bea1f7ac4266a68e1c2361225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a639905574c1b3e8abc72ffc875f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fa96b55b459489d0bd84f4cdff28727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86735c827429e5b3c831b05676fc3d7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7c00570f1ce67c7f3b606abc18f8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd9df4e524c48b5bb82ff3eab817a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f2d818be9e6914e77771ffafc0d3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbacff76a54f4947d8ba31eab7d39432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53aa4ccdae0da50d39dcd28785d72233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693cc82706433f63ecb709a4f3df1db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ed2e4f3d4509e556b276b0552ab9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56982d141e834124df93c3c03c852f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c01e37f6febb45bb5b82586cc271037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ad4f7e673fbf25bf8224f014b5ee738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47a365951fd3812cda48d96dc08f9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea018de5ae179491db70334cd9289f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74727d0124d26a654b51cb91c433ee6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f003c366292d3fc131f01912732ee8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd931c85e8afdacd1d76a38dd0d686643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4fd14b516ff369ee0dba6aa89ba244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f667c33ad0f67a57bbcff188fbd429045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1179b8982608875460a5418093ef6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35800bdd6c66c552c0709bb781b243c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846e2c1d4e5f955512940fbf665275248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc15491c99a6bd80355a7651f5f2c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe696b09eaa4ae25cc8ec3af1d272650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eb062ce6df2580b0ec2fa8f774b2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d5ec49c33634799760703babec22c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c63025aa6bc9d980becfc65baed71253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87938ad4730f1962af25739738688fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998121c26cbedc48657c2c526459410655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66efb8c9cec012e317affc8d768583556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2922742875ca529b638516de64f1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae479b94b6f0c6e19cfe5aa6def3f83058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9d503c052ad54461b445553eab4f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543e032b99840edcd1b606b053c5de160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3591dcb4e0c0de38f9c4a00a99225461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7ef99dea49cf84d19fcea66c2bd4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2fadc0ea3e96c98124827d0f7732f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb582ff1fc7d052dbb01b5fd88e356464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10da9d384bd50fd0e1c8f317e89a8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b96e71db685cb7173d720f7f8975766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db56edee27607d114418f49563499e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcec24a9fc42a2be6a7e6a97ffe47f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfecdf9f424ba9ecbbc9a7d523cb8b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ac8e814cd95fdec630810d031943a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df501ed8d48da25f1a038d8230adc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d97c500b553a0c1fd2f2fd86501c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df280b7ec9f060a66e9a4b85f849e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b333403d09431185d83a07714fac4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5935bb776ec25749c1f12b8bb4792775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b36604a85ed1b5e92735ff66be3dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aa432a5ee6705a1bbda4a3d527ab177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48b5580ddc366d3d575a2960d088bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb67b2be7aaefd6da62a0c0528427cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ac1861bdfd2efb47754d6f9993e1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3656954286b84b9f9d0b9831bb783081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f1d0d6709ae6384521c4a7f28464082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3720cacabb25030c3ad992033981f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7fa3192b6234e708ee9912e3ac88e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bf68cffe3408bb1aaf12c37697e2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b33ae6f187efc612ed81202e6e68a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef9ba48988635ffdead228693488fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148807fdcec0a462a5aae975976930cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe53712acfb1531eaba018466a29bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f78c3680d8743d0695bb1d133e42390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fc3f4eedcf10cba973d3ac065060a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c0eebfb979444043ced75338b269192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442801a16cac3f78fb0da94b745cbd9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69073c7e50c25bd60e19a329ce12dde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a71f92748eb8db41d9c3a1febab06295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e35dcc1364911281462818f0ae13e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535d73bfb434a75783f4024a3c6b25197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c499b066576379005c72856391a87d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce057a76929e0ca3e6d115b5a599fd5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2a5fcb38b83995720561417582d6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0640a3a23ebf9ee2f6a868eaafdfa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ea0f7f0cdec10b13ee18ad971fcad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddd8b643066e544bfebf0adcd52ffc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec426b41535bd7fee49d2017ce44b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7f92643f3f89ccc141ebb4481e62e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892ffee1b8d9ac68a3141d8e51df1f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5293d74c1b5dd7d6bed569a1d9da6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e708b03db8e1acb1769da9d79ad6d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf794ea8dd459db3257ba12bfd16ef6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e7f8a6e56bf983888ddf17385570e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95b8548b712c658259d58271ca9bac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c982ba2163ea45e3450e835c257bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5c31997a31ad4908fee566152ccbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73a404b15cba93b9e448afd7419875114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7fcf67ebc77d28acb45a7d7f787e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79b1d03a1b44a081819ee3c908252d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39a7227739c15ee5148ed7d83e5e69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65767bfe3e17cef9f687046c3a1c9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362006834113abbb0041a68a13237bdf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce609c9dd3136aefca4cfe27c1d4d613120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841f39938859854c182cc12bd2ceab7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f35e736a3f2f506085b4cc2bf0ba90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4933f48cbecaafb9e60566364606fbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5fa952306c960b516694e6c41b1c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c74e98795d7605112cae08957c19e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62de9fdf866e9b44f8cb792c69bf797126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df46f2fa35c6b083b6b8c95bca34a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5aa3ff66d84751789240e02ffd047128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98673838fea5122d2fe502f5579358f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b4f8c11b64dd150f3d2b3233e25b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f73fb7d581be302a64d63580a5127131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e2811c2119da7d3aa25ad450d10fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598e5f30aaa532e0d24015e07ea5e0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dec2814b1aae39dcf31959c18fd9cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4d9d272196499bd71e5d8ecc6bd12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b4ba1eacef68d762435ad6e41d517136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e59ffe7abf89776d5800620e9eaab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda892f08213792ce0a2643a41fa298138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f1fac235c9a95b02851de1ecbbb33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ab96ce1bb742be8e621269d51808c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e41c1421eb81496ddfd4514d63ba42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373e342f2e7a4c49a93d554bfa5428c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090cc141bca52bf9b728222d7080c9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a6d47e2026132b7c7d02545b15563144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94568779b4e6b216fa7862a324ca494145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bd073de383cddf02bac32e263fce0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec964cfa8ad3df630d1c6ef85eb03b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b6bfd56312347b22c4d95d52ce63f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf70d0766251c009629f67a129be56a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f110149b4f966845d7995cf41e43c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0dee6233ca8af7a296fd110b76d1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de02231c644330a24a6214f9f4d1847152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67da08a26ddcde558b44aeaf077ec6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605e2b626627254ea139137fa7ba35c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b420cd4e6a2ae0ab77520845d84772f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e957e7d476b9c32a5251d73983327d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78bcd5c29a793114c485437a504b85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed0bbc544238c8ea422d3ab3db072d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f608da11c4e1912887465c8fcc88ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e031e5b1c5c8dff1b26f0cae27fefbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88590fdd956840ccf1a0dfa7d9b3e3fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb4cdce079b3763e8213aa23057d7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66a5899c0071b276fd12467e66eed9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f651959abc35e9bd4d50a10ba09a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be6f54c6d5110b68c735a92f774b5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e75c2e9e174897a82776cdf0ad29c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e8d54b27f45835586d33c14a33af8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8edbe43887372bdb53a4af47d528e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b71eaa4ead2d08ab67dc4b6c15b4c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fe09e9e1765770efd64deea414233170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f205a904f306ff24178f56afa1db19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d506b818f78f4b22bca02f67ab6be2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e873ceabf505c572ae8a4ba9be11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd042bec2a0e02fab3184f3aa21351db174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>