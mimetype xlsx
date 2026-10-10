--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054fdd4bb3b568ce3db188054f6c3811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b350b940139fb087b9779f8490a08b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac23ed5f09791186a8eb2f8f9fc3b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6c746d49d84f83608fa2e18f351844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df8d94fb927a13e1a4f725a4dea5b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48847d2bd4d4ab02e37669a034090ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7f5ae6ed26ae1aa4dbf0482cc0e737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dc53f7d32bb9063bc5767ec99b2398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c504aa05df6e01a05ac755da72cf89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f9cadb0d93c4f72070a33f7ff89ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c6f79034587bdaa5251b13e02008711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac9d93554aa0aa00d89e2e36f938a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1f97f3e2aba0f6aa2caa1b414c36713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64bdb54fcc94322610918a4fa93f0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725d82ddc7957c0481e82349bf4dbf415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c247c27908d5db2c9208dcce980614a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9160ae750cdc00d3d127a0472ec413f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf9ccbc8824eb952ea696add14c0bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09d897f519f4f305348c383b6f587d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecb9181ef9693542896b653eff6b7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e07ab1df38ad510fe48ce690b80c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35a62528127abef137b678ea9b6bcc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d36d9269ce4964df0ea24142a892d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa015af7a026863416db6b084498e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84659161ce0a2f190af3930f9ba9897c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79a597dc9e4e125f689156d3689f4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6333b3952f389de4d82f4b0c5960ed327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b5c1ccef3c4f7fc77cb6221dafd0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5792b5a9d5a553f55fedb8bc1a2104f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d46dd5e953a88dfde69e733926ff230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de55e59717d132ae8a64854c88542b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078097361b1719eeb5e3a27dfbb266e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b9f58b7f03b2bb33c6daccc17676033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf76603d9cc9bb6c4984b87b8e966834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d9afb6f377e7a4e47d51e9e73fa0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ba66e5dcda050ac9385da8cb6f4b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d8d83f9637c59b0877c7d08fcf77237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d79701f1a7de793d4fdfde3634c6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046155cc97c3ee1eea4631c84a49616939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fb1e10f6e8cb163dede8c309eee7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342058a64239855a1f3bf49c412c6a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1b92f057f76da0ae64422d86e9ad142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cff7d6843be3f6c6138950f60bae7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b13115f954894368716f182eeff72344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb400a5fd4d31bfeb1ed565d3dda68ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767df0e32a217d88804c2ce0a1102f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a1a128e9fc4dda2bc20ccdbb9f14547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1babb6c96ff2de0f8d5e9f5b3dc5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf78d3d907f00e3cf041b2c9f21997349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c39a08e50f6c086a1b88c8582dc1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274693fddd01733a771384f32a4209151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3c96f162cb53c2067d93945d889a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7c3a2d2568f80b2800e534b00426453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bbf836145e9a656be535c11e73beb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2015ebba93f9c699dd91aa526a015455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a557452263ee1213c6a42a2bb49a5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d968d9d05f46629f7c7b323054276257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69543b67bb76635509833f5f4bff522058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fdc8d7e44ba907536fb1cc0da49b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae4031e6c1c8432e1b0feced99fcc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a497a896b4e86674b2483e18ebf00b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aecb25c7cc16840901bb92b48f086762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cced8b820b80f5bba2f1b523a5435763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e6cc5dc0611853c2b172cff0bc9e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50370ea5aba3faf54b3541fc54ab55765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f038e5e103daf298865e57bfb2c1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e181c11960e7da024bfdbd4c6898ed067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e548ffc4a382bc581c952088264d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410726f30a873b659770b685cea395069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff1ad27cb01697254e14621dceb62c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e6261ac5d590d22d74f607590a47b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02a54ae614d86817fa1b3f8a56b15a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404afdaf670616e5c428c6b4aef547e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5479fd4ece748e54f061ce2a6e1f5dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3722d7bc3386274831d87f72c1d9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bd726194123fb15e59697b51228cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d97d7180edf5b7f59d7b26fb85c8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce42f20137f28eed9c644223f82227a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b938104f83ea972ce71b6dd1aa0b4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca121b6f4ab91eb438daca2a1348e1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ca2023c3bce5361beb5529519638081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4c500d813871c7724e5e22916cfa882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6620e37c4d400526026921005ea6a5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4c9fe4ee3713d1f632a9bda746b3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9019c9e32ad8231ff6de07bc3684f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c269f74390319f0600c94b9cd63bbed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d5c801549242e065ee6f67323348487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbfa6d292121b7c9a4adb676244e3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a2baab36c1ccf056f86fe2224c1a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb3818422333222cbf9943a0eefb0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3efcfbf2e700adb20a20e638cb25f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2adbf05733892f60d6d42a3015b0c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a81d99edf639d6c3ca3d535b31fe7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1004f001b101256d89932f259133f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3a574b6cffacb603d912d6e24138595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e7b152a7dd52586e53152d455831596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e525493dd41e81e96845e536d3dc94997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269c8d54473a71f33600f0feb63572a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d43d1e8b765491ccb5dc381524571199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75003d9e9d5fb6cecd9f503954bdd0a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518a6d1df53379ca8aa0054c24c987a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0666b75832fb4c48067ecf3b48bb99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0444da7b73b1382c895e7f615736d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9080ddde7e094071898883cc4a5aeac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb11dbf1d556be7e35a8aa8262c3b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e57ed85d3b3bca487416695e99c9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5880f5704fbfac1c6a0c6ae40f594107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c09a41ecdc82874471162c2e8ada5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79900ef5297781504d23e63a43ed62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38667c66a0d39f77a3fe00219a6495cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a83b89d818be2cc2e8b06a7503cfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880327f8937866b0264edd7401a7d947112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef820c09410ed1f6f1e2012c53f1ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93067e261dc6fdc8c94eb1c858262ea6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7703ee481bb003b9fcd6fd9c9c2c88d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b72954831cf97cc7dad4e3f65759d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3945c50ac331f686de65e3bae39db8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac5841cfdba5ba51e24e265a34f951118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869dcf1a825f20fb441f0adb50ffa63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14429429aaefacfa3be9df7024daac94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38a65870740f63101d80f69aa3049d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd0b287d90018273739fa1c55688b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e48f7b8db4212e8028aebd1a6feac0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124edbfc4403fd3eb4d9b7f93a8d62e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123dd9b3ca72ffd3d48c3ec73bb4161125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48fc65498cc09d0ec17b4e994f6269126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edf3139f2d547cb018142b17a7aabf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf164ee17792c9132ef4b552041cff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6721f983dc5de0b3e6cf2ac3f1b2c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0182a7d11201dcd610d6b8fb27a57c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37600d8c7ec68e4b9bbd8a3effef084e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008209fedcfe9a021c4fd8f378f3ca89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c5431430a5792a583505753beab6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed13603c2c54d5b6a05893fd037d16d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085871c045c3525fe775463347510d6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16401b45096dc7de845e24a64b5bdf6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4900f437c65a50a26a7c9cf368e5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b15fb66d29af9193b789e9d496757138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323f2d1b07a2bada3e91794f07c0331139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b76fd9a0e8e294afcaed6e24f03bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e8c9f06936c6782d9853db1edc9d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff5b95af575cc4e2793c850b64126b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c681733926cab7c159ec172ed6cb18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ba6b91b640870d80d260591404df6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfa843d384a6f911425dce74d4f511145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918105b027da284e7787bc155748a5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2e9c95dd0608ec400cd0dc103d3a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaca195807e186c2b5bf40272c9fdc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088eceaa42f9a60c4812f9c724929c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311102447a250bb39106ff1b4d9597c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369d2eea0597462163bceb72fe0666f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa8144cea0519ee942b86471b5b60d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0114ded48267e2c1103183e39b67b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ffe96b9418fde760605469329702f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890110b305db1f5c3420cce10aa6b476155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e85829059bcdcf13180639a2a5410156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9012049c4411f93e29d15cd896ff3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f7c16800f7bfe7a6ff0a8e90e9f79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96048615bb01cfe331dccd7c6828b0b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad54cd5e32c7314d421c404d82bd9ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0da4a9fa3e55d5488e3d0aa7ee026161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1b50266604ea78227112400d8ef91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba5c60e09b2fef0d2a91b8fbd8311c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeca27ee38b5722c7aaef89d32d7e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d49d2a0e111d843ddb4d3cb760312a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe9de69e1324a19e1f935b72a95a59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12a085ccdb75bc102d210c520c80ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238cf4a683b9cdc8bf5b2cd9b6173c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef36d618d62b0fdf2924d9f8790017169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce7eda24e2d5b4524b92191f97f956170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881db8e5e910126c7e675e721d349bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619a2f561a7f3b75de68a6119e57c13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7fd0a1e83e05b187a66ff9c2fb592173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6a3d8ec35f30c39f74e7e121db18e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a0b693c5fe6997f9f15d9368ac4cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d6f5a6c36a0341862e7b3d4c70ded176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965e07ad0c1b847e0793b1bf32fb52a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bd6aae391257beb63378865c5eb1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2270a735054559c1ea4666f13716b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17058efd23f7e5157062dcd4632a0ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4a63a79580679e394f9e5ffbd1cc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5437879d02105840c1cc3a9a6c30a182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a3d08547e1dfd4ec0bd5b1c7202c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078ff0cc5489cfafb171ab3477a4d732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42415dfb2087668d9ba7ce769eedc773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6327861d177ca51aebe8edd207ae6e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a88dfe01609100cc59d25f3c83c2715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b518a4bc6922831e8ce0bdb08576a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da69d253f50a877acea89bc723222f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bc1096050fe80c5268688bbf8aed18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b559d7198017d4327f7050adcdcbbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99bc4768ef617db5c7b4be4158f37910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172535a40498215ac1c888e4f2ea314611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddf5b3b4909edc8cbe99f0e14ae78912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278d91f57dbc8ec0470290784ad0db713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523cf2ec47156fa9d743382ee34864414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8057d18f6836b4689aca9520d3167615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d5353737bb6d7104f50c81f5e62d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ecd00ee40b8e405d1235b53d74a4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ec942f38185228b818f088a64795418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f7df96e47bf2dbe59365ad91804f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6b8bb0978b890379973660a74fe5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7742552ec9e7de304d788568015617621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1031dcdd1a667e006015ce79cf57422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034edd500288455bc82d015de0ae64f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77141442cc7767b086084265e654c47324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64478dcf1ee7252df7a8ff97237348c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aab2a5e5cb36de4b234b5a051b4d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cd856ce79af0a959b5cff9144839c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f6fe57bafda968a3d1a1b05446b5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a81bb409c039a3311aaf3f02f48dff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ddb5cb7a27ee6ab87c18bab92b42430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f91526728c240cc61d92f1084084831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fbbdab0d298dc498c2838ba5fa32932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae5dadf3937e8f533de491010a924333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef610d1df0cc6901ae6864cb55c2019134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9bbd3abcf250b3aa45d9e7c4814c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def00b3253f01cdf2783b004f704980336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022d56b1aa1007922e85d5b9c3b9ca437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d5df5b202e64af6df608920c8c4ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8a5db2fb5b45b28b32cf5f2ce562139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf674bc23542d8227955d6761df4dd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b128621fcd83c84c963342f56beb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf08710bf906c12505a2cd29a70c13f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1b5a7aec4e79dd80479667a51946243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23608f57af0afb89e5a430fd82c1b28d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dcf62de313687f7566a80a64eb03845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fafeccbcb6b19ab5e18119bea6e53746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feae1ca55011ffb1b4c008c96906f7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8473b8f7a7f81b42f377bc4f030bf8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eb694dfba1277a3a5849baa2802f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6894df0239e6bd6e4634e739de629950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605e14f9f10f62ab39651d3ea5ba21151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bca42f3bee3dd8c169073a191fa31e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f9a7ee01ef4edab9bc6b2a4b461ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ec5e757c17477bc8690215c52276254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3c80fabe54db137590e02a17beab655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eb341a1446052378b3b6c56a6fd2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feaf0dbd73f42e813f3763ddcb2eeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65ae2b91045ad6c05c51a9726182e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd27d3036536469507fd21b66f3ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161388eb3f30fb46637983f9340075160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4bbe4feb97e2c1c5ec2041c5385dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025d4be8df8046b95cd90ac8c05e90862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264c5add54823e526526041592b290e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea66a95dfcd0b09ff00d7a9e41eed464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6542677f7a485025f3fbd9ae99d78a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d901d7219d5a4beeafd5d07f7d5e81f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b6e1f894e151ce40521296f1f01a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c047aa2d2dbb80951697a42edf3b0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cb2400f065edf9866e1b78765ad5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ff4c27bbe5e837ff938ff3ab2193070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91479e4a0f63635ffa755f8bf1f8dbc871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafa2db2ba2ce29b56aa79ac93d227972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff20ae34e9af1e072e05c55d5a8c5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74919623b454b8f360ce93147be572674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81eb2e278eb5cc590d762541896bef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7200534379b662bee13a7510a3e8a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586dd2c0698fdc04fe8b76301dbc25977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e171524a876e395de19f51e2d0f49d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2eac5eb4f251bb86b4d010eede94679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dfa0414c47a19fc7ac03f87e007bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c4301445b6a4e1524d969b19d5b8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819574deeea2cb11bc4dc95b608478782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1a9642ad45ad02711fbfa3c25d42483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3461bed77488535dcb69f1e025d82084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72744c155f802126f77579fa431522e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6929359375efefd17d1f716a2c22ef386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db610cc947771a1f2af0eb80cea44a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa306a33a3d89b6768f66d7e78186a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bdab4cfc8d39c4436a7ca127a5e4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7505117eb08264a89338ec83d576890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf5fc2d3c7016cbac0b34cb3ed00db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31c05dc1e577bfa8ccfde0082255f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcacc5e95393758c800f9c75df57b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dab8b53c1c3d57375479b5e69187e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dce682c11067046a216bd2376afbd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd85625d084be881a5bf0b79b4913e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870caccdcea5235619ccc9f22b99d8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8f2d507a07dc59d91e86d66edc86198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5aeae2ab621e7391f81688dfcb08f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87a96a44d8d38a6c06fd6d2e6b8c52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab162625e1a7e577fc773b5792307f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e326313d341c2333d7f762d7b82e1ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff17bfb115a6529471ee5cb5472af3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d8ae1daf4d07396fd8d03ac91d022104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25d02bd7103ec635bc2265ab97b757105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb44c98863028b994084435da97ba3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d53bfd187a54cd4be5d5cb5dbc5451107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352853720ba44eb26f87ad6981931771108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d81f39b2d1705895a7b062d64c3697109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da26659a13cac01c63fa9033f380273110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c0c92c3c9943530906a2cca077531111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c274b1149eb946ac25110ce6bbbc6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b29c459aa97a7fb75a98fb6643b1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5322ae43a2b7f3cbbddbf263f53c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91776648a486e2c591fbd7717d3b35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa8270d70f8421b0a3ea7aa6f85fd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b32f6724459d6818982a19cbf3937117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e216013ac675fdc9722143836fe6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ab3e65039a17b9bb9a03b17ce050d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2821d0324b856cd9f73c9522c4f0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8f38f21999d257e403fc2663afab0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e04fb4095153beecdab4202e800cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8ea58da1798f16efc435a9513716d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a714e106c62004281a6758c1865b56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260380924ec1d3b4cec3bd844941ca88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ae3d995538d5315f4c00f0c03b2f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e9018ec3fa0d73c5f0a22d2bbd2c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dda3c6f0077d0b06d6b3f988ad08f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f751cac5aedd6acd1e472a54b152c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e555a1d0b31a5353a7a4a3d3e0b575130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d905a86bb399bfb49ff93f50ccb79d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504892366ad587bd92494eb21c404d40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9cf56e37d4e1f24dad134d6844b9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46397f4add5a1281a6621c79b5c277fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81876ae41f3564dd03c5c575bbfd2d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5da88499df1435fad583c187160227136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58ef0126bcab893f332757f0bd1b81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840300e9a608c2171363093056d852e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896988a5f3b190b73826ca1b08dc88f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6da63e7549b32563d196cb26ebb40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108716b7ba1e48b62d7734548db4691141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a23675da0e128559c7e1472a6e7fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f60856629edc62299f0404ae35728143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf795efac61086e7d0af1be8a8821b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d53bd7db13eb50a1336d942c6d06dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcea2b9270a025499227902a21f4785146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db901f1b697675c9cd462c2dafe91d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b56214890b388eee298d61f0959388148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bc6a04648a930180fb3c34c115564149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555824a555cdb02399c57fd54ffdee8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e774745d561318ff74a4d0bb35497151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9db1e50e1c5296f9585ccacb637292152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861bb055b88861a7695b0933a15ebd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc15a97a6da5aafcad80bced1d37f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464509fb8ac62ac73eade5dae1f4fff5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344b2c60c64e7ed076df816e01a1166156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aa002f93518f5c0f85f9978e8cee8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01058a994591a7e96f7b12d11c02f81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfe70d155f73d930d8123b6883062c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6ea11c42e12badb6b804468098864160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04404cde47dff11cb7904856056da06f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72360251b6da47f1d089bc145ccfb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676627f6af3e55e767cb705c862af1e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30183474cedccb063c1cce7b148d6a82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05e3893613e1f90e9f99b52def7439165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c16ed92b8d893099ce0260478ffd30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ea508f08e535db86757b5be5f946c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c743f052cf34025dc90269aa68843168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043175b43700882028d80f4f7e55741169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dad3b248db4d0cf397252d80873d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce5fd7220f67956ae5deb4610564ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d75d8ec8fbdc7d5bdacfb4d302f5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b6f5572991ee74cbdcbe718c74630173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8ad8305f8d7ae63accf15208b43b3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>