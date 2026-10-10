--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7489d7d596537811ad742b6f8755911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ea6d204afbdc6f89addd94f4bba0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356dc29289d80dd0553b298faa3c9ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc588b10486d47be91491267a31461924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37053772ee4e115b68d78ebca8155be05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65e5efa7a9ede8d6f9538ae32ae3866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce540b13f1e91d31a1ce04b3a830fc897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ae6eda64fb99e4070098b284513db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5670d3126ca5fbed29985b5f88293669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384c4104a0d6ef3248e3f3037ca143810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4457478953378c44ad894a692d79111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03a026b343bad0fb53162da0b98cd812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b374fd274d8d2048672f7e94ebffb8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aa56ca4328ead8b35d86cbfbc85d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b48b81f6fa2be1fab9ff9e9adc4d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a151f28292fb7fb17cdca30fb5ac316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7244f9efbe4101714d748b71a1f8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df20ae075eb89599d8b705ec2e296018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cfc221d40a0a67ee7bbdcd49cd40019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7f73f768d4a97a7634150e14f4e2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a39c0ed17daf15ee647d369aaff13021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38e0994173c4b21f6ec67b16e5788c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202269e832d49e9e03efbb20310749cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df0a77a9548eb587f0c8457cb86ebc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e4b42472984cd6a27c9af5507bcb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d192bddf003a2e23dc6e6a22e43328526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21322ca3413f1750832a9a290b6305f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012b76913acdbb9827fea835a22906b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad24c82d430c74e573d0e469d9bb37629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9db15386ef5d897cd15d3a3d789dc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee9fc53b7aba075a5ba5188d5a8b4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c4607e51ac3443dc4dc507ffd4c0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2232526ddaa7cb379cfb8770af8cf5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab829bab5d07f09d9b5b71ceacfe7bf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddb28f7e5fde30b817b8a98c25029135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98a9d8e2276c68d00fd9be004b303936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282781f482828bcd87c950d6ec0dfd3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcfe74049c22766ad1a96ea8dd596e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fa1889adc2e8b2cb9d8918a22c59439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d053b2ddad0a524380a25a73c4256740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1893d45f08b45e97ba7f518fc990f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438087ef71dbc7ff92313b09344500142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85152e59237e46fb82f2b603a4502a7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5376686127f6f128b6ccba9be0ea9a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3fb04eae2440fd23e7cbe2b80284845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfc2052e13feb858f4718f3297eddb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad400f03156195681e568be435b1a6f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1544d408eb4d3ddf5e750486436f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623581cdc11f330dea7d37fc67e281f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d9b2d0ef5bf0e58f97095c809d02650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec10b170e984b0cfed435cca71f15c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33bc6a176b4d3c3903ad9eadb6fbbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f10c2497719ddf64546ec2e9ff151b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bdde4c5bf37103c48c8e2c5dbf98254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16232c26e68d23f6ed77d81ef45650455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cc06b04a5acf0eb590be52ae36d1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266855732dde947e0c5758d3842c59957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef85da95bfb008b14ea688f4f2037158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb90639e49d49b315e8aa09330d50959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bdded8748611070ed4c6938ba448860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d4511965623d960f86bd7554af93861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6325fc8d88bd269ab55b48691274b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7265863d120fee6f35295290ef45563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524714b5993de6ca80bb484a7276ec6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e78a7c233bde78d3b312dee539b1ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ff08587298a3e5dc647eee941b7ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73adebc7249fd4d5a81865d9cab72e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b2289f1115fcad8904ef7c98ecb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f48cb9b12a12c982e5254a57cbcf0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68a61af4576d25c8a20887098ac64170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b9e8283293fc56729599c62e596f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c756879ab514da777cf3cdf01b3ce172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da4bf38a3e1f00fb76acb33d69665473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96185beccb45f78bd5193cf4b18e622474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619282f5ed16822f8324f12ba53c44575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcabdc425ec35adbfc76e22a4e372576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769f389e3b5413e36f9114414e0890e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394de2c0f429ec6506c4bca9a585f8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ef422331a00172b13afc3fb06483f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a447143312820994c78a712591a61380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b35f5d2f3eed84e029d05e7da74c4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ac453a50dd8b4fac34c283345c41682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f612b37c3ae36c1b729f9683ce6defa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b2fcffc559b25b4a2d8e60c78ae5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814685ca7ec2470f26f65fda49627f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080171fe97fdde8a66935a47056a474486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b79acb21ca9b29f1c8c6ffc25b9b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05e304384d64c47bdcfa735ca5f3e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6157629aabf4f6228f8466ab96a8e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f0baa28c37f7a5fed5895a34a3aed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cb88b3ba951111eb47896f512f9d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5e45d1b099b5cf67e82504380c72892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2dbcc6e1daed792b5bbb4f0bb41dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eebd5c9d0f6d8f9d15345897debb7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585b3bfd392a304237688a10fcef07795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b8a14ecf7df188330da43ec21191696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bc084bde0b323f44b85415fc61bc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee33a9556d198f9b2c6c429a4fc61a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7491f96703c3728cc080d632aaf40c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbd94157db4677005cf62395ea9317100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152e5bb92c1e2bfbf1954ba8f507056101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486273811d01bf83a8d23eea20425ec9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad433756b8f3e05c2242fff0303f6c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c118526d85e2bfc704978186c7b837104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd331ecc08abb09a62566f21a83698ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4963cd31a2514858ec871007a540b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9dbb18aef257bdd5ba6da330a3f31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cec007ee24f1ea5756d1f1f354c4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d4c735a6fc11cba3a7c58d7b59a6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf24051029b79e4517677a47d7741c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0fd049dbb4e64bc436d99cd9b1a4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958d2321d95dc2f6598c90e1ab96655112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67b32f5ccb83ba517e382fa2799ba6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a9642468c0cd2ed486bb3ff4f2930114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ea78125ccf4bf2209ddf2e9d3b0b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c474e304e36a7141fe58088e6fccf26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2d34396b30e52699d0798c0d7e965117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef2afc9776b3046f35346360ec4fd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2faa65a2fc7a447a1a1f72e1cbb4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b50b3b7eb9d909ea4267480b84f6f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634ad038cd0f85fb2dca04c60ffdc1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359211f0cbba516be8ed39d6c75c9fce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de16d472585eb031e89be8eaaedc2c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810c5b5f5ff9e1ec9395fb768a50a9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db402a6f8fcff59877d57fa3da820f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdb0ece8a379fd8921c25b2a5fbe17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97fc249fe8900fe8229205bc2d16c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8529ee629fc8451349834fc2852cbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeeda12b805704cfe3fda59a33e106129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc845c3c38073ac40dd11b698fdbe753130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aaf3a259d71a83d639924fac9e1d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa79e50a8b0372590534ce0eb16b12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48389d75a84cd216dd75441655ebe284133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04176fd5c5cd9491b439c5370e9acc67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fba06cde60234b7637d0e7802fa206135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8f71e54efdefe6b4700e019f01bfd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbc8f18e4bdcbd46e6dab536f5aca1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f13d032c37072bbf031c407db262b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fbb9b077536103947022eab9eef12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd41362feb5cf4eb02e85bba91be0bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc8832a35c92d74a64363c550cd8ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26317900e0058339413a7095eabbced5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c7b2c2c00c3430f451b48280a3770143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ce900e48aba6fd3ff3d82a9c0fecf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d54c529b7a0c09f22ba142b7034eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32860403fbb7b137e3f5538952b2c984146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078e7115ca38f4d749bed7ce3f62c8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2008ac335b67b6b116b5f0a150657148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe035a90007d3f372db9ab59460fb4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fd0976a7626085d9e06d9e6737ef8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281e44cfe6e193589da125830e4d41b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8024ac84dc6cb405b724eba94766178152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e033e0dd5a3ceb0f2e55858862b7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725f1f0ffbbb1c2a4087ef427daf8ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e5a0036b5126df5ea44e2d002e7f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2141a2986cac99894a6f398ea0174156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83661159a2bc1c2a33673717b4fad0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786e55e5855c4c1deded7278ad10643158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01297a05cb6c1a8e9e3f7f07fccad74d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e2edee5f16670e1657d10c0ba02f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc39a6b451468e104f8722d27903e72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d33e732404f40e345c6ea2ddcb23aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee50fad168a9c6de465b091eb9e12e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8b06b2d85cecdf26239bf745badd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e707a8c1ec99068eceeda7fea18ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b392c832759b6df17d0c10005752272166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0871cccde9c9a995a666bc04ccbe80d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4529bb7e92ecae58ca29d21bdaee789168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c88efd2b3799a5d06b660a8b63eed3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41618638706d9e5ba7586cba21cad5e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f3b2552c84ff6fbd08b25e343a800171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5795912c0d6b53e95a4e0cdcc31ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcf670781a127782f18948d7c70b48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734aacabf8740f7c289e6f7c4c5bcce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f82a0bcab1a7f7290eca5b80a2469175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d477ba9f3d13dafae6cec73f70b32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de0d381b27557b840ee559dd38b1f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4a5d308821aafe4a60346139da76a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23231aa2e35238a1600aa7ccbf7dc27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cabfcf06a889c94e40e349bc7de27180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe33c04fcb88172046611c55636a731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f8a415934868524200383f78f17212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26675138fed105b46e8eaac504effd5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68aceec3495ea42547402e44b8a4734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ce5489225ddc02f108389b54fe5e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98daafb1ff8dd146c23509d03e91676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0487eeedb70919b45100477c5ecb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d56a7881053b70f93e703b6257981a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a07ff1f5eb608119bb9b63c652b38d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448875b4d252bb164b7869a6bc20c0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37849eeaa3ad5a5537fc41cac7641611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d92c89abc1375b1fa81ff7a8256bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255b61ebb6c7f08a00195933fb4aa7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca615924b92ead7bc102c611fadb9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89318b9f887d14e5ee8022c2b455eae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c02f3f613733b31535d07b42677f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dd598126e1723dc134a80853aa64617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc375667d288385f21629b3950e022318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e1b1ec936c11cbfdd880e45b2c36019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd7959bed11be4f29fc2d3e038c57920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b973017cc9347ef2da97a2c933ffdaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa6d59c1ca66f542fc9772d7835a4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796bb9866accbe8d07e9f56f0ea3a2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681696c9b1cb2c00dfb4d7c8f4d1fc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e0a5ac97dadc11846238b724fc9e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25326cadc124147ab4cb6e7a10bc803c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e580843a76460cbe29e562e15e3a44627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7510065db7f41c417a13eed0df5a7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0a2f73398315c989a16a351e95a3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c1a2d95cbb910d7a388039f9f0e4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137d75f461ef66f23c31671e5457c4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039f5f1e7958c98cf97468d3a8cad9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341004e40718da06ce0f4af9f30b55c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13d2fcefc510f7ccdff7fbeb841a4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e42427cbfabbd8a6f87f3a1f996c0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c30fff8976a9f9c723e74ef09422d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde07ed278aa454ccfd9319f01a346ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a3f774de7a1860a534b7d5f8b8a7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e166cb799acc521cc6eb6f1af2c3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147409b52935b7d6de5d50cd2519896c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f16a9a8d8889adea44cf76eaf6205241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4417f18824527f2e58f729da31186842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc25df310d93b8b6ebbde7ffcfd3a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af8997e269c3c7b4ededddcf2f66e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b05988cfe9ae1203d42dfe73fde0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8db1b7c434b0fcfa6376541bc69e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe7d448e0c5eca3d3d6742ad99da8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3783dcaf82cbd9cc7447e354de04f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850d0a1996d884993eec53da9f5937449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e86e8f1963e6514092556289a6c08750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ceb0605840eaae8b2c047f29254ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b2dd0b470fa320d4b78551af3c2d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ad17737373e7c4d222427c6e64c0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d67b3e0cc7f1ee952d4620027ac78754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4405b2a739c6b0f96630f24694835955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e6535ecc595e9cb6dbad48676a65d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8514bc38b912d4a3f82e6c92008886f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e177d4f0b12505ab5df844d176631658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e11c73baa3df5e0201b420ce5375f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2e261fbec9a140440cd417268c2fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97955114bc2e60750d0d2fda6b23230e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff293d10d83ee1eab59e5a8824c9c9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431b704ad61f826ce5283fb72a54a5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088200a6ea6a642232b9510d406421c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69974bd89e54b5d34ddbbe9201847165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4dad00e765038c8b07c9bef0e457b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdc4bfb9407b82ab60f82f0cd6957a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc7e4d184e6654576e8df12740fb2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec0ee2150bb2ca8708a60372dbee3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0399488d4e4bc702b7677881fb3ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5a53ca259f27af6790ff27604297d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3130589c64596249546cc716cc39c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74510ea3ccd7784861de1bb251c2510573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d4e8a41e704edf3ebecd52e2c25274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee89644eba7b28e8a99e5c5b5f824e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f05193bf653c85528d827e23ec7a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06de653dcb20a1a0788047d1aef98fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3d2c641b222b9aae4840187fec98c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c0f3535435e371d5bbcf4aecd1c8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6e27dbfef73d24bfb19f8dcbb890380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7648a9ecfe2cc78b7617a7a96fe3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441a89511ddb77f074151f2bec4126282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae29e520b0b9b2f54f1bea387210a6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b686ae30a055400bbc922caf3cfb2c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9603a2a32f42729acb9469f304d7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613a6ebc04805e236c6781edbadf4ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e50a3d0d3f71e52f3e07a777b7a0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ce03b6ada44d3582491c4e1b8db1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51804565927c02bdeea08eb89e26336c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde4813af27d33c885d78b034ac617f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29757c825ac13a5fa4cea81fd5e6e05f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108a199cefda9eb19a3503ff46701dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f567363663e38106ab9edd8f40edca893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a255faf6c63e7cddfb540b31fec02494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2ce101be7e0c6a173a960ad43b66c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a15e571e896c00ac3649e26d1397896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c2f70649331369db1e17f9d6411cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015360dc0f1b841e8d54f4588c5aa73598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584d08f082040160622e52135b6476099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4646120b5ab857383f5a171e43395100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bdbab789e69117f90e9e56fb0731d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f6b716c7fef9428cbe2e5107cdd5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71189296bb0d2821b4d3ebcbdeba4e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb95465b815442644bbda07798320cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad4303a4ca0719f74406171cd14fff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b542deed301ec914750132a497702f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fafc6cc492a9b6c18d8dcd315f230107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef528e7be1a85c901e816a9ee3733c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f89bf1d6900386f314c5394e777012109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513db2a8e11a7c50100838768279759b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a13cfa3bd41962a22823694485b2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9c7ef3a68c4da20ae253822eef964112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453b5e1d3ce847d3e839dcaf1c0a21d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851bd13d865190fbdbba8809c1ceb0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451de6f27d40db45449d9c066515a61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431708138c1ddc0f5cd56d426919c38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310e83cdc00c73830be8adc376203fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbe2dfad37e21178a8d177f6709a24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1f2797b7cb1e89c668a75fb0b431c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f982806cd5c07410ac237dd32826e8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ad6b45cddb0ed0f3791b8d0f4dcc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c7118f07df45e3d0573e5c0308e8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edac9b70c3e97f8d5ad921f780d592123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad95592782545937b958b54db28f85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86998807efeff50b2c39ce37f47bdcf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187697c2ff12ecd19a96744032c51e91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723db080042e40e5a00c2da94f332ddd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce0840e29cf61c1ecd7bfcbbb241a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047f1d1ce7ce54101b10c5c2d04758b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083efb2c268ed0b0c33c8bc6c90d7b9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2a8b3ff58fe9762c3d6e31e3003ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bfc2c02093338c0d5bbb4088437df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb2aaed3f4b3aa6607b81f04da9446133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fda7f01b0b4d1fccb05b0bc4365e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23f3e679642398d016f6a6b3e6fcf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b11a4cb38341cfbb6e6acf58ea7da6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625864952f3c15b082d934bc46a4f2d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42505b3eb111499835ff00d872bdc1f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09675c2b57095d9d11c8f9cc819db6aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a74e30336d157fce613f4bb2fcc8f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb1bbafd52060386f2fffa3f93c6f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6a03d861a82738df6c7a26a897f26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412c5f11376eeadf3a22b80c198aff2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543562174385ea58cbbcf4aa7bbfd80b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30592b8bf1fc4e7bb727457004a8428145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d08f829b816a1ae1f590d8eeca2d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ae760d758476db6cfb1dcd75e2d3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a9b2ecef473e5a09b1159d04b9b30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140131fb808e4615f4fbb9f7847272c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a854426e2deb54060f0e79313465ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c1d999603e9e1c37f9d3a34be2f3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170ae4b66d238e574ea36588d6d4e58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6b79fef392a79352758fb46d24453153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cb55996f3c28e675f470f68b5ed2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c975285927cbc2733016d1ac58f5d01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feb6f80aebf6582c98b863f7dc18c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcdc2199cf3da9d6430a8fb22cd89d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d6b97337940c082ca5fa567d11eaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a1c727434e57952dc617064136b78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12647199c12b65ffd94c33f8f58e9db9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bc012286c23c6fe07fcc6e1270381161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b7241c33fff08464189c538e3c866162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9b4345ceedb842ee873936e88975f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3e21ae000d085fab806d81f9ee24f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c420de603e2415d658fe7da12c1e102165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871626b0c4ae011da930e84a604057ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81341c771ab5565689429f4d7f8db8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d41d6b01a68754a4f630040f65bcc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906969413df7a98e2b150257308fab91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab997e4026798837d1c6893871eef814170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc46a3facfcd62c95ca567589371f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cc83a923ca729cc9e27cafb84a76d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a451363b8feeb2c245003ccb307ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4507baa78184e7309aabb8b682f25b0174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>