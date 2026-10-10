--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55b400f24c23958e7138e764a56e831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f523c8d95cf1347abe2cba5b97fd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1390ef3d8e20486f84bb0c9c1304623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40faa6a633d3a1dc6355abea461d114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706befcfa7fe7f616e66a24278b52e0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e7f80b3e33fb15598437dfac0f5646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa2ba578de4f933b67e1339fa8c81e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10b00dac96ef5eac8a64d5399497d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003f29c81667d0b8f73e974d6d4020b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e9c38c3d7b2cd425c54081a93986f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedce1824e59f066b14ec85be1fcd4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed277f4e4c6fcee722b206c5deb020eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d47bde73bb06c31adda056e03d8b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095d78077337243eb835fdce9168c6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc58b60a5c1b93c03be4c5b6f67f3d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a66adbaccffab408432dd33f065da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a74381e6c3fe4679be319d1c8d307f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b7b998d195855cc5530e85cf7b40d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21beb2f2d4a49b1c7122d16b1cd82b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf234feb041a13be5d0d275a407745a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd760823b3858a03b30b9c0efe600021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be45628c76bc7c15982843e1c3a632522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11bfaf49912cdb75bc1119aef6cb8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd9521f2472464d610522a8464169824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b428a57c2e380639bb55bfd9d55ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5f5eed0da28932ef504dd6ffb66c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f76963d1d73c9c7314eb90fdf7f90627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e17ee00867e068ae014c3428eb7f2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99d73107d7918ff88263cf6c7a6d9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76202a4eec2abdfc9cb8bc6d3e78b36030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a131cabcfa851ffaf372867d7a608831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94c04c597d37a672f9fbe58b082cf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde0d855ac989aa633462ead26190f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c94f9d6d5ad9ce802e7e098c9ba7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb781692263e7496408867ceb7ffa3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92bcab84caa06eed61c41ae595d3a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a5a4a8fead6e037606f617ac0214737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cce13696c9fffeefe0d7cb7a46e7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288b4be634244203e9a3ddd5549aab039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2cc55bd235fe2b3412b3bfd3e6a0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53339a69bae0ce52ae3737e7977cb84141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac2115fbba6744af807b5d297ef87d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f46d7fbecb66890a16220fb296e77443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a65fe6c2e2bb827c4725548e9a2d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b9dbcac2d46ff4043875498db1f6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80202f66ef2d718b7ac23ec1e3d2a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2d9dd5f697dbf33eea2acb95ffa6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713cb545b015b2bcbc8f9cbf047870948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37afa005d2bd5856ec80288e83ee77e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff82290857b7e2732cd800dba44ba350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3811e15e964e517c26abfc10fc49e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034d1510dfc7515ae652c2b12dfe9d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c640f79833e6d01dc2d3c7b9925e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56976186dcda4eeaf9a78a65f94b565154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a55a5688dd59ae9af79472706314755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8240cb00840fb1e70c10aba8016aacf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865c927aa1d9dc30f5bc6dc36a7ffc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b5df6ca52dae1e24809c4a61eac6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f03d6167f2c512edf9ec027a77c0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4d9af2bc703f2a116fd0da9a5b47260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb384a874dc487b24784f91f73abc7a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2efc409a8d3f5609f9e5368141ec662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bedc4a6d2bb4b2a25a3633411ab4bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d90a447ca8e3e88020a5828a9fe9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c7c6fec7851f8c7384de204b9a7f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495bfe3b9bc14c1a6587df0275d501d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10b8cce306f00f78d8ff47e0184a8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de1999ae24acdac0f915f73fc32a7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0660be071e106ff223d297588d790d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5843006da47f2702d9a099b418dc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae36c315e943b82eaed399565f8bb5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d251874fc86903db807a8fe9d1097772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451ff42ffefe636872f5a157803d27273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbe9f1d988afd4abf2bb65e964a29574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a803431ed23391c9fbf240fd4213ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4da287da5787cfd3c7d9286ff9b7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fb53efcb731381f671e06c27374b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abad35d6201f1c94e4e7a80bfdeb79478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d39e3d0c095eda9eab96624dbe37a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d248c3d7d427ae204752aade73b87080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a865057e44ce0fbfe73cd07838b6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29013eecff1ff58c9d135d0340d28c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682b08ff10d3444bc21cb9e1cf018fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d5acb187833d6bd332c9a6f9f5e0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dc3a0766e3c411f316e54b82b60a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f12f601d774cb4bb5c43094b35529186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3c3c503e23989db8a40ccd1e3e72b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f43903703a6202b6eb113cd1d1c67d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed620cb2eb2494e2cf78470e8021ff689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674417a7d46e9068d06bc7b185a168990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1972beed44a12a69d34ed8dfc0773991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d948df3909f414fc79c55b1116ed28792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17492efba51f495f58277c8bef915993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540abaf8842fe4f55e8b282f7ce9b1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580068c5b3f77bdc3fda02da08bd4caa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490d46b1252fed9bdd7a37b2e35dccd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686423cab055a3ebf3654d015e9bdf5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2649627c5e25166aa852e49397dacd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db37c10d46cb4bbdeb923ffbcfd1c2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f5fec7319e20215d705ecdcf68a88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75415f3a84793cf97680129ef7388a39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a5c3aa165efd5e778c2f2aa68d240102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50e3d80a07190204162b8a969ff10c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ce2f4cc290824a6ef9ae123ad952e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eee8c3cac80beba17f4fd4884075a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1ee89e8216ade6a86c4292d399520106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef042b92a30439a6954b6edd2529460107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1296d638a4e0a26093ca164bcf2c8ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609178f71466f278247e4d439fde6dd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f5f2b3a458607e5d1c3e1877a84b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23cde7e3505927603debf0fe1c35d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615137d31fb8b3574699af8f3aa9ecf6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76b503cdabfeaeeb5c7f64cec0e69e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a164fbde6b51ac6529f63abe212d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37526ba2c7149e5cb28ef2bf6a3364115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf006353ccf2e2302a8d88bae236e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5f76ac128a365c161b43b42b2dcf3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d239b1e6bcc29f5f0d9aa629767987118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e256c02caed40c783ba8eee28a0218119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5547bd9d75e732d71bcaf8b212422120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dc2203763388e50e3e6c7c6ea2868121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f20d4b4433d6ccfabc87d09567e28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ec0917c4cc1c62ae2ea85edbf3b60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd436274788f051d88ba6f8c66430d7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9710542c632cb70b2ac724793e2405125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc76015d2cfaa4f907de0440edb2c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122742ee240e0865d3e1e16f77e6bf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b263cc26f89ec8f8bb458c2d094537128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b208f77e01e8116b2da2021418e7b67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc571d8be5f39f7840cdf3466d01da39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb724e7fd5ab5e52123e0a6f71cd6d5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab845360c25d6f2a008752c9669b34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102924fed89ade6ecc9fa0f419510d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c994933f30613a9d8c233038d9f81a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36500828925b8c3dc97fa26d976c0b27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04355a0d51e7507fb237858e8a9b33a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af108945dc31a812483f895d624cb631137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ecffebc56c0244041e23a1dac783f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914cc2612666f8d0179eaafaae94a1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602dfada0129c36765b88c0a1b9aa03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada4eb365040b2d8baefbb14021b8b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e1e34dfa49f6fb2dee5f1a8a4ceab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac3bc9f12fbc3bb6c0565ef1853fd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5b5691f9a2b665aec9cd0bc5c1052144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd5d43d4c20e4049323fa94833b803145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02862f40736da164bf5ee1e06bacde9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a5bce988b501f7302f65d968436bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7e8290cb687cd89e9dbc0d777aa3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27744190871b3cc338256631b497c03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df55fe84b8eb42aba9e60921ec44d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f43a24140c748afc6f1e4b36988b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ae0ceb368e5f72dddf5a462a8a5ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a6df959f75b91d12cbdf2892a39fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca7c81fa083233bdffd82f951ee73f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ce860f14635d7ba0bfff2ccc6fcd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85c018d256cd91f9f27554dc13ad59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5b6284a13b99f0ccf6000581c0707157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab61f76e8ca8b2e51e2cb7be4e32ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2adcc75da4a9ee87f019838c49cb13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b17116c1cc581e259c7da4ca223947160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831444e1bad722e3a06dec20b88690c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973494aed8b1c811917ff9bf5cb1f6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d98010263f6847222f0f1cd3f488b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838dfc42d31f84dd5082f3aeaaeac8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41dc6a23640369524dbbfa07555991165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43a2ab2ff01143c1b1b87ee00859ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb88b967004f40fb0bc1015bd1c00f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12917fb887d56e4782672554c7f57063168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153e0ccf0903625e9fd01b2a7529eaf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d0592b8ae7c8157ef05048a00831e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a97b5c410e258dbc2612f18092373171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e890d5ddd277a2f219eb31a79fe44e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8560992345a2850bb17397a3a77c32b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdefbd3a3cc41469bf416f8da629ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97d46467deb5706dc42d1f297a637a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6f5b9cbe4f54f0f6247e4f05f12a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac598a357203ac0af7a1073f6012c57a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bc0ea6e509af4b6f58822424068ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6213e41786292e462f45adb838eb68c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e90827a101f48355cf2e90fb6357c2180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113a1ecc9404713e22c51a2de4bd68c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf31824975497d031ff1278d4bfea22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea14a9ea5a19e15a043fabe810173c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfce51cc43a8d4c846b21007d6a7ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7502d1e836dcc10e06d12d2c83b1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5f0a3c1a75a25e2870b7d49f694f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0bdd362d14bdf08b473b296f220187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd773e2200550b7a3b623579c5f1ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dde105d8ab161dd519b64bf6faf269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3740893daf2d25b80d0e6e085316b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d010648d8290f36a0d9b145231798211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c58a399359fbb4cb5673d61efe8d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71dd6b7eff955a75a522c52904bc6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01421070e0101a3f3995d0480ebab0d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e57d49ef88f69667d7065d62aeb2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf33f9b6ddb52d058cbf8acef29cf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373360303b1d8f8f9f5b01c7cbd33b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41e8bb91a68ee2a5a27cb7ae95cd0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35822d92999b5acee8e647d89e37801d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032169717f8c9c7996f9c494e6c91cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8294b9a27d9bcfe788b89eb8f648c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cbcaa8008c88b0e1b585d8993741c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a93280a1c317493d0ea491c301fd5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef49d40e76e256d3c3f1b0f5d7b748424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b73e5a2cc878474b8e5f072a72983f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fa9097e4f458b2ba965290dfba62426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd18816e57a448dfec1a96e42bf55927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e1731dfe2412769fcd0d7e4092c3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ec30d69979155036cd834ba778a0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766eaa5f83ae8eee0fe24e530ab42fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66539aac8d3aa80b524b1b4b023a078631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e430af6dbb2dc7afd6eadc3ca603d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65101146f161ed1e1dc6348452d3a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7278f90ad918ac2f07e68fea50e8c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f62f1cadeba4424025d9b76e9204a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88f010cb9971070df8a0f4de5de05a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f081e2749a93de97c73682283f3a9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153e82a9826c368f4a5109c80f0966d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07aed957ed2a491884ba0bcdc63b5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a012b65dbdece26d7224970d8d29ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19d30f659f6b9b3a5dfcdb797dc62a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f15ba1e844921f1e51767a486d15f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eacacb548b729a694a797229e35c6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3418ff48bc4d7316524514bb6546f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a33504ccef8f632c978c8a8e06aa4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea081bca0d74a8a4b55abbffce1f870646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169377013f021a562a3fc01f15037c4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aca443706eba9480b53d5caf5f063248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24978d16a7fd5597cee06690c136e2d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d82fa13a9617fdcfda34f6770e877150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209b409dbe1d54a0d4510136e110e2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb90378eb16b664201b02f9657c9a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844333e116d29595bedd751647076f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda0ce497bc025376b408590c6bffb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d509d855655363998f5d96d76dee155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e34b507d267cc791fd5195406bbc3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442c2b5be9946373c301f2e28aa657c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455a05a1c0b27ecd7f514291ac05ced58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51a96eaa2bdb18ab58b98661dbf95259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e55794e4b70b26e85e70b3ab060eeb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4723ef936572e5bcd77dcad0756fe1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964c889bd294c0ad44cbdb4e310969d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567469892b15037a697317ea9032e81e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5c03eccdac66b5622e1bbb677a5e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d2c2ce5ab2d0cbb71e3bf6cb7e84b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499d61a494f66355f418c1900b4d8f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c97d3134aff99d7acb9e0151a9c0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bfde49ad1d8754622c911a25afb9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92753dda5a3a9828d8dc8ffa40d3f3e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683e822d2cff3acba3da1c0641fc0fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac498f73598d64a35c830033df1f31b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36a413fc82b451b31b65bf26df968472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92dc5f4ebc1c70a20238273211fc3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39be219da17463b2394f18d8cdeb0a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b935db8f855a023bec7828692d1bb8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838f656b2ce74ea480a6c4af5a4ddc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f41a0047114fa50ffac84352f582d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a540cb456bf7fee30cf08c424aa0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c0fc86ed0c307719b77bb46bf804979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3243ead3948106a0ca0f115b96cd43c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558b131f05a9e7612aad2d62785a00281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf0552bbf6bca940367f73931d58f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8df4afca06cd69e5c3ca90765f676183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2f2f13cb53c19bc4ea6c8eb9d4c0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456982f8e48f955919a7475c33ada3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309b76df3c96c2c96b3780af58780f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11ab002eb8c449a3560632bc715d0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a142bf8d62e7a5fce6606e0eb382e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d81c83b47b910525fe5d70390779889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459888c1dc7faba9ac3165c2e48366e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247eecbcb12777c92a83d402e9b8dc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54b0fb997f3cfcd9889192605151aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d08fd9b5dfe1b6a2103d76a7ac8f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732e0a1ede93c8ac1436178ab76375094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126917d6415e61510ee70be0bcd4c7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be02174ba0c1134bd7335d2c64b71296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4376680b3627764433b069ef91471b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155f619ea9ca4991d3c251a8a9d569898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd59ad331747db3f387bb8ac98349999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdba8fea126c7e5c23bdd8a2c386600100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e756e34214433be53d07c21d2dc9b45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8c0dea995de8677a66b11dafa1988102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dccbcd8c03c497ccfb481ec5377b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442456dfc0c68ea1ac4145e7d60c925104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75279b333c3ea63b2292323ef2772f14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fca662e9b04fa2bb09d569dd3da0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb538aec5779cb284dfc9fc196d4e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb7fad30d1f290eaea5a7b20d78de3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a90b3875b8b4975a3b08ee49cf851109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6716d255cdc94957269925703dca2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2822e2fb47ba2fe646e189e21ac2ea6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444cc2c2b1c12894af6dd12f9942ac4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440a5535691ddfe962cf2e813cf47dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5071989ee171595d9d347288ce63e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bcf348d3541c72d53e4299e0d5b01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90a67d15f968d9c4ad520ca805fc9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45d4fd5b0d6bc44b07af93105c13c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e6f62eaade05747cb1453a61ca607118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600aaa0b2566166e8186d439b9654ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcf4fc7a37c2023b53c8cf37f9344a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad367dd62e93fc35c39ab65333f8c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cac4998125ba19dfc51d7790066eb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79661891d8fed8b99be70ce0d21a78d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0ec8f6270dc7be2bfbdae92895b57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277951d07194ae92e27b9516588e988e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e341183e10d7f6479011fe6befc263e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f8873ffae27a00cf28772789d116b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b9fc208167223819845cf5f89e1cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281659b75b55e5b80d5b2abc449b5551129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde5e6c12cff44ec15dbb3608521609130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdef97eea1febe02bdeb3ae1453569131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937bd3c78ee8b1622cef15f808893df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6aed9e2ea6bf9d5aebf59e0cbbca7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498f55e7cbfb03c803d6ab2efb9183c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e20447a4f8dc4a4e9d3fb5cfe213fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cdd1d91f8c51e24ea1efca28c1441136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0406aec5c0f8c5cc2a9bc6b836179f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adff17e4c5f9633fe7aef26dfa506ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68577259c49cff3182c72906688896f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87e33002825718c7144c2e24d3b0a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9607cdf4f1d3bdaf6af5c6e0f227c2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc96b03ad68942ce4e17e874c9c34b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153edc490f09e8025ec5f412151f6ba0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ff7fba8ecfacce350ca34de53b6c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2567ec68c93ddc0fb67a7bf8508214145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcaa0394f33c07381e4f20cc74f175146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52160c0e1d1b095b7f53521493a645c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12b5827e2ce15608a57318dea8fd70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792898a3d310de457020a9d6e3a5a22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd132ea0872009833fa84c5941d9e1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d09b1fc35b17f99dfcf960588dd4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224560543eff416f99f6de291840376152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184930c3438a1e35ac7488ff1c984b4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25098ac4b37c3389e0d12fcf9d2551e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e9de241abb80ac4bded6fbffe257b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e1141796de095f6df85426c3424a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d7562de839a072b46a8e3c74e24c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c886291c18474f1d0bc4bcffd44a0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b56f05a364bf41848409a88a9adcf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0710941b2d7f92b10fe7415caaf6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f953727f6423fa528566d25efe881161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88cf5b01dd210c286891891ec92b0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd465acd08d71e444dab42a3a09b1df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe88201bede8ae29628399436d2500164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cf13a75cfa28e4d140f60aefeb969165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f26cf6159fddb0381b40232fadf89b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5cfc5ec2c8147ebee6ee872e43f1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13370f88bc00badb5c931ec3c15998168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708285a8173c7e206021b2e64ed92dc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdb08d038b2081bdd458334da464d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f95f51ca5463d82eedfc3fb5a8729c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781cdbbabbc2f7bb356c9874a3e91fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f558d22bfc507224c2fcbe8f8d1f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d5a2ec18d4f5ba219f4664b1fd4a8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>