--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ff47f6a1211833a5ac3eb2e37be171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc81099c0c8daf3411c99adc3bc47c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65aa979c82a4b34dcbdac86bf5b4c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b09c59a72952ca080007b270469674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb32f7287dd8b2fe142fc628cf8010b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5f6528035e3697d6bfe80e7951f6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7772e2fafe5ec6df007deadacf92a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10177c420578a481b7a01b83cb5f757e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e850a51903343fd2d9da4925378cee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873c8ecc041a4d84bf94ad415ca01be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16d2525a9416b4245aa63fe00d7c7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404bbb59ca1db18809e015f574a4b9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f593f6eb9f3fb5e71724a65aebe56613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407d90a52c49eca5f215f4a3b6f14b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec77fabda43275137c24a57b97073815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14896f9fb01b4b913e7771cd2c894bc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7ab104befbf2dcd29ae9abfd5c39417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a71f53960c1c62342a70fe106e40018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a1919a8388077d518962d052aa17619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75205309717e5777104ea557579fb54d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c521ca3a80899bd7b2aeb8229e78aab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909fdd9d5993f15d15b898d9d09124622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cb12333a8bb7875a735336fc3918b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1acc0915ce85bda36350cd4d08467024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f2aada5dd797a4bd3da0a80acba3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac359d5ff9c318ac5878eb720381db4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99088c834e06c7e4cc80982feac71d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c6d1e539113621c0eb69f4f70b90f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e74c2908fdf81ad2b0f3da7eb034929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961b2d0d83807588fe8bc271d2cf0d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0fb2064839b523b75072c23f96a3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9741de0a37e630ff0585625c36b9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62471c9cc730a619584d233373ed9bf933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1f5d76ff803da29b1f4f41a5c517834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8fbd47fce64677d5ee5b0c5888bd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d39423a3abe51f2637c095178f46aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365ff000fbb391e827a5ae24c8043b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1e5c9381d1209cb14de4a83553ea038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce13a895ab30821900bbabf8d0591a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc9be3a7db1c54082194902e041e9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5311b887113b8100b26e822c442ccb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b6465333a7904f195bbcee054ee4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070e4460a8833f335856f69c7b720f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401184a5b6c8eac4ee6a231f2d3ae2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc3912a6052b111b09b3db5176684245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4aea9071b2ea37ba06a81ba845da146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5f4014e15964042b58958c62344f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55119f1e74e3377bc874281e04de8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ef3d2bb6c3431a7ed4effb71ffca249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892529fb1b586cf40b1b4b9ff557e3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06fe669c4c77cc046fb4d8255353a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dedc19ee95ce2fe31eabf52a3031c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322186c35462570856067d10e345e4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924f89a8d1fa03b4618fda7a9a75f1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb7c0dad736142b1486a6e0811c91b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce865556a3b83c7734280f05d0a84a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44243e554e7fc358651aae0d7e8c9b0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090176330358ecb651211de42eaa662758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f195cbc9b2de1d4ecba2d81b38e7a5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c30bd0d649b9b58ae3c034ea04f5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881886f40bc8b219a02a0501ad082a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0cf6bb668632c704a2fb38113a71f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07174c0cd1d48e5b62664ad24c4ca863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cac0a49a207b8bf3aba939e657a8e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a8b42364f8f8eed35faf82bf52ed965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4134c4ee1c11ef6b9f81ae808581d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a0f3fcf53a6a15ac91e96d0bdd56867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483f63af6c39364ffb18b3fd3d863c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d2f896847d1e28f25d7cd5aa61be669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e75a5495f765a72fce038266fb8c0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e681267e5d24af9a4abad20d83c5ad671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082d0a9a9b97c94a4acf36fa20c615672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11b801c7988aa52f8d72b05b2db89073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5375a7e3ac5ec947fe367ac7b3bf1bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de10e207fc4066ac94b6d38743fc4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d73e5d7424e097ec68c3020dbb4b3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacafae28c1001ffc95014e80c766f5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73014bbca5d8711802735226832a681678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3881bd9753f3e8aec0135070779109679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57284c38ecf9716eceb757510b54db5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a9c0465b48f74f9e9baae17adbb5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b956b24b467fb883d3431a7f807c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03a7dc6d5248feb28da894a2ca298983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93e48feb82b0764cf3a7004d1f8e1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc36a1442dbe151479d84c53b9a187985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296ddad2f09b52f35b2dd427ca9a50c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa4e3ef50f589f6b80531aa842237687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024602f4ed454886982840e0c0ee2f9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb3e4f86298866314d28bcc0bd800789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cdf98fdee67680fd66523490fc15b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85428302d87066973901a1a7465b34e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4103fe3cebdb12d96399ab1b688c2da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c4141a895da1af540d1d83c39335a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aee079169de54ce68e16230e2326a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca5b853fbbeaf6d66a961066d53a2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1b119bc1de29b5656906944455a6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4bc257e5ecd600b0e2b4f7e889a9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e30dc4c0b67d506f1eb08be10dd48a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9c2324fa0a8081809a31d667df6d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9da0f8074e6a480f36d83c03e3ddc5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337a0ef71e0b82781ccf52797d14343101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af423671ad9ecf68c7b8e629bf284d2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f477b039a34cbd760729609d2f9246103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8a151a3ce6989af46387b3b95b795104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd899e7cb4a3b41bca499c31b779c914105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94715b64163808fd881f8ef498edc89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f81c6d05685d7f69170f8ce034e9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cb12dd466e4b1d20924e60e2f8e07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14085e2aa4596c7b1b1cbde8cb66e61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b2139a9a5fd34996e098ce72684b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7da59d279b6190d75bcb2abfed3bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b0b3d877d650c293f3525a6c074fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1bb6c19482e136824f42cb99d063d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a513bfe666ff091e937437df3baa3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0a04d263861dfa8f81f85b2a26090115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae56c272f1599ec4b55f9a1797f540116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af606bf268364531a4f6b42ab94fa4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b560583531600c293489cf27a6647118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715eb3d7cc943cb86578a7e266a7642119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d3d8ccac6abb161c48c30dfa3dfa5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041163de43e1cf8dfcb0b4a3ff3a994121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6296e945b8239489b2c00445a6e2bda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53cb2711e42c4eb10e7107549e3c31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0fb8e4d1d292fca4b0310b9a1bcdc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c5e74e9409e8336d17dbb50200ca5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47605a37d47f68fe27ca01d37515f624126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a4f3abbd2205aafa98765dcd1eec8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793033d22bb7bc2a291a02a8727e787128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511a451ef6c95efed982f59c3f5815129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ac08a8a43815b5230a87983075623130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979da53d6300e972478bc10f88c4fa79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d10de9a315a298b2e1c77159a7161e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e55d3d10f9477b21ec7fe4dbde5dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b32eccb076d0820079c0e815a6783134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdb58979dff3c2d02c0f87f07d239f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7506dd9c3ef99bb31598ab8ceb434136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb6547b2e44aa82e68d39d141611d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff72564e3065c5a0a8c12ab9f5adf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76bd8354a559c5b8cc74f51589e564139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d2b45a1290144ba5b8ebd1fb39afd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05e512b120b632417b4a327665bc7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4efba7e1c9be80704a1ad774ee005142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0d7b0e54c69ef3464ebfb315cccd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49d11a9108880f77d1b1b44f130430144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac824285d24e83aa6539fcfda3a85eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1d6ea3a6409032b9b36cd222efcfd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1738722ba860813199bb9ead1fe22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24d5fe999e58b3b79b8aa0631b22f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e3168810e02c39ea2ef30d778cefc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126db8ea9611bafda35958913ba26f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea75b20dc51e2d4c06d27c712e53273151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b186ebe9e6ea02b3ad58a1c62b85c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cc12eda641925a26d1b3470f39f8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543d8cd7313c48f04b0fac4c4d830a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433edd8c754cba91ef7e70d4504470f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93ea4cea3d1df9306d88d92a1cf7c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112393c94c3310f061a84f8481ff321e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5251988901cd90e794399e00f6adfa2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c67c3e06dc1a86b80bacc56d09bd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d65eb16a93c384dd9f46d86f1beda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169d5eddfa5027333a36c37c5c93eed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f587d74683b48b38602223a4176b7d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0ab02e47703bc888600c72aa4ec7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1754b1817adfab13a8f571ae984d11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc22e85fcb858eb32cf59e4ea109b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0792fac83edf9824e1d42076df7dc2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb914201cf47318546dc64800e9cc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7d25cf9a72d940c726bf3a0a2a5fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c665cee3929230c7d0942c628fb06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6ac12cebe8fb2946446067a3b4211170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0cd62f96383344c9f815296ea9b3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef910133b80f5a7dbe4bc7236e1506172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00179e99ef1076b9fe463c0a77d214173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3159fcef70d1595d6b510d457979b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da1f3f24e0ba0c85b36edd34abaf4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b45d5967267404b6a1da680e42f41f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d0dfe6c09bf217037d90545c2580f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb635798205bfa73b75ccc520dbecb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ada29ce3e88b71238ed313a06cf82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d97c5bcf38529ad3aac73ca8a6df3180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c38a78d178fbdc6bad18993880f081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c327fb80b0e766bdf29eaccc04c782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f911e394a2628858d4eb2936b57a8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99291441cc87a737a73ea942b9b628b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3abee1a2ffde8c87c1100439cb4dc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b184e56bb006f6b4d8a45403379b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685d5d58b8c77293e2e977996238ab57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5d35958b25d454971dc0f8234d7708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69327cd1bb7f1b40770222918399459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e10929e744fc5b739ced3a869766f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd9efaa172574fe95e0db6b8876f3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6a014984315ae313c112aed3d27c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5b50730bd3fe6d9c42107df5db89a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4c9a1561820050bbd3dfed725d49d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f276fb867bacd89c4bdc173715fa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e23347e3e22527797121d6dbde8de816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a78abf2430e83325a88b92abf4ce2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c4cb35806793b61e1218d7bbdb3ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d43c8d6a29af1497ce866857859bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8bd646484521e0baad21b70b992cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666fe3842e77e115f19691c31c0773f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158ad7e5a2db05f8598352ddf3c068222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7aad99d9202814326b6d4a951092023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ab165ff6d07f28a5c7d437bed73e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5e9f1bf68c99c88c614aa8cc6ecbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776feb04361bb70cb4bc39977027ce4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5255ddaff401d34243ab016dc9d23d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18d5d8e42d008f876a7ac592920cd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db737896ffadccc1f91bea107f97012d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fb5bcdc914cbbd279e25faecbef6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a104c95cf692eebb6ef1c0d5228395731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc82ea5939b309f15d332d64c0672132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98c25c7ced5a1cc208c0edd758ff0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ddaefc028043577b65148e014c15534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36a59d737214d8fede60d2766de0d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461dbe8abad76e8de14de2482aeb83536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfebe23e61005525e1d0ebeb8be9dfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e1c8bee2f85e2756fd3d5b6dd74c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e37fd294d416610976892219e1cdbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315166aa0a6dc8e1e1aa1547302bc9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b35264c1ec7c12c674d4191f4c7b2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d0c4ecfeb4384eb3d4f5d83e6ac4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e1b063965eac94d6703ca0b73b8f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58932fe78b58f7144313d2a7c33c78fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781ce8ae10d4ce7de04cfd81d9c08d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ad9d5eaf8c22941ef446029ad10c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f119133b4552c680ef7b741e9787147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766b0dae1b58e2fe6685e6218e80ebf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8465c006b05fa1d25a550efc3a316df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83608907c17aeca87910d177aedcb7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f8f9e3b248c52fbd084b9d3dc398a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c005be21c7992de37850cd2d1ecfa9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a93c14edc4ee83390ec9eb7d7184353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9915dc8c19485cd75e4756fd899c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b0232fce05e40fdd3139ee8c6f2a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbdfbb14bf16d588d1e1452b433a4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47370074151f6dd9c363cb658009d1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a155c28b6f5f3a3852173a8da1381cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dae0fd11ae07b9ad9ecaff025b1cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28be78cb792c2c1fdbc8770976d6fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1512cd2d7da33b816c8bea963879b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1656408ee017c715c64262d993483f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955095db35ba84d90f8211687ea5e4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd721a6abfc5d4e838fed7f068476a2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c577df44388d43025d86cc1f81b142a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3593392ab69def00f21845328c45766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a33579dc1cbc9d06c753415e3b2f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76730e390bbb5ecb5a87dfee4f0ac1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccf6ef02fb94558572f6ed13129df369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c707e7c9b995866d5d2ed6b5bf1b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7567a87dd6a08dda982fd3dd430783871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814bb7d5808dd9725cc2152155f08be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6119db20739b0b667061896e37c61b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc086e062fcbbb8dfa5b5d649735f3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e724ff3a15da4380232028231354675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91fc455aac99da24cb8be7f53688ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72601d9a9d0685750fb567284b05ab577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837e87084544815894dfab0953f5d9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db20d19809e90c4e1571a5a5c4f5a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a49aa352ad8f1c76aa660bd0f8d8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb41910a6d7e22b82a62e4afe6b5ea081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76211eff58acff6011bea299e6585cd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13ead769f7d87a695f05eaddbe9b4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329349a59b324735fb4e3497dada5e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86168bbe1462679ed329d81809ad6c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22892cf460d7ecbd913e0e35c060e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc027818ef47bedb7d9d7908a7af80be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed26980764614ec47e9bf0a6d32079588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086075b55517f69c040092ab6465e3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa8f17009fb2dbcd842059a7185e7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc7988b879063a115430468889a5dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb7cfda2df008f82bc1003eb6d5bb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a7e74aea442c0eb32288ea4a6274593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813eb3ef20b073513cc484b5d7265e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f958a882137c1c501bf7045a16da495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a9b99f5710e3e9812020f3a26d31796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b475743257c03e99d6f81643755a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3952eb23e7ba93c15de000e1f7f4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a595ef0bcec9d69c26b90b05ceacc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4700fbb88deb7b0ac3a89c6574fda9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62c7d30cc49f54d9c7845d44d0d63b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df2c221f4c5727fb1052ba014b8c37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe98a4565cd053187d6934483aba6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eed0e0ff617f238965ee77ee55ef2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f15a16c1046d283be14c9f8542c05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc5b728bc43b1fb6b6a0bbf8ee0941106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f826a7b0c1cd9c946c7812c7ae451107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0f2b7d964125d7fb1007ace152a7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed7c1c574a44c20ecb4602a4f68860109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd2dc89eb6850eb9390e7a35e8d3c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd71222d8bbb9ec20eb8053c62a94e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f812a18cbf71f9e147a8b3e870b523d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff36c89870c5e8dd9aa76a2eda468e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17641104ef2634650cc40027610dce04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f738edd7df2c2e38d019c46f2d3700115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f51a7e160bd94c48caaf060b2b5087116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fec908e0fde374a42704e7ad342b93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbda66c4d2a2e4a7b686ddb923279a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85bfa519b88b2c13a2a67a33ed6481119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121d13865b3bd36bc0d382945a7e0f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94a91b8fe17358f9c6c3050331dbbf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0441d72febac864155919b11023c3de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d07bddf8b76bbffd547bcf2ade8dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2b14c8f8cba763229d2581576db16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3eef54f56f39217ad34223916bda9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9ea14fea4307195d543e92979f109126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c33bccdcabc7c4a2d14142bcf2264d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba92f79884ce5609fdffea31afbf9f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6d01960fc4ad30e4cb5ebc24e1c1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0f515079aafb8adb43fc5ee0b3571130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8d2b708b434d7957e0bf176b6ffec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556f96a16297bcb966bdf394a087eb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e353ac40199f43fcf7799f0b1c8b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a385d160629019f5ef8953f007c9acf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833f6b1a0ef5516984283f898df36d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97703e3863696280a62c04ca9cd52d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dccd3e3db6966c57685e2ef65962c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de6e825fa70fc81e4333e99628ce99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6cfe702114b430c4652b5364e9ec4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fe082cc0764c4bb05a86072851f6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a0f215e2c2ffe83bd276dd7dcefcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445ac34a358af74041f453162f9dcef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3fe872cba1230b30e10888b5884b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdae94332714f5f71b0334f2b98617c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bce816402715e91937f2e4c186e64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eca78fb1607b124c858faeee77cf6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb2d579515cf1479f5283f6c801473147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cb2e1f3e03af71b48301201f14a2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d81103859efc0a8c2dcf59b3f9241149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee55fb027b697fd23966a06c4bcab36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c8619af90eec3fcd0c0950b490905151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312a86488517f2b2193b704bdfd1e04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761abe30c5ca56accebbd269d370f092153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf29c485c476eb70962684cb2e8dcab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de748fba1f8738c284278d684ac765f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61ed5a199ec7869bd8cdf4b5cfb3d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b54f2d43c3e3bb5653248ac026b21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeab4404e9877bade46ff06d07c486158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982518b3fca2e74a4256747f11c317c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237f69151c4463bad504aa2e02e88f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1915a84bedc61b819eaea7ca34479161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70b5db4ec4a3c38012fc06da85c385162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36b8d85367688e24f05008f37e8139163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cb47a1ac9cfc7bdab006740e6f573164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988aeb8fc41a4c51040b0516eed07ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed81508d007f60b8499155e8a858292166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f186e7c3fc99152d049ff448da993167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c29a8c0bcc75f1a937c0c64ededacf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0413e234811eec53b2d08b4a4a19e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebe76969625a442a939a72e9040814170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a183a841cf539b68785f407423916171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257305be0175b5bef1db3bebb0661d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccadf6392b4e3fda16f7f8a857744a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6287525b55f90b795d9a0e2ff11c47174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>