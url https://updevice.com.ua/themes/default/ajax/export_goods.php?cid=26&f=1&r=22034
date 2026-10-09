--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc9432e15644f8c78df3f7a44fba4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fdc06fa73f75da481db68cdd4388b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb85867beefc3258ca8d0c42ab42633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324a8a653e3a58c0bff03033bc4f5cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b679c1e372d785a0d80269086438a7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afa8e4c46c6c6598be3b479f88bc486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93c591a6e36abbb77e7d6ddbf588a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bbf5fa6867a652dd4d5c08a03a9428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bf50d9871501818e291ad6dea0a899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75ea14f8402e446dd9e748ae950f9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1519013f032c510d26ec29fb83177cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ca4444b83aeba0edd5a8a6f3872a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb68efca4ab769a9277cac015f55bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83de839c31d9e231e1a1a41c14ab8c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62097d5c7b588d4f1fbb713959829b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac932c6bba6a2beaf22067cf9aa173c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15041a2b4f19752ca6e1e33c8127a1f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325a2db31862a9e7cb7ebef10742e7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524d41aa9565fa73c0769934fa41fb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a5c23e07b5a76c69e13c4eada006920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b39e5c9341f61e644ada3e20d943521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3badfaba6be664286b54222c2e10922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e887bfb37046af98cca5e28fd67017723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e179f3d1f755003930869801b641d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5d7b402ffcbc298a5cdc4cfa14d7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfa3a55c4c526b24f82b54eb79db3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565ba4da20dee2b84a3020fe75256d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521aa6c08f0aaa4eaf1db72269cb88c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a57cad8b06aa693e337166dade60d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9863fe4c9154eb1606349d770d7a2e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a46cfd5999322f93851972c71039de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce11a3fe66bb04ba83f1b93d0e7aac532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d2cfddd1e9abeb5323637245a67a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c729c9486b12694f75b02decea8f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc4ff4d53e9274a4fbfed8df2dcad935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cee08a91e779579972f13d40b306836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaadf7217f2c5370c37e91afd4234437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2b4b7cebcdc1b6f6f565918bcaf5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b4b0df0dd31e3c242c806ca09968639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05f034f85b3b79695623098f560e0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba5c0432b664ce6ea706391c214b1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b248d7a5a47fa9def73d1d3857a6da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026988b9fb7167df56687b0296044c0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1d0c5f8743b8dadfc27bcbd28b65344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989fb2ba84c910a7e025b8e014d287545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610303e1bd2d6ed101888abb17db6a1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8443fbdfdbb73898c8f92559bad4b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf12d146be533dcf55e7d895ba584f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b74d8d19b56e256c837a6b85558f9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc9c3315c032da2f2e802f07774b8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261695de05bf5e097bd38a5f43bb774151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbd97520fb310572c1ab660cb9086e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8a3e116808aa06247143966f0fc3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad21ee9ca743879b94a5ebcfd0c3fac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf1d7fff5beb1340e8a6207b41f6af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a18619f365bda15c7746747e611c1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72815f195ec2621006fdc2e8dc229557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304512dc2eadbef1a9b18e134c8b42058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a1bc32df8e67d310b982ea9bb997159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb7fedcdf03a53cccbdc05c8ffd41660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421c5d9a03b7af130a4279069c098b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52702ff09fa69499c9a0c14a0962a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adc2298e2d0db3810a8559f798520963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a515ca2cc48595dc114190016317c8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd302037f4be542747b0d393240f2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdfdcb1a00c29cee38d81e66218bd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be15e29248a9ef15c9a1f6351eb3ba367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71896dee664fc77aa9ab00a07218738068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e208e552ae4155fa164fd253f2ec1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c398bc2ee6b8cc16e8921588514ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811e153fedbdfca6bfa2ea21994f8dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3edba3f299223c8c0fbd43617a0a9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37887787e34b23776c06de597ad1ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae028eabec2b9b48b22e1f94578e9a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59f7d242e1f283317734951160916375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57495e650a9842e38b240b50e775a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af84c0b86a6c63c92474522ee5013f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933de6f08a3d44e1f1f3d716247608978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4c5483d2f8a4e3dc108682d9c08ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7322b0a8bf226966a27299ddaa9fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a452f965211f1a8d71782d0f7b5b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc67e7050cd7b40588d62ca405fa23782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3f0c8fbb305524bef163bb01b9e7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a917db5cd6677cdbf14f2555b722be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dde5bfe440b8d8e96041445b8b7d4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac27ef1c7724938257b6be5a6e8b1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bb63a1e852b8899598a15f5abb94b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cff77e5167eb005295a8c713e499e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fd7e0dbc28b8dfa02bf32006c071289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8e5fc2e6ed6804373fcdd8d3967be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16357a9ed6833670bc0a43fafc41110a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af5920e54da512b4c1c43227bcc80a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487397b7c0b74711bde6b92a7663ce193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4c2db889be014b3fde5cde8a8629b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515b935a517f8a9f4ef5f3cd03d3aac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb44d878a468eb6d0e1e9e0a4c66e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c81590febeb91dc4978c686d1f2c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c34211d4954d7b260a4ac08b90687c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2137d2ad5cf51921014d3a9cc7b1f6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf11b17b79fc4bec192f37008bc17ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b37003b8c6e4d37e3acd29f0f4b11b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a87a25124d78122442f0a57f82ba83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade903e23cff28d71075df04f021548c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea8f03455be18910f8b2a2f4d782b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33686ac3bfb9e5496f53bedbac71966b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e277ac760047d7a5276e2912d23a99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c0f688772fb2ffb959100bff224df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27719b7135fd0d37ec05460093cd2982108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d03b710c55f6cccdc629e11de9d44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a968979c6860d6af3fce563a3b687110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434130ca15e79ecea991f21f9d58409b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9582401b4cf818d89f51abe1c7645b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b35243e6ab7bcb4736035b545daee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0717e881d08df24b73ef2abbe37d833114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df9d2be96c218f547433e967134eab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44de2764eb5d75442d662ca62b648f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dc4096861994f0da86b904641af1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252257fcebea6a1b3acba5b9cf553eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d33a74187644a2992b71242ca3ac2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd9c71c47a274c680d4d562607e645120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f03f436f8846d1ea84b678d2b22e48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc55fa3f9234e64ce3a455d8c50bb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c8318e3fe587de06e76e641c6a0f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c99b5a06e7ae46acfb1c29d4774a3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ae14822f515190b2701c4aad2649d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b5cfb372355b722ed4e4f692a2558126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d920f3c57a0b0d177ee20f182237fa6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda1927e23ac0a756f15403b7345edb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230966525d72cf2562d51b1c8834fdd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1fed699fd6b8d2a90a8590d3f9b91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e589f66d0f9a49ffcd80e495a36d115131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aec036509ad4a623d2b9bf613543a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee62b1db7f44d722296f131271436e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8089bd67d24b64a0650f76f1fb9d1f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577fac6a437eeb7bec7e2022fd888e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a532fc5028eac767b891d11c51e59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426956ffe6e3dc9b547ff0ac5503520137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61875fc4fd9f2db8edbb83adf080630f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ba340295f70dcd9d4d91a06fa41f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0f8fa3513650f6081e6bd19335e85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cd8d2005d369cd8e34e7c73adca92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e674966f308dd13cb5e8b3d139010142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd74c849df57d19fd37dc2ce71af16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14b93e29567171ecb2476ebd42d471144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ccc5a92fa1711b6089a4ffbc9acb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df80544d551dc06a945eeab86f84b50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74820505e1217e52de7cd58b8de523cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9f932a446e5e1e71c609630bfb77f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7bc73043297138868605a4e7e722b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971d127514980942a1f78f65730def1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7b1b681ddffcc9620896dc69667cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9432e53f92ead4a54b6f4966d037ea3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4422bb9bf9cd38ec6ee10e07addc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafbec12d6181fd6cadbc1ce815a6e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc677520cea99554a1c715b9c40eaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2aa9aebf0aafc78016e459a697ba5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c87c860d9585e0cc308dcff18326e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbd8b6aece157ef90ce0b8bbe8217c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618b1cca2da192032940ce47a2ea685159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45457a73a9783dbe2a40e9f483f64b5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb704e8c02f66e0d9effab09ac34c66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e6c5a8e34745fe6f2305900b3c36d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ba2ff8131f7ec8b8851a0e28049f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb04da579317413d11d721e05e77e20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580333d1e7b7689db6c17f26473c3f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d797efd290b332b1fcaaebecd0847166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80ea674c77daea88d230fd26936fda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9a611a3b32015b02ff06bec7dceab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04694b28d01445a7efaeb74dca2df4ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292ce195f960fa247ca2c06e3605cfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bff4dc6f95a11e562d10e094e2f08d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ced170026a95ab5144569c0ebd21b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9118644b7a3149bea0c88d2d3d57ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33f7da0ba2f622e0a70b2912142dc3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101ae649d37acffe4c8ed8c4d6e5340175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d26d4674f212a51004792e6966fdc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ab8d89e8bc2a5c6a1c66eaa289932177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92f0034b5cbcd8b0121ddb0bf3bb2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a0f896729c8d24721d38a90eb1ff7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555589fc23b5a880afcf2f06a5cbc347180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d9801df0d0ed32d4a7178b1a317791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4f17e595cb2c52b6c02cfce17a1e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0961cfbdfe1a61e0f5911e495abc6553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee4851e0ddd15cc1196f83b0949f524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892df05938a7f1f97a828c79443c1fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403a44e9eabd80d1c330978d4d128176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54f72a6afa0f78317b1c36d29931ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe73d2fe35250b6bddc328c248e87f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfbc54de8edaa824d303824be21e199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d1f68f5b34696f808f4a3a3d91eb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d54859c28bdab4e1bd172fd90b082611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04c27186e903c44478d517e8395c8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0adb799645714fda2beedfcedf374b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703941c27ce72cf3b6baa6e8479d490914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a439c82bb89bf3b4dee895471574e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e12c949d2829b13f643c42169513016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe779c0a0774ae27087886fbce32a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f71b986997a4d79c25e5376c5064318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bf75c3c1281bc98b67aafdb85290e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abf864642bd1f55c4afef7e012d7fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9261805ee8a841be518c0dd070a4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e14d5e33b502194e871bbaa9a104022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bfccda63d0d18c96f2663db581d0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085671059422b4266ff2681cda6426ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dfcc73f688d9f49398869b131e6b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8640707f8d9b835c653f26d9499af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80215acecfd9fc3d1ec1cf500babb01727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c891620dcd2c58b1a544da46c5ad4ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a429016b1549ea5a27996052babc7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac6cea450f2f73213141b343d3f58330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba35153daf266be7a5549089bf70f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b5a45a2fb957eb4a155f1f0d5a07c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17cee79627d1df7eb14aed06038bcd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f8bd1d45ee809753ac062947f862d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623a9d7babc0fd7d4e8b12d94da300635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700d097cc168bb4ada26cbbc8fbe00436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c44df35d1855461d29157efc57f5e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd946d95b47aaaec7aa509c634d70438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14444e11defcb1a87c2ba5954b8d7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccb2c991c520dc41e3be5c1d3f444d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb450e3c3aef8e2243626c4836b51241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44632fa65074911c80503c258e37baa942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dddb1f8306a9a683f3eddbec867a5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9988979a2ef12541e0b16a1aaedd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c89b43e6c583e85b0994c725c6e0b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0865348a95978e36d0932ffd315694c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49162184b4c9e6c925ad2b10582a891b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6e720f25de8a5fbec09dc2161972948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c2b496325a1802c670fa8ec13699249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3256495bec7e660fd70ff1c58bc57f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3570dcf871cb6fc49073b64315bc00851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51e0a6321cb7ef2d5ba60d7eaec0ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c6053d9c54f1aa913e3ce9860a73e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefc71efbf23c22f08f679c30f6131354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daed9f0ab82dd52f0326cc9a34945955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644293fb5952ae351ca4f1bd434749956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e0f9a8ad9bbedfa79f72ada21ad5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c90b7936b49565140fd87a5f721cb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6869aa1bc872cb6a0b31173f5dfb4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ce47d81a0cfa2ecd952345a33c7f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d2f48e6913b96e5f5f712dcf44d9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fecdea96c168b3cc228dab5886b4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f14181b4ac16a7df33a4ec082259863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f671992574b904b7a2eee570568ef464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33594f0cbfd396197060005ea211af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbdac7c2f4609ba411470c8bda686a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a11d2faf99c6145bb4ccfd845f54e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfaa69b454144d6b3a733697ea8c5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719838dd400087d8d38ccb7ea7c45d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e860497c7bd4d472fccff49421c42070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffed198c56f4bf8201553f781019e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583486d815a733db3347aa70bac137b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab702fcca7de6501014d486f4bfa2f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae2e120055eec27c1ef15b0f51210a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72389182680bb6d0b4d8addae91c64d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797cdd8915267c623f59222985d155c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263c8d9542e6f6884546da5b4abdff677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3ff2307006c48450e102d9ff0d21278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f0c8c8aeeb0c7032117d77bb6822b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f004de2304b0dec7830e4f07a519f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45a8e8f3c68eecf7d796a473b73c6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812662d0f23baadaaba2d4e7294665c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46cc198bd1ce1ed10f71022b02c08283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1510f7a07fbda187c359f2e3ce4af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0817744e9a47ff539796673f69120485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c86166b0909955bd316f023d3bc8f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f718a4f377cbd0b52a57d88dac3c2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b0b26dd76b7a8cb10164a40edccf588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f08de2509dcb62aa4da7566039109a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d9134d87b7cd0e0f2757edc50234990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55a27b0e6db69cfc5341d90355e3f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5780a02473821059ecc021200e57b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b473841f5a3f7118305e8986911a0db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ece1c3e95343302457f3c6842c6e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd9f73133c6f3b487059d4e15f135b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95271a2c5401c25a302319df34b99296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b60888ab0302d822ffcd1524ce37c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63b3ff5ecf3b1828b70992f3601b9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64fc4f3f6db324deee8509b9460da499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c827c0f46dbbe53be16f458336c187100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89742b044bd06783c6193cf1b95560101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e9f1708c748c54b9ce398ee5eb7fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7246fecb402ff3920ff75c94364da9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbe6f334575930eed5afdfb0e7396c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e5864b22857a95a2b461c80d65115105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c4764db9abdf6c18b74d32fd84f99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0b1ae0d35eeaa4960d6db3b290c32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6e6dcc8e5c8b974ba277a0363f301108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5c236ad399b731dadba18b9edefbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6865ebc7e509506ad21147ba41a85c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61bd8418bc8bb9e0041b8ea29ed806111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e79217d9ab6ad11bece8d09e812d6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b04a518e14ec3a485fdd5896bb5e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108d6dd6b3862daf4cf4a8e4d25e6c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf20c01325b382051df2aa50f90840c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b05ebaadc4fc65953b07e0213f69c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6345fe4816ad8bf2da6b2d153f62cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff489d83702f9a8d34fbd6b247acae1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b11c817bd96e1a9a222b5ce4286bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a3385aa65bd548e5693489b6757e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cfe49a6b8b47c272f1e9c94130562121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84b087c2d76772166d0c0a7bb3153b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde5e38e773bce24046db52f6bdc12d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d004c9a6ccc3ee3b843353ca801e9fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bcbc44f0313d9136c5c5bd3d0afe2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244e0c1f74a56a19e79cfd35bbd3af1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb809bd30d01569ee8ed0b66a5e76d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e27936cf95c238f57b7078c90dde9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e9c3238c293b32edd41d234073fe8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5af6c83dc7bfc5153e68731bd213e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc5a9a56e5f14ac20577b8bd8fbf34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e1e55f4237f1e28dcb7a2221a6a11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41150cea90b1bb577062266007b78415133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a12ecee03967584a812bacb66b55d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf94d3abe468e9d3ed043571dbbcc33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e7f2bccf92b9163f7798bf79381cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeec36fd3b07a3e4d52f1e5921be3bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943492a19a3a25c5c8f147de17898df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c900fbd3f22ec2ccc7f29759ccec54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc2a4cb4695fd66c7792f706804869140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aae29a02c98875ecb22597601d4a79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa43dd9e5454b1e79ef798164aa28d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9882dbf99f6598ac958d23c8ab95181143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fe87d1425eee52c176166c583d213144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9ee391a3500403fd1756619e691a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83818fd9121f540ad86794354829d7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e1aa25ac36f50c7d2b5e6eef09426147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a435d49e35b4ef235f8e75f1b4f11c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde91e245a0522f4bf1d49bd836c6840149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7be28d80e0bdce51fccb79cd101d16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36d9b1e8268093d48a6f812507b6fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab359208c569c525b3b7100668c132152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f77c009965366f5bb253bac274a11a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ef248c6cc40a6b67e3d128bc68ba0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed449acf356a18d551485e8467cf9a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95143bd466ce0c96697938e8756bb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af37a37833781a6e3501c91fe81ace157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e3d97771ba47f8e72c305424bfbb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917e908e4b8cc4d80689e12bf16320f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fcda76ef17d60630fa2fcc4ef79d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febab4369c24e8a73c039356f003542161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a62fb9d5256b870b8b5060bebf9916162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ad53ac173c0f649cb8f8d1e28d39f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c2d17de2c50d4135fe7acb9f751c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b18393055e2515cc8dc3b09461da5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e327b435b6e8ed02048c075e8d9f8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e75169459cb44ba170d2c247b64a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3beef79d99a03b2c35c05439c4b5b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75c73f23ebffc686eb72788e6bda78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5067d3f09eddacaa027b4c057204362170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4340d99f4f9c904bb75fa4a774bf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a5c395ddbc1a09ec00773be07d328172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0db3bddcd7a0cafd31f061585eeda4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65249fe86859ec2139626e670081270174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>