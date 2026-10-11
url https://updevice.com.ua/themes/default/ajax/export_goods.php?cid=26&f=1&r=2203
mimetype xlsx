--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb0d54187626233c0377e435fa8f3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f074c9a6b8301ae70d41d0236b8eb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5996255073f1612d3dcaf211ac7083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca155273f4df0b6c8a7e5f601e420d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30763759b53697ff057a00b94e25faf45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58565be661ad387a55813bb90977d0a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbdb22aadece59f136d88e80afcf417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfec458c6158dfc99d9637e8a05fb148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe54808ad9f2adc7b29657003f2e219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c3fde07cabd96efe2707c7c50fe7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaf7c332b6a573b2f34795e240fee011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bb8825a33e493b83dfd039332e51d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877ae8f05fb4034a98313847f1d869513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284afa89b1208852310ebc42c6436f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c942a6bee4e25d33bcad327ef6a7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71982f23724a319384963c93d53b807e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2352a9a8c4767d8b0711ece5a4b2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad363147fa8febc8d0d42095fbe301df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9486fb8fa0bb74330894a659e1fdfe619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc29a2efaf825ed1a0cc849e49e82020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa2ee605d6d914eda6d7307b819e5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f6689778082ea7508f08949bec63922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b23405e696b4dd1e66e561427b6c5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2258f7947fca9c45bb01a379a780b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d588592ca38fd051ad6b7bd8b5a06825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21a90c156e6aa8eea5ac1c06f08d5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729b9b4c75eef28fc7b1b5dd5f1513627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d4f13b8cef5a0e8285cb21047b19128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee105f04550e77d5835fe6f32e1455829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d08463809d1d721c4a50bdd37f124a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288a63f72fbb0efd2384e8d610354b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a90af5f0420fa09808e69482362b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8a037959346b779a1e86f0752a49533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e328be95395744b42d35758414e099134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4375728e731cceff2ebdb9655fbf3dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe9882cbbbf9938dbd30ffdedc6c1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7629419df3ce1f7e2ba93a80398a22537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5983e2799f813d561347711769bd1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aadce2ab49ab26234c5c4bf80a33939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a18da794006e18cfb74a379f12004140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac47b5a91dc30fe1461836902a25c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374859d0469462f508e8b84b7d31ded42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfa2df8588f2d06fad022e6a5581de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a6e1f03e7c83dcd86c6a94d9f0b2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c4911c1502c82c2ac1dac1997ffcf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fd2c7d4e3a01b6a47c788a25e4deb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f906559a6cebe952a6f6f09c6b1f5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278c37b2a7ff99a3d1aa9445c30f42348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef39dbdb888ef9658b8c36576639dc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89dfa50f7dfb0ceb9f531990ee3d7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc7d91289d0ada71ee8d7ca815090451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4551dd9de93df91e7bdd43c969564652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11948f53e9a1d066c21fb7de8f467df153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bc0ccb2a9060c6bd1e1cf90cf6b1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194478f96179ccedd4f1c0136530b9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63e6e00c4f74ec1a0e6edfc5f213d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ff185032bc39f95f4b5b4899ca4a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce068331d15a2343fef9d7056307ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02368dfaae6e7866408c142d81c9692759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f534cbbed1b16e86a6f6f8e7e1da88660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca4455228a5be022375b85feed1e1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e109d2bec867208df881cc223ea201262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228289bf0d9941974389d8c871cceea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754196036b00d4d5a4b97f4fcc6453a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361375978ea3aa1f5de3d208591e6e7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da05f708d33f525ae0ad510a460766f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4b2a6f8b96ff3eab37d238634601167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a825f0ac2584a5bd08d6150ce93bbd168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67275f2d78ef5e24dc0112eda4c1d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00be61018e4dd7d7f11c491128126e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a816b7731c31065783208afb25a5d4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379abd4db19f16909149b3c5fd343f9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf84cc479937c98b57ec694da92834773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b990a62ea43bfd96e6dc6abb897b07774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4b98579844f273c38e7e3122e280c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9241d4e09b0c56e29437ee1db363e9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa28827afaa8cd71c012fd8c34590877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d63c7ab14d6d72142be4427e387af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d032d3aa4c2900e367c59bbdf0da1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfee62bf4d1cf45dd319043a8a05e7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91940fe0d0852bbf54fb9d7b8b8b803a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18439a1e96077e29a42ac8764d2172782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f876158a8b7305f23ab564840df4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77aef133fe16bff648749213fb98dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad82da2b133e5573db51ae19d8f57c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306de0a7a434eec5403cda1ba1f4b8d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2d4002ddf3e103d10a7376a4fe4f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159055bc6878f9b5749cece36a6baa888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2e9f108cfe979a192a54da2a2b3c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856cd40912411149d6c84d995484f1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa4dcd2461041a1813514249b0a40f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72ecd4c859dfc8310ae1db4fb12d9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd4117d142f12074d059ec2243966c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b18e53f1e293596640c6dfe0c4b0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b670ea0f68deeb4cc36feaed412495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff46ccc19d6377fa87d0494c93402fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65010c60652973921e8cf96170b93d3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a72a0f09c3e6f2c010cbefcd6d137e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d32a91cc938e1a1f05f09c324ba5fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f1d4dc9ce1975826576acb0fcafa4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1cc05407cda73eeca511b146891af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729ba28d06d49e2c302eb6b9f00fc08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c3f46c147c4a811c2768deec97aa0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17852d58c1b4a3293d2a32ce30106fee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327214ee080d84af759e017b50437fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd98892bd510e311eeda9f776c4d9c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9c2dd0938ed46b319249935ebec45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e214e69a65d8426054394d4ad8f7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfcd327006248af4b173cde5d47549109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4285d4b7f4534714ef784b533cc63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9885df0be03d892c676c4ed46daed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8060a0d90c1ea99a44aeeeb641f57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0401eaccf36d2cd412db5514dd838d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85ec1566f0b17af5eb8a20128ec268114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc31ddc40a2d21ddb04a4ce1e8cc957115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b890e572a2be07cf90aad744d174c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88902e1d1257b987868f7e31c902b010117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06310248f96797f576e8022790ba664118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749770bfb28e412229c7e9aebc8507da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a685169d52daad7af8efd26e7be6057120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae285f07acbc00f71c6ef7ebdda56da7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49708746ea278cacbcb7c901e881cbd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b789f3b8bcb8e9801eb85c92670f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ca9ae59c8ad22553e40c6fcebbf04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5369bd964a6ca23007109ab5133cf7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fde42a9f067d7a1603c5c19696297d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15820099a75472f34fca3a18ff13a076127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852dea2f6c0713f178af6d1eca969e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66262d52eb6c1bcf00bc56e8d627ad92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd499da153c3da4cfd2886b5aa151de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19d8cbea3abe2e141c1069ea4dc42d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2e1d339594b916f7ff9ee762c4e44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b8e1fc70251926302527a588ca397133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc16a55911c4ca628a9072ab1f0130134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e100594a8ffc7e9e50fac63840ff8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f3e2c7816a5b10b45e8066027ff4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddbd9ffacdb4f0d0aabd48928ca764137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee093dd0cae9eb28859568fec974348e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28263b3b8bf47bf8d5db9372b78172139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b88ded5d1a39fc67b847924e52517140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91675f66d9d9444d38b16b7215d51c91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415df803d412b8d6ccccd297b8ce8171142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63b1eca489b3ae3a52564a6b3494b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55599a331953d602d553b1f8282798144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f2ba4d2b16991447196066ca09b91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacbe7f60ecbae5ccd5065e98f0979c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3125443aa6f60b8f23d225f9ccc69e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc29bad168c6c131a9268becd9a58f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55d3c870fa75d7c36f42e35a16524e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fec0cdf88d215967436344e0b3363150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488749b7bad7390790fcb408ea55a2b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca7165f894a56134374c2790969c8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578568839afe7ea6735334a07bc2ab6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31d49ed3bdd0116e2cabe4b905acaf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949f04ae740c4db3d01ddf647f9fac5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbeff5b0b441101044ea94abba630e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fdfb9a0069707e8ae728d11aba346157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8da0e359baed77a0e4fffb3045cb4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c950a00073d9a0fb52f1676051267159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea58979e8c3b3e74ac16690ae454ea3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbfc3f426f0fd1242ae162ad045a05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f17032da0d7cf9c30abc12641e4b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408235f79defae8e07f848d41b2ccbee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f134d4d18f856a21e297450d9e053e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87401a63e77850faf46b6643afef0c4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68539d37b9b86e5385d56196f0247aee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89db79c8bc233ace20b94742f4e20b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472671046cbfe279fbae175af2cd658168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cf62ba6fe5c8dce76992ff3196eb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff8da4100efc4ed54e2baa938d81cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed455d00ec0193661f3ae85d6bb3211171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ff34c56cb076bf991883de3c27cc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08594d933cd44d132e627268c760778c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18414064039088ea80101e4f3463fb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab3ff62f792f52c21721f27fd334a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9916232d86c913ecc46dbe7fdc9647176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26390b7e25ddb9c86d607a426958deb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a6486026726e0296759e35be21c60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c94a3f44e18adea28406fb6836206179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341e400ade3740797e595916ee25d6d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e2c6c4a7e3f0eefc47f890a6529011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc3eedf63c3a7eccaf0b03e14c91f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a1561e079d74ac5f770943233073d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b773831073fe9c8606ca28bd622534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fa75b1cc4ed4eb94effe294af4cf45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef729e0725da7f8c9a2d8e7f42a4e336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27555a69115c774ae26f0bf56bfd8f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e63523aef4b09cc89328016ca718528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad7051336920fd71560f3cfb2a47a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bf2f788099198cd463aa446d9140010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d5b7b7aa4c74ba8af619abd6f45ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89f1483ec9c99f24bb8fbe5248790212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd231a733a43feedaf43cbd778dbce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507d6c0f86b74ed6347a6379f035e7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577291881a65881f956865fa2d96a89f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab458792307f3068847a7c6c1f77c2d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339547d158890fa6a14f7327463db4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10e8c47ea9cddefe2af4af88abe5cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0f5f28ebadc237d9096f829ce50b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76059347e318ccf344d871369736e9d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ca875a27b01ad801603030e4072af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50197632376ebedaea93a241ca4e0a7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dce2348642abb7cb3309cb930fdf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6968c573363bba96206d095c5d7448a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddbff93d3f34e6497b7c49708db87825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549588dca1030e0f9f78b9aac490b40226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9977baa98f2bffbfcdd9c70fee720b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5deef70c4aad3c35576c2b651676428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2c6db7d09cacf540e7cf1ca614ee529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3039e360fedb65eb80ac6d850eeccb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b991cd6ddd8fcaa21d6eb6bb1bd7f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7ffb732323259cf3f74da4c7dfd0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ef2b6b55a9143fa78135333a9035933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccd776b6d705e2c72f62dca23bd31634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab873af2dc9d11d2b5da1aa43361724335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092241ef56598a83f00bb7ccd375a6f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fef193e8d8cf6a7e0514df054bf9fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ac6d86a77e80179c65128e64ca41a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d73415686dfebfbf29f38f0a5e363c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecf8d1d9efeec213ae4016743287c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fedda8051f2f885a3441b759ef6a8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708d8638bbe7bb998f37725944146e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505542d74f6a07246f35b7800958eecb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608f4405c08aa3277beda150a75754e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687e12447a8b11750c09c9d35b6f66e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082c27ee2ff4f07500e1b7c8986ec0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a812372a5fc198c39c2f06f2b9ef547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bc73e8871ccedd02bfcf548dc118648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173857911723e12c7bd3e50048e3a54a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6441a691b8335b78d4ec68c2877c25050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25f74aacce946966c262cbcf4cd1e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd802cd3d5eef7da5b9158f8b870dc4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70b55d6f25b48931ca8b7ef195cb4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eb2b2f33332130ed403dd2558e4d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b1b3e8e9850768015c2af47e2e03555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ab984f6f73dea5f64eec7a9148cad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb1b8ebc1a8b310410595d78b93cf257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f3a68c725c599bba103c92c5a84ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20ae219f27b16c2b11a001f9b09f3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a84aeff40297eb70e3c0b566dc55860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49dd86e259bf9a906c47ee21d72afe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4b804e32a4423c55c30691a70fa3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e18ace0ee74ab8aa9ff1b14798c11563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b3816b269758b842d7b0c5c7b052c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9a1eeb4771ee23f1f7683940cd99665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c5ef04b6b2b9bc825e670ba2dfa7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692b3903ced387f51609af15d3458d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95942214654a847aa54c4791384bd17a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08de8d3ce4872845b3e99ba954ae81069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a4694895b04df7759dc32022bab7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd95ff84d5982c2bf17c1ff4565b7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9baf7521cbbd177e11402fb4040de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf47ded716b42e37900e7371262f8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3ee88ead007b46f7f8914d18a8edd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a54eab5d985f08dbf58d3cc0294c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607e341b708444abe58984da6644edd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c928b4a6f31c5e8e25f608eb4ffd277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b28db41c001f0ebd6ded5d239f5fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546eed352dfc7dffd5621e823bfdc0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb3671987fb438d078701264dcf77e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ede1b4d2466955c73f4098302b445481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c113ff3eaf4c987a4b42b54a3c7cd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a369ba7ee91a8048881a759990ce483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4933c1ca7a603e6860872935412aa2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723c72903d91dcd523ffd108e0c93de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb158613f715b73cdaf361805969c9ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddad99c09e2acf5a1b3107bace84f4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d66b5f114dc225d2d1a8c4f820686588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaa93b45c79b26d5ac0330a4972beb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c4707ddb614fa6eb30295c11001aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac926954e3a943e48a4e920976ea62491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31b28a753032bdfc6635f6e26bcfca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce051053074a11b86bbad37c4806c22093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894309814445117852496234509d04094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02389410406a74529a92f54b05f861eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1759e30d51b634d4a9d50e01f512e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980b8076e1c2e2d344472dccf3c094c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749fd0e08b9f4008e00f959e9764cf698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c3a5832537a9d419ed8dd62bc94ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e16de880de304031a429ef87af0d39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87c2eb4a664c9c540bf181998e0b01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d033be5cc595a4c1507e0519b35fab4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a20355ca31aa6597c8d290c9845b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e3e15a157ed2af9314f76cee7584b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d73543d565833da39ec8ac89aa255d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5623898d0bf10e4a81ccd80c21decd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b6e57069d12592d873319c464c309107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7e5ed08c6c75e640911d6589f4273108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9bf7bc6b851049a0af9386adc57c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37ce19a3538994dc4dedc370a8b32d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b1eb29d1b37abdfb920b70d258fef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeb79b541f8f8b67982693ecef2b40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e897f854efe53ca855a483c9a178ea7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6227c5b13ae36185767b431ba1416114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3074e738d7572d7b84ba129bf14f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729eb8658b7a04d0cfdfa90623b0d8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49be47a5bbddef11305186db62ad3cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c89440a67d16f0be63f255b7c19689118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d50cb6f4b0d4fb6a64ae3ed8aa25c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd651596d244a86afc4e048a766c524e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88636daea9005950e72eff025b03db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f9050d61e99da49f919c3028ea9c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368297f9fbe9e49166e06075648c80b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dcc5ba42c651634b0d3d8642c0681124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d64b15a18e63dbfde9a47e98366e5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93aeb3eb27a17cfb289fc27d20fdd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917d8d2e98ad518767b4a8a4425ac40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f83e729f0323a027053408f52c0dc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde001102c18ef7b48226c4fa90d61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a696a02c2f68e5fb972270db3f415130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2927adaba8dfdad2c0c8a35caba8d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7bc96542014f13fe6e127b4380bc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a44880adec3c6b5692dc2e3966025133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147ef9725e012f90f53dc1c65b8deca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f41a280037233031e118f1eedea31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812661e4e20573b2380db40957652745136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1727871081f40f161b61b9e5e3e7718137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4f242354a4d7a70f40335a62e3707138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e151a64b688994100c3829ca738d91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a717077d329579d5a474fb7eb74c99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9251434448171741acf19110df1df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22ec8e073a24245b65ecfea7345490142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078eccf1c1917dc4b5a1c62bfcc90f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffccd568291e0de34dbad55f807268144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448be52b73bf34830ad227fc67156ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695751bccd9bcfb0387bc544a8a56bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82570a6bee88d4bdb3b5ad3780da3fdd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b98c913f5e42c594ffc59331fa1be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d238ffcc298d75a80d1b74675ed0ae2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b0ae07fdc38c5ee2065f0055d9ca5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae17dfbebb1976e0b8de933402884151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710605c2404cec91c2fef33191e8827152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d16e41e921437bc120ace7a0c11c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250be5568d5571e9c14c9e5b1c2aef80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec96e90b220ecd89f1d37462a9f186155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5eeda9a34ce5764c8d87fe830eed5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e26db92fa6e3503626359d04ce88f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef4aad9df5ddca4c492edb8045f9db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c8a91fcb4a6d5e467cdf21732bc9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650ace5d29cf595de78881c806704f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aad7ae95a5fee0abebb3fbd4b0dc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f908496c84fba1eb6a6fd8ee0a654ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bd30e5714bc211766e6e6f3b7bdb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c2b4539e697a120ba5258839b83a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a5a8b18daf0cb9140a48cf7da60f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522f982ebca444e66a46e2188b965f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ca81fa91fcc65dba3f3fe6485a555167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63657af56a363eaac2d7f5acb95d7e94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61303c2425280586658e1e84771b642169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3fe56f5c9d082c582bf61899ba41b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fb17acc600d4e896356540b95eb16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2da19040b955abfc4ce8fed911345172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0081615b8f545f5f0a2235011f965173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed1aadff5467a0c8cbe0cdc789ad2e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>