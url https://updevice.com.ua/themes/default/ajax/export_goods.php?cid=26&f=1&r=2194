--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b17bd0e22d46fe67e0900ff342e7661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6077df67ba3d60d6c014b67296f202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c05f0f61236b7e46e31862537599d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f4e1278f8df04284edc30da09a80d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe74246db92b77ab15d722710b8bf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e19616a615d4b535ebc4b5008722b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60b527d3f409769dc0b5b79bd779737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017b3736a6bd59c40739287de7ea5388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073d39cfb7ed55d09960e36f44170bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cea6b1ba93aba08114930eb4c396b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc3ae933d644989431ff75c09752b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d76b1e93760e59dbf12141e4f57fc412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932925ca0212f990ca3fc61a7305d8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2229f2e7f485ae8a939a47f9ebfac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88112e6afd1d345c920f6d91ae8e5e3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd926e45726f3415b0b131a96bf6eac216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed1f5c98a8c1031f926b73da815c0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca375db361374a9fb790e8759721f52a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b964cd6b2355db8f4832f8a0beed1cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71180c744227476a53101ff222cc73020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858c024b978b2c0e37d9a5a80e2b07021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59773f6eba0a052f219a02939ce7f5f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a063483c2eeda955691a3161692e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b3d8e9a46da087bf5ea5ebf41bc6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f92cf4b67d8d24174fcc24eaafe1ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dfe5830ac666751aec97979f4e2b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885a030db0403764e25fc2b0e2aba6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8260dab7c890fd4c6ad531c893985028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19235db0e863d698609d2e9b2a3e7c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078f223bd1c5c15476f773f9b623d0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab866f760815fa33f5718ae87f8340031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c0eaffac413152dfc00c63110506232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e51158be5453acb4ac56748241f5ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad367bd70da7e18a8472b709aa24a89b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20f97ac83ea317d18b44aae637174635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa35c8d3b03c8b0c5c79c8b0f47298736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71894167443d18fc3734f40a9eeba01037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abda916532168305672d13d5fd952ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b238c8e756c94c9c3a5452e30a874539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09ba261b7eef1f06e0fb78f12b64fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a57e1e5b4fa7543c2ab7e3c2f3295441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e643901eec46ce384e31533c641c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5ac6a4b28ebfa137c0e84ef095cff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9f0147f92b1f18bbda3c2b25c30fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3548176250e72e41f3fc954d2b518145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e01451c150d5c3eea61e8994b95d9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba30c5543a303aafd79097b776be9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5d3f3beb5e57cfe57e28a76d3339648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d4683b53a44caaddafc6bea38702449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ca12a48e8541ffcb26c84480082e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c7f078e47a1d9eda095e5308a89f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec5f98f6cd496f3b5e1262fad0b90c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa223662e46b7b7c4c98747cae6a58c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65469260003ff575eb79d246cb19f79e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9725374f945ec20e846ce093c4efb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6cdc8833ce9d819247d6f4685e00856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e1638d87a6a624416cab22e41d8fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589e1f811e14ded6b3a9e5d2c354ebd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ce766a5ebf8e642e5635ca9d5019b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55661bcff507121d158a7ef61bb1c15c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817a05a06b8b45f3c9d09cf024089ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bb3e684e8d0b3b38a88582c2a724f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ea19f339cc66503ed120fa41e3b2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d97cd791064a6d2902174101ae8af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78846d82bf1d5161f5cfa19ae3be18965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013bb052b3f78a26d5d7552b67fb8a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dd43c9a9adc7d3d1c9a0bfdf7846367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fd067dce1f7696f8550b3a67eb22868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157ef99620d212ce2f37b6523e6e69069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bb62b619250069b7f1de7ee1ae14470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93961607ed6e1e374d44864973ef478971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa132a4557de48b5b0cf3bab9d17db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4b72bb02dfcfa8cc6055a75b24cae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cad430452f553e232592dcd853d5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0c30004e8b11bee2f6cddf0b5554875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349626342aa83a203ade93ed7bde7f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794c10067a0610fd72012f334632c1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b67df4fa7d9bb227bfb225d6033178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afc2fd07206a37fdce47cecdf8566279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37da2f1cf80fb958e557e95c8c303b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520b67e9adf7da256276a2df099af8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf374d8e24989afcea57c1ae9b948d3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e8a27aed2b2de6f058c339d46054f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bb4872ed0c593e55f4eb89bc98e6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6ff30d205e8a6879314a7106fe75285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cadde43c53f5ccc39631b4ef9567a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588216bca2222748f35251310d60ab387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205998e77a338676dcfaf037b55865d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfcda35f61ecb80fb130f03bb2a2a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07aa76f19e5f0af207ddf99772b0d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf6c82b4ff3f41e76dbb09c966ce4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be96d6dc1afd46a9290ed9b166b474f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e14ffc924fd92542b7cfcdce693f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ecf89cf22a66744f19a73cf7a4be294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff01913e76934264b3e58d5f042f30395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d97035dfa5c7430ae89018d27152d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da7f47949c6279b851cdef0dbb7b0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b61f830b49226c0754fbc5b0eb59998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4c6841b86135a5b524ce040214b1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ab6441841522aa8259819ce794722100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c91988a6b7850f9919653bca1e5701101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6ba6e877d4016f6155559c18375a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442953e95a968d847c7cc5b1d03bacd0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab8340150b2f45e326db45ab50ac6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38a6b6505203f3c3de3a7d603adc6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b8dc0bc93e6f98f87b09d230fd7c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5102a6801f817d2d1870f0a10e737d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73763da4f4858e30ce3cfd3a6af355e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12f72f8a2a433f030c463aa53264cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc807c6aedea576708a3cc4b1549080110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3fa756a435fb47725391523264eef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b63bc9c96b8e27d22de9f369816bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c20be9d5220796a7a60e100ed48a97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853ffddfbe49d1167dab7707a57c7bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1b0a0af2250c1051ef6219ec3e195115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c38afe49d361eb3b848b5fef01a71f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b124e7eb939f8e1f37092c69fec8fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbcd058d29a969fb60dee53320f80d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8446e4885554a7ecdb3e3ce8303f10b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134767f1eea896e9dd49265395ba24db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa8a3139e10fd76b0a86f7d46d8ce6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d934f6de0beaffb11a28890436e44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceb3322185f87e318e43eae65bfe7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c0049f9cb3d33bb3d9d28cd661104124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03140a776549b6ffd0bd746d6d5da27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf33eeb8eaad8bef5ccbce5cc18b858126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195f0cf12254fddb3125517bd66cb0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3305bd99a62f109adb8fe7f453183128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb7f03f9ac41ee4b1ab6571e458f45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9397a0101ec8bfcab0a70cc91a529130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2ce4cf16da1745dffd09b7af4db01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea5b5ada6b2f6f48396c825dab424f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceac66d949b8de7adb27b75c173b49133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b27a608203aa3caa71036cd972387134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9b79d5651e0e914aa25f5f07817c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89dd38c14f2a567a9027d3b2c2b408136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef075886308ec468fe0b8821461c49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c920fd7bf34797c0dc322f2990b6d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd011e09959d763af798bcb8f5b4869139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ac7dbacf9b566c38365e4140a29a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003aac6ab3aef8656709bf685c63bf7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41901f17ebd59a98845d99ddfd9b5eba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d0843ab0301aa3f98aec708c026f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17729630ad1a070c839b81f32cb499144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fe1cfe3a0fa17e2f625571519f4e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5d9509459497d722ccd01865726c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98378966f8b00231acfa9531dfd22264147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30904cff61838ef3757bbe37f3c675fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148fabff5479b45d2b20287efb05946149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4abf7c344084c0c6309f4153689ff4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82980df353bf715f71957a735d985a0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d403857b4026810b3430fd74b703df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e798ba55cf9f0cfe6235b422fbcaf4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0803701f3b8275ab5332c35cdf3a971154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b65a83fc56ebd9f8124567b596bfde155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d28ff98a67b512a757ae339f8c6f32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9991c6a762859e26d10aed1af5db1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797745b5603f9af6a448e4f9ccf93352158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eef6205f158f33be895e51eca0800159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c87f57f45a577a225551b4d6a068e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfdad4ec238d70e3ca1eff15d802e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cd035bd7b79f3e9cb5438554338c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94040fe572895032546d3abddeaeecd5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033580448e4b8175cd59c59e3c652de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b38bbb0fce61a7d31134f6cf145907165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd461789485a08f6f3790503a47c822a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100aec103ca49f54b808b6585fed764167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886fdfea771240bc1c98573a243fb63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112e75fa7552c512ddee3ac5935381f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee471f34db4f62e8830859c9181c5b03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47493635e1aca5bd23804becdbce9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6271a0f101d0d15d9428ab084b3dcd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869e14f7dc62e79369eaec6ddfeda4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd27eb5c1e1251e1e0de2830143a69d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7a67e4558b6961f401fe2afc7a8c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e39c8461e820c584e9f9ef044bdeb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e170c7c0acbf02351a92e9590c18f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fe5fe7b50fab090795d21d80b5e46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bc6e33c6987b63d3e626fdc7aa694179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72278945aea193d985739036da2d55b8180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a78a604400967d5f2daf3e6e6d21121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb9ec1244675212ba2cd60793b1792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f652db84e51d3b792e0503d54ad836a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae37cf088999593c202cd2d11d792d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f82067b2cb06ddd489873cbb2ed925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5e36ca343405fe7440ce01f815cd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bab724f9435eda23b1ab3dbdc1cea17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a9613ad24515fb378f7342fb21eca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c562535f3ba66b229fbe13fec2c4d7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4e13b2c45a91e8c000cbf73f4e33510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d1703bf5f1943a0d338c7e8fbacee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bb59204ee6a17cc1034e799390ce712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b57cf20c221d685a14d11c439747013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc7515a89c18ef92a2abcc4a27b5b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f57aabfe0bc6af69407939988058ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa3b315b544667256c05de4d1b8fe616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb60ed415d521543b4517b6f1c7cfe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc689a8c3025c93a01e9ac8c626040318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c806a43342193fe878b7d7576cb9ff519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c35989a9f1182f156d3726da0d65e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743750e3f00d9e56296ab78849eead621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768137d3f97c8fe3b2fbc6d36ec55c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79aa34adcf9b7e6d361b83d3e60caa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc5a11c66909b4a49c73802c63355324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfdd7831366ed184f0b6c80dcb21bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b6deee08cc4d1cca4ca0951c73f3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ee5853838bdf79fc70ec62d11030727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774c3d9254d8b1946693be1c150410028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766cb7c3980ab45b8913190a2d2daef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a07a70c42d6431b410ea7d55dc51d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fc2aaf28d1defc2be020836c995e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ef1626ade8f2343d2c2634adc488a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fcc068e5f5d375e615d3a0549d8ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5634f8cc92bf4325f3befe9b9a150e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b2dae50fb839c1b39c61d703fbe6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd35f0f1732aff11f4f147f8513b1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79473f937ab9fc7e1559cf97e99b529537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9602c551194cf85b89623c6a785701b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca5384b32e6cd0f2ed579c87aa5d4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08ac09fec05b0cbdf3a50141da2b4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e2b6d9526fc9d1565a1a38d58274f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39a8b7db36ff529107d9280249816d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d05fdbc8385b4f1d71f12088c46ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49b0aa3c604e7653a3c4ebe589d5ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92809f3d32732b5796c4ac75e6f870545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3096afbfb57e3cf3a3f77cc4d298a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7c930ebe602b58f4799a79b4ca0db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe952bff296fd027cda42501073f0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9194a6dadf1415a7cbef7148aa280b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6c15eaa91cca62e5467b501ce8ebd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dfa9fb635abdc5290da2c750366a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf464aabf3899b954bb1496df512976c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb996c10104d39403c6309e5bee8a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e0a8c19234f2888d4b08b3c7d3b0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fa167f63d7756fe69d7c102af4a9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03663155a31d7dfed181a4fb2203e2f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f95aa8640464b50f4f2d4c9da7dde257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66ddec19efc1ac54ad768fbbe9d8e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85adb754617e73f172392368af0c31b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a5a6e3725575c637830ced0f0ece660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6769068c76f78dfa62c2110cfec87461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac3c60e07141a68d3a25aee2081a6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1546386f0518b7224be426c36142f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b745e9bed80cbb0ab53f29767b99d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3131c510206c4ece7eeb76ee89e1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c6536540017bc09d144f91d84374866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd3a1b10c7f3c675cb88a13eb37aee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55513f9cec4231dd2973ceeb730cfea168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120583192a7adc2a14278944f3d955569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fa1b5305fb4646f47c7ab1f8c010a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c439dfaa15641ddbf712683304a223071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64f4c35826cebb32eee59410d4be0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f70d41dce4a7dfc05d2fa264501d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33bca0f4bc93e6b3d5f98f7c1c9eb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0abc1d0795f381b4340b87d3b144ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f23cff606dfcb59b9654ea5466674376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33717af0a696ffe8cbf62a88c909181777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a4d7f4d382908620e2a7ad363c82878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed467cd0cd9c0957fcf86632eb87cf4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3490ba64fe2ab56c7fc306117e91280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be47c53b7fc7a59939b58af81ed07981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ba0447b68800827111d3a19c94dda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da684eaafd158e9a182cced66b302b7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69be3962fb8ca33e99333ef283409384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f037e564f61f8fb46044ebfafad6d3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970404a5f5805fe5ed0370bef07fb1d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c7f6ac38f339b7a89536bb5f6d51587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aafcff27518f609accc88f36d993788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda48377969ebad46f7cd2ba261f7a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10214fe7f35e5762e8985e82c3e642690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bf5f6a540b51d30329276b890397291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd94bdc38fb3a8802f97bb55274e0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec8e9539f142805ffcf5adf53fe7f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8304b9d1cdcec0b853d81e7b308d44e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9f90238fb1063c4cd525b63d31ee695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1f1a4a07ceea164dc229d72c056d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba58ba29b0cb84ca2ca0926ab2c470097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6114928b122fb42bb901d6a1814b35198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13508025ed694ebd796441f2151a357a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82beaa6c009ca786f1e61223983393100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64451ebbf3c8611f0d45411aafbea484101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e0ec0c83b8a792fb145ca0ec5e7b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c66c632d0c26243ecd90029ace2877103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cefa894403008ae942654a2a2e9fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356a9092f6d63a95034793ab51e217b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792470134aa07052dcae3fd65d57c5bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289f2bf73e3a2513e7724e08a9dd6b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fadc6c891774dbe768a0ba5c1aa7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77668c9382fde1718169f28d1cc8b8f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b90029119979a0bc128c728ea44376110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de417590322d1707614b896293a43b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486478ab5a1cc46fb5815179ef9fb34b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cfe9c13b43f1579b1e585f78c6be8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ab828efc598e3704e69411e0e54a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3106709f74893a50e984a5c64256d18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe1c59d22a03d154f7f25b5a9a8851116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2570d11728b3068c65082dc489c2ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad205bfb57c869f02321aa263a29c4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dde1afea525bc4a818fec46c583469119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828695389363927406cc6168a9917698120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175467d70ecbdd16b9f46827af3f196121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39df2504fab1ef0874ec05436bf371b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d8d4eeac8e2a23a79acd03054e525123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e3d17349a794094fa8ea767fb8e1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393a78e7413b26d7d9e02fb7b9b2239125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95136657604150586f86d31d0adc3feb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff31d6e44bd8a0cc6ab2386fa95c42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3266abb2f5f4b553fb56f872bfe4caf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91487a9431a6b0e562798956abac95ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103b7039437f5f1204dacce2132493f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ea6dc113bf7ccdd2fc121f1ed27e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcef03cf7d194fcadedf5559dd1666132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e367dd5ad32abce888243223bc651a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb869012d21f7aba9237e55793e717ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ad4077175794dd779064677f8bab1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f0ac6d339ccf79dd18f65665416f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5b9e04ac0bd78121aac02a0a49a9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b92525cc5b4b5893fe56e913d6c7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbdf4b181352b2d66a9592d0c1960d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401dc11a9c901542a5b00f1cbd42560140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aa01c5e6909b9362527d7d243c878141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e59973827fe0c9426c99ba31897f45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9daee3b44b55583b5f8c398a11394143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63f3f6de24fd2566c6c06c757dc58f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629a4f7c583960c69c906a82f1eb534145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e55ab817b9cf4bfce8cb50c11e191146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a733a9a65b56b805d45a452820ba8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44ec83d09eecc4bfda23d5993a8fc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f7271f25ed4e92a70f1f26bdeec25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff8697d50fdce481461696784d1fa7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608a2441407663fdd7751aa2c975360151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd759f6ed38014cb74a853949c545a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507ab6a3cf84fbcce799c4ba3b060cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b3bb1ecaaeb9f59feb07350bae143154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa229e1e66b57936e126f60197b53b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bf0b3b478f00ca1470aff22dcd69d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b35e63596ce4f806e367f28de55328157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb21b1b157610a4ed6f024c4adce80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e41c917f75945f599671fe7fcf1bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8697723738bc3f746eb941b9268a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86f37227f96d7bb4261926494bff29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5806a17fcd9a6d5a989b174ca0ac6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca55d67b207c92510674d53ef00ec67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4c17b03337d0b55b97d4b90b8316a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66499cff3ea7ecc520852f9c4023d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22884ea6b160df7eaf22a92a0d47cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f71e7f89e60914de9bc4f168daa3a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69949d91e0ee3035e736b4bec8300c58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde39111845170e8e468585d1531f680169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd7b2719b8a7ff3e9510784716cb41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab391a1ee5a622d94792d52604243f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4704559a486a3f1ef508a772a79de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21847fd8a4645cf6d9ee755b2d8961173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59227e0dd2900708995325c5b687ab1c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>