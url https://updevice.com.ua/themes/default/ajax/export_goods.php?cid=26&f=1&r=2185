--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e220d08f942f26e3df2b4e9a1819c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578482dfc7d8cf890018a9f3e671ee2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a6f45f15da9177bab909ad13979d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff9f99de0d42e1b90877d773b514334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65d4b21d22806a24799347c507f6405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728de53292029f8362a4f765137cbbc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164c25469c52e78c47d5b5b832996637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace091301df9918ace9e2db277f43298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581870bfeb1579bc8105438e3d4f4129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f8933516d61bcccc1e7ae087ff89f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaee119b0bc8e2fc9aebab2a4f9ca5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89893834a31adeb4559f4167eac615bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee925c363456ead8329f3cd9a89924a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b239e72cbfefe451e86fe5be7d299b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55d0deeb65f588fbcbf26d0f4b72fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9de0c2c292ab0da59d4e443a0e8a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ab8d00f47b62dec0171118eb2f23617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702425c06250517a3659b61e03f76b1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a3e0882541d12867d81c702fbb3a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1e999a1881433a8e542ec392ad2c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fab8e0c71d543e4dfde143925c03221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ab41481743cfc151d85a282b1130022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94b804782e9046d286b70f5a6be0fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095a05135517f16a8eb48732e6435c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1fb17639ed497321e4aca5fca768d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249c974768a197938c925b9dcf8e43d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cc54c87f78b5b51b172b98cdf074027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acce5d107991694715b933d1ed77e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3a5826a1622335690ad374bf1aa7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9035d1d239bfe22e1514b8b865bee830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316d083e4b688216c6a46dd7fb60c0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669ca01dcb861f11d8245ce4ad39b7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deccc64071463803eed1a008be76a3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25487c5e60ab6789eed144e1d7a9d79234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4bb3480c83e0c96145189d107064135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7d8dd6c20f400721c5b6f0e42f27036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced6ebcd65e3ca5c43752fd5dc6443d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b35f306408c4a3b46c5b27386b78e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7091e84b5db7c008edb1737e5243db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8c23ed3aa926a63d4a9c57e7a50ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9375582402fac6ef074449e3bd02d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eefdcd751bd12f6f86cc8d4b9a1d1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39167d59c2f011945f073637cd9197e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f4b37c606e7945f25205d45e0187644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e9a9dbb28eba0d531a3f3b782d62e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e09496c75be33d8fed6d9c24eff9f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84901bd06eceda06f4ae39349dbc2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f3c316b3137dd76de6655aa686ea648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4a698e5c13e1187590987d86e5cad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dbb13d9256d155831793290848a2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aede82750698baf9c504e2661295c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6877dcf8b2e61702cbff315718e04a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036daac3bb48b096b0f7406638d98c0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b3ea6a4d84740ca67fc8d5533c4cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316a77c922f4a74358ca2f073ba0aa755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdf75648fd82357c2ea0358e24076e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44716c1dcc63c96aa6aa092aefa77c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5b3f0ffe7bc20039b8e0609be51c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f4b4a067f46b615eea9fb6cdf3d0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25baae065b8bf2b832358b2c4300da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905de68afd71462ec95a63200ede52d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c0269d7d4a2a7875b89600880070062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f836c6063e2a7a4124f1c77cd5c7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bffb015be11dd8abb2e53f83f380fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae893045a53f832948e99700ccaed8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a48108a6c0f3d6fae377a081fb4b2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614488dd58410e6791587a82d6a54f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aa63ac6df044feb5b69f47e8cacb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae720d6c97c3b0563139db068a86aab269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8749119075df9398c47520dd5cde170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364456038001e17f08fffb00ebb71aca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef191da953f767b2c063cfd0ac779d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821136fc599b601274bf681c3c032e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fbfb82cd82316b1b3458960a487fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f65493081c841b35d5f91f078bfb8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded598606a5be7bf172b34e638c2ae4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2357ed7803cdecffc17aec47bd0d83c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb393f8fe65eab427e24cc7a226e9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27331632623d40113b5ba37377c65379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbb48bd906f163c559103951baff4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842d863478131220d8b738f70ab811a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62793ec674c2a3798fadbd69afca3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddc1f7e542af8feeb58eede3e75d1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827db14b844946bd6b6d1231ebe2fc1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab33800d5eabfe66c7e2351d34d1e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3426c359adb8196356db96fb1f3fcb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732cf24c61f9e3906beb5e27fc5e4ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e38cf4348d380b8ce5c7a5baf4451688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be734173ef6a9274693b8d88cd0d791789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d3eeb28c65f3a8c86dc5c41e348c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328971e58b6d19366a1c8743a83ced491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e413018841ed44ae654d24fac4a0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dc530e94f351af0fa478976c14ead93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1680616f83be3795d076ac6fc685c3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4f00e8d56194d98dce911cb4661c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb29fa5a68d0e646be26442f2e299e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5014d6315d64510df3abad7ab10d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae108608da547e5febb0076c96ac738698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afafc0a765fb3645c18766d69fd14999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf51408271361f48f9d9c231ceb4b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c5f9c644b9c523e2fc45a01454c60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f5c6d179dfcea9fa7653d0d85af40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed4e1845064f6c43b8c4040105be6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610e6bcd2220843916ba66500f0583a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bced661b09bbcfc7ff81acf8b2ecf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af95fd61a0137bf0f4c01f9e67dbf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb74f540a088819dd64fd69fbffe64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999b10746181494891a9215818297b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e78922344252ea4058880007648d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f6559afa16c7181aa2fa03a3c086b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710d23fb241f6ecc850f7821b234363111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4727eb0f0d361aa42535f14b8fcf60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ae78f55b9d8d07b9b960a5632c837113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec603b54c191ae3bde898bbe561e0516114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffc334cc18cce6f712059dfd3b5da1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488222401c91947af72d62755de2b97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecb871fc88eb33d813b340b37df470117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2997bc96ed8df22826eadb16732a76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4f8548a96d6c4784faddfed261127119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64e73c40eab25d44746cea605bc94c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da984d304ea46656bd6cdd21adceb626121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d75ba9dd6bbbfde6b3e1927e59356122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa5021fe423788b5242911017c6855123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204b1014f3ef98bcecdc75ac535f43d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d39daf349ff4b1c126b4d83c277b84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010c62395866162ed5334e99b85bb8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ee2e864c82766e2a360824885bd40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c2cb27695611eca745e039a5d1674128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ec22613342d69d78d650ec91e2f52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eeedd82e08eb94c5c00913289ceff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9203ba151ab81485b43152202514c3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70a4596595c19ed09c59dfaa75b65e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc147983dbc79c051f4dd1bac7b5b69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c356f84a457ed63f1b3a513f533a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf4f8779e2f9371cf0cf369e365fa4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67f341b8a1fe7f567d93ad3bd68367136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b8c7b551fb955f93af1d2f07d6aba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089f88cc640016db96a85a042c55382138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf066fe01c48bfdebc904f40a291af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315896b0db81646fe3476d9a5193bba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22768865312ddcaeb70f7e15c57f4e0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223b9e8c57f82be453624c435081d22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acee1a16f2c8f6c74c60a89a8004bcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465f742fdac1120ed8932460614ab74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4d0a0c31dee2eed92edf14822ed16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f87bac1badaa0a26ceb6120e2a4bbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991270ccd172d221459f5c6dedd664c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd993a040b84e8eb1ad3310e1df9a19b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896236d2c53eeb3aa4fb3c13ae25f02c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bee245a093c7a946f6b268219a8fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e3c020fa612496c79257205697211151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ba3f0867d8ccdaa4fb84970a26fcd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf6d3cd00f182d8a0e26d2aa76ff56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8e16067d5f84a25d1b0c142345801154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0f5e674abac4d016a936f45170c08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cc4d776d52fad3e681cdfea4668ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae0db0e659f7709737901509ee4861157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bcef08339695682861a9a754c6245158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f25d9a02e3db92b35dc669b5038fc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070c680026b7d29a1a2f73c12d44e81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e196b38849ce3ea31d75eb686cc71cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b164ebad99b6b1fde953c731f2764162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbd6429aef5f0ce7b8a69714b3ecc2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdedc63403feaf8132bf3e4442db23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a340a699bf169dad3a1bf237ae8a09d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65060a4a827edd2c2f525aa132b60a77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c203eb44e8244ed042974f2fd27d2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36581f95647b1080c94beba4f9cf7eb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3f80c6b76488f772310ce75c2bff1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c37a55242d11b2b0b953ad18ebbda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da991e0fc5b0611527a3828759693bdb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e677fdfe3483ed1447257cd6a14771172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f00ac59c3941fc04d54cf304f4e45d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ca6fcff3e4adbea3e21ecadf4a3c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac245ef3f9243b48c113bf7c6662eda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f6ed1d8afdb9a8f6f7dc984658b21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc066c04fa5b99faf92c00e9d99f65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96306ccdb577b4d0531527903d5dc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbd7519a0519b4a0c965f17b77887e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282c6ff0efc1bd41bedf2ae7610b7c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47e4c66664bb2a04c40a07b849d594181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8ea4e68ad4e62098b13cf04b84ad7182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235952c0a34aafd382958a82f96b7891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d3a328403c70c9b5d93a21d1e28ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbe4a7f753187e20aa6651cb3e87c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0875d76768c7bc0b22cb322052bc9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1a8c0339dcda606f9554e557d29745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dbd43ee97adf47729c7a8e47431696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c6affc2a92f8cfcddfc37ea7c93287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd53eb58c1dc903a71cf216e75a5788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8297d24067d62709e6e1eb47b4cb7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d33ff878a86f409c9b1d6dfd56590310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeaea8a0f7571330cbfe386de4781811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104187794faa9b3c201640d1ef9780512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab5f6e8794a6726255927d623446b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f160d459d968998d2058c16fcb8f65a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad90fd81756e71d3c27cdf17da4792315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017269279ea3e93804c3fbf7301277b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc36e305ca4e774f8bb78c0dda0b85a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf0557f4eacd80fd7b3801c408ee0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060611bea46c7b2f48ab38ceaece87819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d69b0c203bfa0f171b28ae5cc86e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db901cdc77ca3084bfafd7fb7747f8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262d321ac7d62b38720d10cf65efd6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9c5f707e94bf6c32af1916a7bae8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a16a0f1a37dd84b21cd5cb759edd3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396448aebb1e6c84e63b717dcd7d1caa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d5f5759cd7c81e56577a1004fa4a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb1fd0d860bd3ac28fc1f0ef668bd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031a2f126f996edcd760868fd29676828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9413a9f1370d788714de9db27035ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc87a80f8201aa70d2a5d6fe968f63430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88a7eb62a8944edb56ffc56f815b1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee087c362f0cd2032f722d83d57f8f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e11f327c7a703f1fec500ecffd85b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca671259f371d8e0f4f6ec738478fd2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e91bc47336584cc3c4495b9f79f7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92417adfc74e8ce6e5530c00626f4eac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0e0de00ec1d4d200dbd89b4d279b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb547f5704e14b4284faa45f39627a3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490ffcb311d4fe09068c74d3ec8801239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5fb9c2166f2a9dcaffa1afbd6773840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cd6edeb2252327f303d6a346b69d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b51fd0ba239943a44a4735848725c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e6cc032f614383dec7dfb40e36a7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27d55320a4807fef1f1d777311007644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22238ce12c3aeb20678db9be4eeeee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0a5cb8bcefaef69c8d7576da27ef346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04570b0c9ee4932477ba130994db1e3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14518a708e9208ced6adaf132eb46ee748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efbe7112f9d1e08d7a4a1a68b8289549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11ad3147076ac0cd711df2392135a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee9a80614d3bc0fa6354265e0e939051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfb8efd2a05310ca2d3cc9696e85a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997937c7e09513ec38638a19fa9e243553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea758ec122fed876f46381e43066cc3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285925fd926d0ebccdfc20b9e09a233355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c43e7133bd7274cc81c59158cb8ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131734cd4e9a0db233475cc06bd1bc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeba81c317786b52914ca06545488a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922896abfdacb6a3f876df1db827d16e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aae49c99d4b57a4ed3ff8bcb13c5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b5ba27e280ae79fe53398629b2aa161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892527a958a5d5011d61851a0930937062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248424333b4e131966aad2f2726cf5dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f738d99c9ad21265fa6e02eb9706b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ac5233af4d4f3d328697e6ec8626a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d8d957e76ef62e3b84085f03f7f1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f9959f7c8f4c050b54dbd89ae9eaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e36f370a140a3f2da5ffedc974fe568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475133835d4d0cbc232f5e92c5b0b08c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cd1ad6a7f5c99e8cf9230602c97fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff541d3616ec1af86ed4b1273fea4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc861f72a38d800ee57520724533a3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc69fbaaac4cfcbde09f64cb1ba5c0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cc162fd7c77fca588c27a75f7357d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef8f5549a90fccdcc82c6917ea6c9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ebaea07eac14a45ffcc04d2133e5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5efb053d47bf97be3b5c151d0210e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db1221d8a608e853c8fbc3e2df47c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553da3296260f77041e34e2cc67e9b3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b3967b069d34408fbe9ef7f708a5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed521c7a1de979fd759b8d9bb12149fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86a99f532bfbdf2f541cddc9595a8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fc97b58e8027ded08db9c48a79b7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6745eb6a320d57aa74baa89ac588b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce77729b8c98b64483d62578476f91085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bb2fbdde4eab806e86b7c73f1061686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420445a600e5817307bd7d3f91de659a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bea9c3c054e6d48280e337e1128ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f499b3fc33f8147bdce1d50dd2e02489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e33e69eeb9f49f9b842a7fc359fe690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb07776bf9501a8d0b74a56f75b1b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91bb84eb89fbbf633a0e24cc3346ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5fddc333fd80dad9b31c37617c57793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a4285c2158d75a3d76be35154477394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b785468bc9ece45dc9ee26ba18db47695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1db0edf8359bba13b099109dff69a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8a6fbd03036154f81fcebed970f0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796ac2ba5cd211468e102b8062155ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dc220e72b28f1c5536858e49963ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba19b899e17085e730a91641c05671b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f07c310c51edae6d2802b715804f81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10561e668f2b463d41261fd4be758f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821721082fd70be7d15da3caada6567103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86625ea1b8474d347a50e5e86ab62d8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b065acebd951b2d092d308ee66c560105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824856692d1246895442df95c4a3791106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d593602e18ab37d5a2065d1e83c7c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d62a460de76323028b83a6d2d505d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af431a6eaea85de6344c497713d0f4bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569ff79604c5320a128d79b66920c87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34508d131e4ed97e8a82b7a3df742db2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051e12ae7bf4ade1faf10f5b3ad7658112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e32c3f829171efe8e6461e5c4f6d37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6249f514d2ef01c402276d27e7889114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769075d86715f9edafe95cfbef4552f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a30544d2116b2ff60460d2d59d996116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da6888e68a4741764516d8ffac703c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771ab85e0cda704b9a130611f057639118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a1c3186c4b29a3cf6ead144c552d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee89265bb7d6ade6dd85c1402c0931120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4040a86962384fe8957d8137b594ce6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c075af091b3d8b1fc263bf8716cf5b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328f0dbc9fb08007e4ce1b97ab41b4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75718a50994e3a2d197b24a35cff3fd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4aa20a86a9b070999718c5ce489e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d571ef61234644516adc0136a349ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf8c179640f1713e0e2e698549844b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d3f7317039f650c8bde8d3f54f130128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ad274e42475c780255ee8dac48730129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f7e5cfdaa75ac12df474afea2b2e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe265390d0d2035c6a4811eb70fa4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00836011ceca941a11eb7e27d95111c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ba24b3a58a7ebbe7ca48083f7c522133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd3cb11b9ae36b96f4fdc6fd3f313c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85fa6c18bd262a4c1eba7a1f410083135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30d2237798e1af58c3532ad0d25126136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc4d5872fb02f8337b472dd8c5c033137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f8c5ab31aaeeff457cab68c2987a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11587daebbe1add3b37b71ab82a594e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a2924422ade7e48aef5f1e8c4c16b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90019976d998c2889473c3b1b835197f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7c42f7ac3e5aa764db7d38accfe69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c2726a67cc427e06202031f436354143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31079437e4d7e87ca30b39f7db35a62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b43f07395823049648a0efb6c7c231145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a230da5c63776fa966e94028e8a2d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daed6cd93acb7d2999474a7c155ae2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8820244a9cf952cbaa8fa980cbd3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c667e881fc70d9e65cffff795c2768149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de1069f19887d47be444ef17811e5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b50768dde8ed171df45b6d2a655a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e53b61a02ddc5400aee5fa98e8bc26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ed37de5f70ce3da5ec0b9c0f708be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fa92b6c5a280ce6a94f9b0a0fc2dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd0fe1320f150bab869930aad62d81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28db4a5f41ad944beb5bc47062d35da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a9c2bc3d7f5f9d0efcbb20c1cbbe8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39741fded3badfb5b40c6582f62fb23d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fcbd5e84ab110e67c5540c3fc211e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c5c428109b9580997e50462c53d67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70723f125cca14eb13181b3a905fc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59111b0055a0dfe5a890c8a3fcca600d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd217eefbc4def2022c55e7d1bcb1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e7d2ce3d43f8d1000c7a8166a9f72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ecbe30601159e671170ab55469000165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bc806a4a0490a19c370caad2dcf02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea36a2a70dae1f1ebee7c4d1215993167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9c8fcb4b1faed52082040f575d5f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598aad8c217e300048764c5ec7d8c8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55682d0b439f8baf2925feddaceb9187170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24d2dbda168a7025ae650ed62f825d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494ff58ff7a1614fd6fbde021515157172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fe4b1aea245c7c5bdf0a67d3698e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62962067709bfd8564e134c30f422648174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>