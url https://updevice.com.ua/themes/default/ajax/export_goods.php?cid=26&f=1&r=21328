--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af8ce6dac8645539d3f973bfd3cb191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86616b8348089dd9eda3d7e846f5d53e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7923ccd36818069f22540b64a19b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b17dd10c49da336110f834cf6254374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c4aa48c8cc4a9987c0baec085eac75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cf418917b045eae4b67940c242e6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6d0cf16013023bdf843bd37e07cb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10e859632d363648e80ddc03d90e668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6c9f79a251174ad7c7299de26c69c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40c3c031f0c4d02c0eef8915af5d1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ec5abc865b4e30c75fa649576db9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adff63fc5841e78fd7abf7bb1d89a6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780548d9e071413874002d23a012adbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdfa39f741cad862b9776b0a5d850e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab097b7e4fa2423dfba43e7584c6d20a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa222a11a65474c9e6eb4ad043d7b7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e911c1559b80f05b6f770ee4593c57417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3433d0411ff3978651766887d1a4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ecb2f2ccf75f8e9664975916a4a2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b5cdf3dc3fddddeefd4b926c49b6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cb4c88461a2c7a4fa479ee1bf083d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89064487edb5bcfafe1ada1f9cb5879a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c8a69ab8fea681860cce1ad7c090e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b805ae0e7726c7793b5f5bb2cb3e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25b9e0ff9a89b5cfb21fe4313791ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419faf0a09ca83b91d523b4dc8e7e1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f471d9552db2a618b82282f6cfa6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2789ae1802030b5bb2dda575c2a51c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86ac3ac00abf71c7d40da22d17fa3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf77373c3b6289ae27c921798fcf7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b392aa2d735159434d6f5a7ca1ee38131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11e3e2af6230ded248bb990371bb7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219db06599629cf78ece2c9b115b206733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48403b18035be9aeed43d4cc96f1df7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d10a7d139146a59aa094891adad7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f94c5aace6a588af747ffafaa432e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e70e33d9f3c9657b2ee3c912082b4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3938933f0df517aa50117909be3ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c125bee8958b523460eca6902d1a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b77b709e93e011246a00da22a705a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00992fa9bc31883c48d1dd10231bba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e6a4e740c31be7c5bc1aa4c90b00d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1754bfb7ba47899d3a42e36eadc6e2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f6b6f51997469342ff23fda4ef13344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7f5f69213842f1c9fd08fb9c33dc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05f979365a0feae22dfe60bafa591546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc6a2e97c8055618c57ba5dac9e9e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e3b6ef850cde3c9fdde5b756a030348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc3f696ce72d07a2bb848616b56d8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca21760f3a6fdf628cc9b7ea0ba69050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35baeef2977fc2a3b0b871fce2409d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe405b35d2e51794b52eb4748631be952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106ed1e5335d47c7dc4fa647b0dbe5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31c700267865566c27b7bc11e846c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b3528dd7a5d07c6292c36850cb08b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb7c03bf04268117e6df0fbc29622656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c7f1130af471f69a597e2ba4e929457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0b6c6c34a1b7a0ca2ec0363533f7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee97485b2806d160d756435ed0201159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfc9c398da6ed77b2c4d8842161cc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1503f34616c75af5d4f13e7ce5b7fb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd165c5730c48b73de54732257320962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215495060e5bf02c2f8626d892cde3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009179452011e8b2b365532d1360faa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0f7f959f07fefbef1713ab1cb8ac265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9c2d6a42921f24a21a6c74bad680366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70282efe6989c491b5f2488bbca58b3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb93adb3d029b57ffe58f4def6c735d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322859980ec0b8c9d591aec4bbca7e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37212f99ef1b413f225ef389c012fc7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be76d5276aba3264779be9411381e9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc693ae6df63c72a30fd668310af5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3782bdfa1ada2a5ba1d5dfca712dcdb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08663bd7bbdf5d8c72496b4533f565f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c1643d0ef9d7230d346f9c4a0f04775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed70d3b73fb93549096bb8e5f77291c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16914b97fac728ac15403c221c317d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4c4a8aa1ea5afe0bd128b07aa209078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697899a7b1857de17803977b5655774079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a0dc97847beee18ee70cf4cda15880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172838070793f236528c8b642e6b25781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c26364a81452e85bfa778231158d6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f2c964a093807fd7c04aa06b9c6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcbf33501545f6a4ec8ebe32f8afd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb103f857aa6676cff0a49435caed73685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4932b6b94812b9f6db40b3ac6fb1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7b789d354dee99950bf0953873a9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99964b641b643e2c8850e86d1bfe4d9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe62ddebb3e152e1c2d2739d4192d5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d737232277d0daed2d014e6296475c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80b6609fd807d7c93c1ab3fe84b37391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e364585aeb41ca379c57dbc446774492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbf336ba9d75569841aa8b7674e76893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350ded8da5cfb899b0c88343d477ba694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185396e9dd05d985c66b9380e964771595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033f78a73be72a50563e2d3eb7a8c8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad711ca956df2329d6d1f1cce52489897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7823b90d1368d7a190c77f01c2eed698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67749e098bd6fe3a7fc90c7a0dc0ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e99609be97d3862a7354615a22e271100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35dcd785d7fee6848d891f1d2bce31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43500d455bd8a4eaa708777597235d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50dcbb9c51da99146ebd88a2bc79c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfde9d87128e5a00c083ae8b62f695104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616c2fc1df18c0292e481c406a9ccac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39375ec881da1e3588c62b6287c7b8ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dc0b282459dc9a2bb8aa12f1cf9bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eb5566a27ba779f9eb657b602bccf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5a957c7be7db97b3346e2d7fe960109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044580a5c97f7bc98a5ecf88e56c0c71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c4a9134565ad93c0462629264c150111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd04c352a2347b41d159516458b1e50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd3e979dd9898bbcdb863b06808701113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9a32ba3335e44591ca108783d529c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488ab31c3638cb4598adb78b299c9d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0d0a01af1b85ac9b6f6f9ff16153e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b350e7b7608c3828112de0c1cbdc9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f78470cce198636925161a2bf955d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bd0454b90f0b7449e075883618ca4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600377c8d411d848ecacbbf9b0551b07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b321a2f3ba8ca53e8f7871891de3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909b6cd526e3eba20fed9f424149fd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d30269382bb156de6aa6afb65f9b2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e318252bd2533ff67ab059d4a8f7db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f499e599494ee9820addd494c801e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e0cb4afbc7e486519f8063d5e10e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9b8dfef5ff26af9210dbfed7ccd0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ce76a6c0fd3cb18a9107fae8f84d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb835dd423576f53e378bed14bf6cc9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9677aac20cba2b29f7954ed20617a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860106d8232e7f81ddee21ddf0ad323131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f762070245b131d28ebd8f4693b3f91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407b8954524134194c187bcddb163f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063d6d813c8a196fcc79e946288352e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0966c867703881455ead832587e8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9b2616c5e4ee270752cfc803ed8b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c090c5910cff0c1ad2d7ad660a044137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c012ff47aadb2146a302d7ee450512138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9935a7c235a5c7ef011376ff58a1e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac692a38d233051603ed395b8f75c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fbded5026835d414d9dabf66f82f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348c3dff8060019f3fb8a9ef6fe2397142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778b5dbcbe0ad6eca6efa8f68f0062d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046568b705d38ba7c43c0470d7681955144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f2e31084697d087c577918b329c0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3c3771fad5c4dddfc2d1ec8f54355146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13050fbcc4bd6fef7ad9cec037142604147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842dc1b43025e36a5573b8c3806c942148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad254e331961f343b6581652ec54037149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372b69613e54e4af8de5698badb0c47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dd00137a00b81b7008bc5a30aba4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afcc526ac504908b1967b3bae49c89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1b62254386a6b005559d6014afade153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8737dc1f7b85b7eadb67b5a8c20423f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e47d00a9f5da6f2f3980d41ac49f76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d707422e4153c30935ec11c413f6d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5751fbab10b9997a2f4cbaa0b7a22a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6da8587dfc20d03ceba59a5d02505158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cacefa5238e70c7e759a64bfe2ba9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc8991852e385db9b2b99d45d3ecd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5984e654d7dc2943d7a56b25834cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba74025f7560120d56edec615949fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549566557d3db191745b568709278f26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c609391fc76aa5d348ed9cd8cc94e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16f383c98694fcfe4697d4bdd7ebfe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042a38a2e718efdb1a7e93e93dfe31a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455a1cfa12da5e8cdddddef38f84658167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dca6aa3ea4041b3d9d77ac37074c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441cd506aec63609eafa8bee34dd88d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19c622f2a933b4e585a74f21a0f25d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0138318e60d65a129069a57281dfa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed059284fd81f22ad119970151ca1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e49b3014e4eed2f55e56896f701fb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678e2a54d46edb9390d0d3e890b757c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6f5e72aabff6e6e798f9d0c9289b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8539644b89eb46926e70d88a96af5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ca49421181f4c3daddee667f22f0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe851b04c8941d68cc7c9c92668188178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9cd9147f87037f8d8fd900c963077179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e09867f7af0e220f63adada7cb5fb180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49faebe69b0dfe34c1cb8e739ed05681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44000839d43a2c1cf2fad86953d88e362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172a3463294ed20da05a37c73eb76b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280d646f67736c8db52e34868d001424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dabb26181cccce6660ff0c22942d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528553db87386e2796c618747cd479f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1e7caadae464f8238881e4a9edf687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ae2980a08b6fcbd0060ed3654e2108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519ca1d5c458b6ee9290067227698a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f59fcd0a7fd4fc69aa602cb42275ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75130f8607e6ebb96b262e9888c5a55a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3ebb4a7c3cc7a7846ef6423c419c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e577ceb461b3f4f38304034dedb2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530b62f11daac998da818c7209bfb9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b4acff291731dc3822de184d0fdb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772463f99a03ad87e88182671bd706a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04304eababb2e1ce70706abe9e8bff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76cf9a9c1b8352afafa0e62b8b720418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005cf8249d3d6a0f5983fb147a53f9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb3901aa4b37780d9616138b7a1b6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fcc5beaf238ed02cde340ed21df4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd5805c767ccf48b4d98dee740213922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074974ef7eb962e05154812df785f32223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f796d3e6a99e1f9050350671c16973424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d6fd2d9b378028c5a21efa095509125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19346c126257fd8d0455575f4ebf8c0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153761b987c0f692d850ca7aa45d815d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef2927334174edf2fb3a9990f3177628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7948d96dd551474c0a38a82521741929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c140c90bffa64935aae17cf9c70a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1c3f62b4d0e7f0b7b5dd22363f3ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612360a99e334c7e85195124f845fe2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2d953fe0fa863be967da1b024355133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a553f6256b8590058df73c5aa481634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff349fe9cc41ee0e76ce23fcb4fde38735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af8b8bff0083a4271f05aa6b4f665636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303b879bb9e8fb9c662c09954a1d6e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d5a289909836e59cf719ab0adaeb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aece603081817dea2045f2df1b2c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e5fa18b566c06d96e9bb3113a75f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8270b8afee8b2c35b06e2c0cedf67841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125dcfc56e1b68eea280d2b4a9ec64f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6058e48cb31ee7984925d1bfff8db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0e29d4e645126a2c9529200eace2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c358e5f3f1a4b8df11789b6543e5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae087ce6cae2357f1f42286a93d79ac246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fd1b415a375bf7b8b07e71473683f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633404b5cb531c8c10e71f6fe064051d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc2358f90239c7e74ec873de1e949549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74250f0028b8f3fb6cb2ae11e7af709f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e61889e13a56424bda20600e733ee751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced8e4fb06c57a4fcf6a8187573973d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eafda75fccfe9acd4a3a43eb3e956153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a43794e2ac25b643b0071638d0ca754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ec0602ae492f8435da5fa899ff4b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67852f3949af68405d08baf2b28d76156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead91fcba2b295cb72265e3a5a63facc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4819669a0209237c8aeeb68f949e6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55218a6a8253aa71aa682590f5fe3f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0dad0de42d51c72b6b4b81f91c56b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8046e5b0a2a9f3d5bbdf70615f0b8be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611ec07c6d24a37380331c53810e7c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e83decd595671e483eb13b397e0b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b1d6f7f8a20ccb241ce140a5184f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009d2cdc4675b28eedf56f95526475b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cab56f867f1ded8a924abb99c5375966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288ff4101bba872bee7c8bd8c7e7f1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb3f3938b692cf4f503256b794e69768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec93143d029dac6879d3a56ac20be469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd702341cc5641ae057778a08506ee4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a1aa010619114966d29ae6087107c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff8a91a91b35662357f4f41310836e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00638b091bf57917c42ea2e944bb6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2090beaf121eb76784d6a587544b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ef0f4b50490809e31ec3b804c09e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac931254d455ad0602a493f30289333976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aa553a630cba99cbe47028348212577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8092c5be8dbbdbb0d0138f8ad9ed3ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b63c305a340fcca0ef3c9d085734c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ed8f7340519fd1244543c4e91878780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1735ef7dec5ed78397b6086d46e1af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4351bfee12493fbbe2cb824105e5a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922183337170f26cab90720e5d67f4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00206adede95733d66f784766150275a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a630495e38452aa57546296866a4a5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ff8996b4404d178d0b0c240ee78f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114b477181ebca86cd92f3c28814d2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68513592f86c07e8b3d87e2e81897f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870186a02680e15d64dc1867bfacfe489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af89177a4c80d5dc5003d47e5b25dc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceabd433cd7a07c8d889b79ad1587bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac4fc9f32fc8136ee9dc5cf5eabf8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcb6ffc6a45850c540dd4da2723e0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaf924f85c2a108ad7abf211e974c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d334f42d4577748c624506de3867a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50986fbe07376b3b25ec62bd3dc73f3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009446e752b5a98dc40bd01cd43232297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd715b21a058b42f568b7484a5b946ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a335b689af0f3c62e7afea3a27b3bbe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507e523dd55a41f12ec597f029d4d9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373f707e73892a8c0968e707ec16880101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedc638e4343ac0ab8d146618349496102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb72d4f15bf2c1d657075ffba6def2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934da05bd6f0f9f0adf0d783d5ac458104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908da9cf7bda937099b4777c40b86a4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee77138eeafa2df5876a3d7d003a8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07097a8af8882bbad4d90bdabb81a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9396c7cc30315c5c41c0f0fe33ed5bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5e7241f212414e91d178c43b6b860109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2893ce6b828078718a76f258035ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b8f08dcb69ca5fc747f69cfaa0a7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afcb7cf1113aa46b19a2a9cdb24bb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1a9a8c4da3a2cbf5c0a866b596e75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb5f45808411cbdc9a4d26da670bb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba949e18d795665fba470c3fcc33c941115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127d59e25d9a6f8a0e65a311f229917116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5622936588110f258c91c4cb68b06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2254c3db217ac4e5b0db4bec08e18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b58dbd8186d6eae974d31c144fe9be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560ea6fc45c1c5be3ae1cf1d2d00829120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d9dfc8ab1b26a864f9a8add7e0104121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4adb8e95bfae9e91a3fde76dd5c34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f575ead1c6923384ab45a333d5ae08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b546386fd7073338557a8c2c7e876124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f334a74e21495eaf86b59665db39e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1b7f48bda7920d7ae96440991e225126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59992e4d791ca4b8348c917680ded8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0112fd5d6f0001a60d185ff8da992c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e637f137f81d3e8159a3ca3781f39a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935981cb668dcb55adccb1e5688c4a42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db802133238e88461b6ec97e6abb2584131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba203424da2b6b025044c278e30fed0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982749f6383aa1451276e7cc8ddd6a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ace839fe9d0fbc8049afb1bf980f0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1071ad64a0dfcdaa9657e5458129ebf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604908cc02707ca3bd912b75147504e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81db13820ca9a34e6c1a9b9589282bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce607dc5d3c9b1dc1fcdaed7fd9fb3ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff19d6bcf35c99bbb356ad1168cdac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d99ce35c14f53dec48491bf9b5cce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbf48c8d7bd19736a2f99352d1348b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c18c0649be2acf1d56844db2857588142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90279230450b840a6c76f7423958a8c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9914c6e4d5ace4b861673a9f318c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667e21b1a8001122454cdf698e94dee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63102cce39b4e2c3bf99b62bb8510cf6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe73697884f860089b8b630974bb71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fbfb6fdd679d4b6c82429178150ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c542681c8eb6911b2de95134d6a05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7abcf3521f8d25f268bcbfae45639150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55be6004ce7bb0eeb9660e0f23ae33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b693528cc126681e43af72f617e14e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e68265f2a8672bac0b3ca4f4379744153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4003db036794f9dfcc724db192a0c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d8f6d4bf024f15d91ef7d32377ff9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842544118b0dc879801af7a6f1125a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfa5236f72fc981e7f7500737bf994157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811c046d95727513ce54d50ff2d9f85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83f209102624b620fcefd7a3d3fc02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3d7a98c760b60a96ea5f54f1a1edc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b50449d331c07baea7e8b207a6fb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9dbc289e862c01fa9e84f8c1db16a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a562caaa002b9d1db44081dae25a62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d45052ca51ab848b1b9557dca48235164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d1e0ad03c91d15600ccc0bf9191c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45639187aed60f4f4d50e7391f741ab9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2ba447d3cd2d53013116abcf507fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0130ce2d2560eca59fc515a43f7eaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653dd51e8dda56228d9bd888b47ab6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d57bc78d37420a7cc634881c76abf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d32658afe435e032aa9fdce65bf016171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3db6e206fd5fdb52aad89fa422b202172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429934771e689e653422ebe3727da53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cd4a7f3794665c53c54f9885d62d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5975958cd25240be26efb7192979d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d7c26041f19fb7a56780150583a80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc843311d341b0eed3c6f765f88b7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ca9d5480feceb1ec1cc9ea2684a5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb0aab667cffd7292c28eb9bdcee10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58c1be9e1285aba20ce9945db15926180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>