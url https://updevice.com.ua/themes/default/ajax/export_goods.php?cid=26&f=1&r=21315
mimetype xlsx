--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab18f3fc76aef54d9e6fc18fc83bbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dd66bb773588ea97fa135ee8132892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281981998ffb76501df9bcf925e8ee03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35116371183130ae01f04f31f1639b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d76767c4bd1064f9a3187f208245525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba036fc8942bd801d59cc45989872306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c158c7a769819404d1cff6dcfe8e2d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8fa4d70e6894c14361dc89e9d8bf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805e19c488e16683c4d0ca2e8827bd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f616e61f353b89979919446e707949010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9937ba2ffe93e17104a1537a609ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87b0fcdd2a7c42c4a96c9702724cb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc6cc020a8ca752a1cba07aafd0a2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b6ccd71c2dc29e83a528641c7ecaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd774cdc5799df819e33a34bc779a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdffc69d35af622010345925ab086316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627517a37c7786a48e9a0c49ecb089217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9c80acadd6c7a865b723bcc4acd7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6d7b1274c68d64a7dd125323a799f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc35f1252a99c526eb097d8b5b092320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de384d4e76e10c893b5ae5c018b0c2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e1241165e925433e66423369b198e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89350c4779355417b1361d57570e713223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914ad67b10c407b43f1a38eeb87cbf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3916c6eca63c1556ca1aa96528b66c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddcbc14b2ca8d1c86288cc3bd3806f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c36c7647c550bfbab80cce0f5b1e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e14fa92b720c32499ffa217207e9c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c15985b2d263f47294ed71d19c582929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea301bd801493c747a6f1bf5e6090fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c53dab20c8714f8b69c076ca9ca6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07610e2baa8150e4589316f26dde95d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d182bd2ad2633547f3070ed059e64333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9c3d07027e2c1f3ddbf67632e4bf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c3dcce29accd414e5a35db43c813235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1a8c05103c6f377c0f58f647d77f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d749b115da835c035be3aa72f1a321437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0c17f6103f6833925ad99de82b47c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed286cd6e9f46edd8fc315880630d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770b54bd8345741ff777f45ba5f834e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6a370e164036da43ff1a8d5ae0ccc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d52b225abc426ce29fac28fac48f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5ce3d3a1f404b8e0b901c0d86eb7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd682d7a079dcce5e883d9a5743f6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aa59f522b91ad65e84467623089e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614fa994cb56bb2b409746a4a108a3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b0f589d3c4c03c90b5c6fcd61324547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad5662802c3d00382bc11f483c441a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460192ff540e6ce8d944bf5f3784cb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075f463aa395361d01b6fed207c603350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af354a5ee448e88736dcc094020027d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654837699ce9ebbe9239cc7cca9aa2fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c18fbffa6fca66b15818d0d68a4a0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a5a8a00d6c3906f8d2151352a1fec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06561fefc33036289f15f1e8fa5e8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100d56f26202251837b6fa9e367fe4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f39f867ef0f31ab445d5faa7faa44f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045b67b3fdf112dbd3f817bf92ab0a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25768200aacd5dd3fb7f8af1f0b8c03959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df90d0a69e481a0437da3d64ffd144160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4037def2726285935d082526ee026ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d396dc18d362ec5baa5ab1adce894de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564caa9c7a6bf8df3b7645a5308a257663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c87b5d49f786f45fb07c496d0468e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08636637fe9392603175536faf5d9f4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797ebee20d834b01a57ae049784e6dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e48f1b71c5b7f1d7dc468daa8525c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d8f4ac06cbd2b01ced4709a92a3f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840baa352573e063e7efa2f7ada4259669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda11f2f9c07666b31786a2bd9ac391770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd1f1b3352a554d2541011f66d478a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7abf1dbbc7e51ff68592d1537d293972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c075cc0fe64951087cd105372b017073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154b488832ed13c38c5c06583ecff2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a445818ca070320c6636119fca4d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cc25eaeb63acc9d131cfcb0207f8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4215c5251cf103a8cb61c01b12ff9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0c2644450a057c3f352ecd5a6232178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26094a7369a985d38070000bfebde7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bf9fa3e94c822ecc90fb2ba0f924380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748074cbbb2704aaa0f34e0c75af8f0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6600bd484324df4d4c54989027c5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832f83d35b142f59a7069e4ea2a42de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f3c81c7312ef11b000f94af540dab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3eccc19e5d6b68ea32942b574beee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d6e01600ed5a119e2d54fe9c24bbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ede9e733997c3b7272a23bbc2e276487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcd60b04ae4f1894f3d27d0c2256d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e68af80937d5d4b03c9eafbe35ead689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35b257e787a24f07864936c0cb776790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c29bda3ed955ef30789c6d2446a09d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddf46602495e4d69428cb5bfac0eae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b30d42927d9f58302b798ae2d2924193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf2b5869393f35d612be33f376b32a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e180a1adc004aed0c9bfa7c567f403695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f7f649463fada8f498f0f2209e23596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08fe28d1ca2da778f6a60952fdfe0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dd1c55e2b318b943672ae64826b2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86d8ad9bb4bed267e651c5406f9fb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44764ceaaef13a731657f7bce09c7dc8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96dc2500833e0f61f96968a4bc9283101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad941825eba051f68cd78ecbe70521ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f5d49c22f84cbfc482347df1d38c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8a593ad2fe938caf433d5fd8ccd80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dda932b655d40f8c14cea52b89f125105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e56654c678399f3c363fc1bb95eb52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7f05ace66b17b790d44fec7ad30b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6400229e67e13c757e57e120634c73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94281883c867b6c45506fab5cd1992e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed26cf5531fd444ca137862d8e98d43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330cab6b3e5150c4edcb2235d79b775111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ef94d38c8d4677eacac54d825d65d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a83214453086e096e29c89310f2d1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfe71cd419afd18624a6a7369436c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45951d96a3fda9e8a493c3648146053115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dec7972f6809816ed40c6aff17ecc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a0c526640faf950f74964f551c84b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89d1b4d2257d767b557c97773d54cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5c1e67776921576965c0d695431cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476c8ceee8ec9da3864f88626743e62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa2c2bd89ce630deb376647d99746b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b2d4ab85d1ad2648b84f0a3f7ebdf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2fa0f505ea16664629ea690e6d97e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bda6b75841552bd3e4a7c2eaeec0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a6feca058006b62db91e8d9ba98a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27cd50d2245fdd24c5cacf8f4b3b94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7343944377b51a31930dcded5848c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fba69794b456c732b7b0fdc5f87c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb0d1b12b47779255003b864b3c66a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f9f0941d294f6cfdd0fb58aab276f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f80dd53ff96f1032aa8fa510b3fda9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcf6dbf8c12c7535fc17fb877ddfc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb629f4f201d4e6134a605454e0971133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd835fa407ca3d56e3ea7411a437259134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f441c69c4e7c273925389c1013903135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7fee178b42c1bcd43598a0fe9b5ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446055656d2e934e6b8dd6fbce20744137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad8d1044f1856293518330c41c8ba9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecbd4c2c44211e6f7c452a429ba91c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a97243c167b061a906b4344a6c387d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f594bbaa34069e559098e11867e09d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314765671a6c9c95e6ed86cef244f3c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aab678675434f84fccbe8714ce0925143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3562cb6423bd29ca718f023b70bf3dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14cfaf392ab6f87313d79ec56e79c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a100c63c52512efae9f6f25baa044146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edba276e890058eab4a2078f0d8b6ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fce96c730ea10b08553bf4f9b8de9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274c4da9c7ff8288fc10ad362d49863149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976f3a6db6d836549b6876c632a8e27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99321ce1f4ea4d26a01073dd36b2104f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e0ebfa359d72f15225d70f5741237152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718039811883c54a37c11c2eeaea448153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d21e23038d024302e350dfb5b65441154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f20b125a1d00d54ff84112cc1d4a8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ce77486a75f543215a3cbc7ba49f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25b6eca350ba56c28b21575f003c52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762473f9f05ae6c960bc497d86d2dafb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f633470ee3cca03eac11cfded855655159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ccdd0efbe7a189844633a16021786160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7db06bfa37b5135f40be8ee40a9f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1cb9cf80ca091addfea86d16795fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f50d77993f349df6ffbcf5c80544e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82038df34142150a37c39de0efbe5355164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0414af584ebe6510c903ec959eac34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0916dc0e0b9c0b19f9d875f6d06ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080efcd51dd7016c7135a3f0d1721fe7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1691b9183de19b6bee4217e52402076168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae3ee3c8b6038f23f07146b7804cdd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3bc13f7313c3d4b785a57abcc347b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb8f5fe91157ab94e11b9b5826a2f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be6cc78db407e7037439fd4c7cfd42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045d33d318954acdf0b2ee675d802e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6392c918d259d3b1640317603d03bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b618f192bd70c8a9e167da05b5b8494175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367a89063b281879db7809aad673d54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671a83bf626df7d0a3d21e98a4d13ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0f13727811d599bae94d61bcf4441178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12426961927e21505cfa05fc6a0ccc12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d115dc8862bdb4efeb968f4512981180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f60d3918867163cb5721e0c2bcb981181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71efc8b92f8c2386b954ffb65b17555182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca38568a7f666c6686deb3d03d84731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54850f8973a379887b77545bb768a90a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803cef00bb363bcb744e092faf1ecc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f2609b409695c8caea8627d92c2214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8177e071dbee72f5098f95a6dbc98555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e925b58c69813fb7bc4c3dd3c7b889a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf907575ee90176e97e16856593ff2677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee72d4189f7de68b2c19d3bb405898b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3bde1907d03c09cd9f34f2cc9a4579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37aa94c907cb6f2d880075d5f2eab5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9623ae8d4b2dffc316c16302913936e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f762b51557c8379caad7ef0a39a4a6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82d5c293fc78a6a3e831e4878be02513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fc6bafd275dc2f44b9c073cd5f59014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f468ffd46929df508d30c0040c37a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034246bc12fe8624279510ef9168b17116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc498ca41d1d653e3bb0cfc01afe1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cc4128c1baba7fb0980d1687b4fc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b69c98ecdcc0f2ef51a41cbe71f1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d26adbd3e1649b8f396118d871f65120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa20d841766c5a2d31316c932260a1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e5ae55e683b6877e0e9f012a1880f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0efe73a6bc6870c46adcce371183923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b2bb772f6e228b4b072a3d7b1ce2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b25942b87641ffca39a92f3fbf26a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd0070673f188d49c836da77c0e6fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ffb481672d3be2c4726654700e8d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e9385baa88437feafa3cb64cc15da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533a4f2c165b68b9779504a91568c2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67983c576faa7ff7aad53da4ba9df2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae30b2bb735211bd99288468a6f6c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0f9fcfa9bfc82cc0346c2ef066d3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac28360cdc65116ac0bf2bfa16566b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc466ebdea365715104ef88df9ce6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90f152ec97d859d5c1dbd702fd104635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae7e42eeafe02b38ba412bc8ebb16036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96b93acea55a38bea3618db82d649e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0d804a0ff0d4a2e89477d9c2abe4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07256127b0c576dbce4e0a15ed965d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66194e671d2f3355d063f587bcc32940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3ae7c3dc1100af7027ed5a80eb80941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea09ddab95df78d4268e80f809264f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787409d26af529d5b04afa3723ba790d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e86f71b933bf51934fba853a6b975244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01462690e8e63710b33bda6fc6cda95745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ae6563668302fd81bfe1e8aab7e1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007885b4cdafc0d610d36c84d1e4ef147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92aff0c2e784d0cf51d8e8c8ad75eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf22405b4d37f0040b0ff20a88815f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9d8968e1d764da9471fcb240ab5c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99889d027d4bac73e8463eb7844bab8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11039ad90891955de77f1574296fd87652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53538dce514b1c20361dc8b1292913e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba293d223b9b711b113f95b71285af5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f611ad94be559200e07ae7124c0b4e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31d90af6250e9b10db43eecc70897856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4467d4d8673238749660a5c5cb0407457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba20aeb164065b76777127067f8f70858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f61cc57f54a0529cec8bf92ba491659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e43793537723532b04e9e76ea08ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bddfa237c6e72a5fcafdb160a7b3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef173ec6aaf8cc546efa12543c155962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec25078b9715370400a5dadb15ee2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a195e97a46b49e865c7c6c4cf61f8fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c1849416f237106f28084cf3c7f2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539d39b512ff7342db16c9dac14ee7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fe25e013bf487ac899d90cd93f9e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce90316bf139b951cfd1e1b07d7423868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035de59caca8fbdef674ce3c2437f61669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78311a8b17527cd22568b60533ac3d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fc8fd79c3f960f63dbcf153337cb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed20b1290a2c1fb245a4c3c00d0975272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e74ae280c76c64387e2833afcc53b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c565d7a54effefb56dc9ae989d0db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3be4432392f8d662bd807a3f7801f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f25ef106f958f3b79009478c3256d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ad5a9687940473c4110c61abbd7e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba6b7640acf448ed42ab1bee6b29778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f759fab11968680cc359818c1527b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b4d61d719876f891281998f16ba3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86da5f47e52dd5eec6e274ab15c32881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207c88c4adc9421b3e471b9c82ed26182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e467f3a628ed554edf0bc9fd44f3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d1424e52ee9d4705a13a5f806b3a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50e1fc122eb66fe67fe0c0380dc88885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeed7fc2dff0ac7d10c058138e9f8bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7df8cd93bd085ed220fb2b0d2b529887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b821190767e7781c625b728eca8767788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2a12df4c03aca07f511077868d73889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923760c37b6b9a3e3dea51703d278d3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7969ecd9d53d3becedb062f5582e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b04199d4fbcb77908f80b0e0c1da992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62976c1c7994941cdec24577db74289693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318d34937fc94ee2e9d4e1170ce58b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb14129f4a8b4bc156206aedbf8b8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af738bf01ab65c9f5d1e310e6a647f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f220f89aceb20a924c77567b061298997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113769b7eeebaa21f7951f76c7f24f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8ae37e4108929582baeb392fd505599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f830b6dc63c2f317e96edd6507bc051100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814102724915d86e9dc68ef25dcc8ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f075a1dc032e807f8db35246d9e90d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e3a51d4a10b64ad678e1262336a51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b286f32ddcc3f28c9800b4d688daa3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c3e4a60aa63c21587e359209fca19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8315b5a6042f44ef14650ec600f2f58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfa093c88848e22992c13740770f8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80e9fffe630453eaa97e8fe121cbaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab905f0a7a3332ae927494f5d5f5a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a383b152c9aeca46033a0355b89260c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943b4d75cda9ffa7da4175ca112a1c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2d9eda18b97e77ee0ce23158cb22e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c115f5faf5c3b2372b724823ebce8d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752e913285845b406cef9dccc6240ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f13bf8280468652cd538b07a82ccdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3c9c00b47796df6b156a73bb9eda3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6588770a368a5c7c612541000e4fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417870f260c9d905819bb5d93d2707e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429cbf2daed0aa2e65f28c70f813d10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2001a7b60e4c89ba98375780322a832120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a47a09bd32c42bbb3cd8d2c917e67d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c75db6e8fde1bb5e08a9237dbd221e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c3e0d2b6f9c2b20c2065f43455e53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b6fcd463b8c41a5db8e921e0e646f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6fdea2fa6d679888c52eab53687bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa777c527d6f87efc2c9585d460c7762126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3140900eff3fcfb802bbca85c4c8f53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c70ec5c503e03f0f0726b45188363e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a959406c2c66b63fe42b407e27a93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b063c7d975e4f40bd301d9bc778fac5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf627e3695940789613fa560644411e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a89e88e05cb323acbd1356e16be053132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02d3755d4c75c46b0188ba59abfd98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cf63569e3091f9b03fa404bb9145f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a941f81e805f53c15400eb2d8daf34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ee7d0aaed738f6fe0c9c4d8bfb0ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c1b8a3e24e54257e31e750ca4daf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c7ae8db476751bcc207c3d9941df6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37990b57c49598431d9ae6c377d111c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8a743ba74c4273b6e3ff28bdc9aa2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf397a78782b129391564fc0f4262ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fd4c7f1696b1876a03da8eb8a15cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dbca24e4850fb8668aad08272aedd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7345355b2474cec7d05d85ff8400c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb84c90ffd6d63727f60d84bb3b63e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfd7560a31e7a230da17375691bba5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29987daee47d7fefce1e7dc5d8344c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d9b3ecd7cccaf0041ce2e3e78826148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769fc7d30c3f84b1eff576f416cdf32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ab27142940dba82b7a14f36c7de15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eca55c5c90f0e11175cc818f9cfcd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139351b5935fb3ebf2df355aafdea6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb3b357f88b3be37fa8189b5d305a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9412146234f6f43a742bc0224a0245a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26a64fbe0cb4d7f67fbfc110c8ce1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c85d319191d1ab271fb9053459e5d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d90ca2fda618e60c2a03ea1fcf7ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c3e93054363a707974c10717f6e24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f28e9e9f8e8e4bde877e4e61f759c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc9b333d2a13f2006455b2f1ba153d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c7a522d4d85f6d62439555dd77407161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199f45c69211cbb8f9eb48d70a1ba31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bbc059415eb17eac3e94b60cb640a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdcd843fd801e7e50cbe84bce9ce1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452ce7a64bab56b6ad2c00aa5df01b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754fe9b82b6eb2b488008e939f602e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c96c62f304c03872a9a8bc59cf006167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847cf72c12978dd59b590b35e7972b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4cfe8b8c9f6bdde799315be3b674f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d014c393ed476aba73a99c7f0921456170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdd973cedbe3277951750eb2a81f74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676fbe6e82f8ee186166f1dd6be4627172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ccce88efce37f44e959ce5228f840173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10c68729c0cba1491abab447c1da41174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>