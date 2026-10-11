--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d2e83fd4a32b524eb83d4343062f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea2ea3fecf9fcfbf61f664f6366abd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f269e1bb3ef36795b07b21ff85a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91499bddfac8dc6bb9f0b1e0b97968174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a52f3f56b62669e72c91d51c49604d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f66e7ae485f81c9df6a54459c7aa16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d5ec3a8c0bb74d89a857fb19ce5d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805b86ac3e643ee774a303d3a1705008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab44abd3bc344695aa943ef5b136369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b04c5ae9b99637a3595b05e1eace410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962289ce4bacff76a31978986ad1ee7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad05b5fca08cadb4548e69648952a3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e7257d24f4fb30463e2773a2008cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517b02402889296d06be959dad42b0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9787517f35723d60b05629f32730615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf2b2bac0484d7202450ca0937cc6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea6a630a27bc41bbc7561d87ad0c0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f232b78a4dbcfc68783ef8edea61518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da3f9fa4b1fd51435f4f53a5c26fc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56d73be23fc42c2751c0e45b8a01b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbd7dbfa2deb6c01a5ff21f00c5b9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93a23e44c03db57d8c5398cf8cac4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47806f78b6cc72a594aaf2c646f7fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db0902a52c54348bc7493ae55b6f2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43b22b6f5c253226ceada49675a8b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239f53bd8e8d9a70b2170b8e3e5aa8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8434ac89e1ee4d070e7727c25c33627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595704cb82438a2d8fa6e3ae1f5800c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5cf16158264011a67990229353de829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d40008f423567915a31c554564b0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bb485de71a25afcef0624e080d1a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85a0117c6c708dc1d98e48822ff22d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b40001dedb689f4923d1a8368f11c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16921938d86e8b9e31b600a7ba65100634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2690ae3ab21e1b023b8921a5f66ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7363f7c5e6234fb83eebeb101dbf35a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac5c560213ffe3bcabeac5e206fed137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9f4508b006373e5e8e3ed1d2dbe0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4379c8fea8b6cd64d49dd73fd2577d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6ddd189a4a655d9d5827df767c87540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d47805769aac092fe7573cadc7dfe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63c1b081d98ff380a705e5e5c8e36d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea3ddd182f8aaf44aaede33f6ea8d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e853bc531672850eb44ca2c2072e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bbb8156fbcba29033e7e7571af27c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1777c85f4f595356d0b5b6d2e1de82e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb3709c132070b3fe74da9ca39d46247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1788cc3bd22d8e191e9bf93fd129e9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f031ee075703bd75932580c123bff949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb0d4859c7b524091e9a3fc28a21e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d77adfb671bae65c49e6834db984af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4ac3dbf5f28d2bfbf2ef0f117b03452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040485d7868345905be269a6d493e13853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a21abe0437619682448ea5be5c6a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02976a94481cc146f4864f8213dd6d3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908072757d1abc496ece801c3f8f2c3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2335f8a2f61a1f1bbaf52a21271d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4ef3a550948cd2a5e9ba6d8880ff658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0263bbc060b97d6adbe798070c7f4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc03a96e775ce912c5fdce78211a5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648180c7d43f06f49958e522d88722861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95c34b953ba862571c4693d65ef0b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b90a0061e04a46a02bb2cd93a42d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f18a263bfa321dfcafcfd5c7caac564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bbc0a7bd393e6615319c1e47a391865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6b293fbbac0fc2759d37070f8523066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3e6beebe08b93c435df6ed19a90be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206371ba98be6d8712c21981b2a7fdfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c658558d3a33e9a5c759ac1833472a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2668879005a846e8f13accd7846e1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0427863fde27b27e9ba76c198f7fe6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f252c09fdc0919ee4f0a3d79129688672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4495632e093c9e67bf7ad640682df673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f716646eeda16d42f2d8b1bbc631af574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd85447221f8b708adce567b0842ca875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77103c690204ad71601470ece0521dc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5aa7888911f986bcf749aec8ee1c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e6205e87b1ebf9a865fc1e1635b9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602d3ee939aba08f232ad329e7f1ae279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f1e6f5c9fa5f145377e2678dac2b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a99d34bbc11c13842543535580f4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dbae263086b998071a1b15546dfa182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94817aa63bdc92b283c2e10bed1e88a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ae6a5473c9d615264fe504675bf5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1d6fcfa2d80653d521435ac92151885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce3f8593ef91ed649ae0fa7a658eb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfa39555eb52ef9d4ab0cc48c75c9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01779b17cccbfe260e79fd2c514ebdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200866a24125bdf7470235b763ac059089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59703ce58f34934be6e2ad9431e45490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f25dccc1b0cc93274b26a4bc07a85d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88aa599c998b7dc6b6f7f923c4198b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1937dfc24dd64a9c849ef95e75e3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf903864333574931891bc8f2e6255194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9ee32cfe245aa7690ebb2d92321b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45ef452403d70429128e586fa6108196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12875d439b9f23748cbcc4732c9e4a7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644b7c9887bb950a92914e1d47ef6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838bc286d7ff6cd74d408b7e8fe078d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7403f7a0bd6d796b67abe048bc6ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b330a780aa6ca1ebce75e37b1efe62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6c628e8b2bb41a9c471da9494dd70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaba715e395f5af204054cf588abab4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0d8c4f782762b209bc10be4839537104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc90ecf47f299999a2105921df8c396105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bba23fbaebb163a2dd8e57d3dbb41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189793f3cf56e2768df9692a7a429637107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221d4323f7cd14594e501f6ebdb1ecc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c369727f098490e3c31c7b57990ce8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af8b0f0b7440237e0ce514033c0bc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641129fd2760aa06271e494ae949c89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64999fcdff8faa4bbf9abf39642780ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3f458c4d1ca6a7c67be76775098ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed00d9974f9fbd7a3d6066f16e8ea8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d27e8c947504f298b3ad2d40356d88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c25201b5fa9ce0fd32b8c996e6bd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dadbe22a3e8727ac0f0229a105981117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6f1cfd4800f90d6d01dc57de27aab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f1ce542d677806c0b7599f1b7f49e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39177037b937e1c3ecdb1fb3614c05dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82921eb7b09364ad67c5a79ddb6e0f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e5d8a507042a7d7af9866f29372e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ce67ba3a381eb00c2d2007facdb65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d8a842f0cc91073cd8a1fa332f0a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d18c2a87610742c1b4449c9d4157b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4963ef9fed434ef9dd0ffdcd2e82ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7872470104e84db763348e5bfc30c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cd6c680eae05333b68e068e69f367128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7283e1ceb1c955acc0aa890f85355129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735c128b0c53d4dedc545fb45776260130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3341c92bbb427467409c59d015eb18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf88588d5b700fc390f9649f26c895132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb8a2b462338b0db10bbc4ea669bad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30453067a95851aea257ddb92ede0c37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93ecbb8592edff84018cc44155b7d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c0061c4088480c83c8ca6b7b93211136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821b3816ec349d0012a30671a472c84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcaab5664d5e37648b87d70efe04cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c01d415e2c80b47d9041fe6d84228139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84224acbce982ed4003ec7f4281a707f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2589b57d1239026ca412fe24735b96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f10a68887da0f41a4460b958728a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78795d7f210eabd85ece5c08513fac42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a196f6bc483c9b948133949250658144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff58a2ef21a6c726d5a4eabefc8008145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348d74bbbc16d879378c68cb883ee0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e655d090545ec8257029b20c94581147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e039aa6ed2b36191c01c70036bb0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6518d335ff73faba0e7f239987e4da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5a681802e66ea3f2447356b18d8fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372fdce74890cc578ed016e2cfd72e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c5c579cd72eb546aa9e088245ef28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a44c0d06cc9c5052ea2bcf3c42cb38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637249df891d60ee045991e2de9b1d1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e890a990e234c5d7f69fc5582b630155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659963c263863c3881a7f1fa667e12e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becebb8b9c5eca25745a1c7255c8bd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757554919dfbd9cf4d274aeed53c945158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44769b0486d83b66a4168f0731df2c3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965dd54a54fcbb53c234083121bb734160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2644a28598c2a84b809c0c48cc157161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e014c17bfcc4bff6e2e8715298f3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed850ba4bd610f3d4c3d89ad8022f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28fba26320f3e864ba4eb70c724a14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297e78ec921f5d06dc1041fdc63b0dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766df3b3352c8d49f1afdf87ee2ec59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65797dfb96b36fbf0a03918c252bd237167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381f0ef4ab13ff31efd64c15615a000168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff153de0f00018cb5e97d655e3ff038169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ba2908e86ed2973c28869c224df33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93020f135e41c71e15c4d25c88c3e12d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8df0b2a250ac7968e43128a8c4eb0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc04fda19e23a055d229c4db04259fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533c849f5994287439f051390876a86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0f71f81531dd9b4b1cebdcc3f1ea3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeeb46bad83406c01466d4deb771f8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72232a0650a63efc6e1819ff023295177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ce7ad99aca5a53fa0d5e3e290be58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fbb4db64a06e3604fe01dfd57beca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1733eaebddf373e99c6e1052ade24180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765133e4507196aab0ee9fe072dc96031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cbc128434fb73bc5633c2e17e48582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b8099ac64731f7e7a23c0125a9bd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f4089d17c25229af0fdd16847ca6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924c3167eb9197e58fbc6f28b65942f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240f75b86725f88c3d1f66201759c696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea719e2ccd71bec5947e9097aa79b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc63531d8c09f0154c308e9c40ad548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf19fa480bd5ed6c0ad7396c608d9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e38966db4886e8a3180610bd2559810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf5028c39b4d0b59f9ecd5327c723311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65753f1ccedda0fbbde40de6070bc9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e63536017d22c69981749dc0c006213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ae725b17e69fc4e670b75cbd9d04614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48118f82ffe9d31ee62097a544edd9b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941a470f5a2789b2de6c16d033963d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb2e6cab9cd5970d2a450a6ad734c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93941f7ce585dde15a8385d448436b4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd6d5a794502be70e274f8ad0d981b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84515f7a9b805ed1c6a300e79e21a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8e02701cc7f3253e85e9e968de37b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a787fa7bd87accf33f5f93cb63ce2fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203857bc64524704b497a661ccefc55b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b0b03f4907e4325da8a46d52eed0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984138f8f44193ba334df679b02c491325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d576933324716d1f97f7c18dba5befc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361361b782f9eaf35d7a67d8f1d0ab927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd966c6c66b2807d0f00724504a8a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b4dcd4530c61af28f71d9f2dd977029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca71e53238cc0b9ea5ba1b8640f6dd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47c55f93013af77cfaa90a0200c1cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d92aba4a982d0aa5a47b4535adf6c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed144f3511a986fef80ec5597b4552bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a2a8a9f520a9fc2b89b78c3ec612d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8f70e2fde4cbe9aa709e0326f3a8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ba8bcd4753500c236a376bd1828e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ad78bece9444337666e181f7b3c6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e1336b88647d784a144093263c15a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1daf885348b31736ca40b00e7ae5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650644ac7e140ff6f3859ededee0aa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7794c869b4efeb2b2e1e9d840678b2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982c8e4b9dee2ef65ef51183bc7eb5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a746567eb3655bd026d058dfb20f4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29ac70a91f99de4960d7b22ba174c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2aa314f78e1765284df672343312145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d4e8f63fbd1682174606d50bcd7fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab559b7db9892b246f4fabbec62a3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045a541c623472b381b9a770bd04ba948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d48e8ed2317cf11e202bcb624204249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f74a3ed0a4d81b404034594557b2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d5b6011e2a77470a3bc03cb479d7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9669a2f9f530cd64c5b9cb38be1757252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef738be8d0ac40774ba5504a34325453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f136a83f3cd76d106f6941f3ac4d4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae41f1f478c90dae226c01c3379f7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065366d72df2e742d5196799b49155b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5db471de9342c703a676ef498d45557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac7d5108a03197b5fcb2063e390e8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6768393ffacdaef591db149291dc5cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c918127f5edf6241bcad37b791c7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1f55b4251d95fbe4eb8341c1e157361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c7b955caab7b56b575ce4e16f59c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e26c089c19b3142c64dc07b7722bcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8fea2eb22eb7603a87c3232ecd39564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b98033319ac51401d8d977bf25575865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ba11727edc1c910ee52a160647c9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e87dc083d0bc91ecf5d3b889a1203967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f16c915da07ea3ce4edf7fbe425f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae1dd6a1fe7155a7e49369034c03fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9867c082e3d0c987355af5b0f0b8c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98612a542e55b44b2f425b9bd4f7dd1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fb62bcea307ba2e339c71289b598e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa450fa71f248a77838bdc219a65ddf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37d07a7b29dca4f1ac8fcb8d971e0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae7a41c2cf138f60dd12aeb5da701e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd0645d655e391e363cfdc9ff6042076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eb612d16df5f7b5ab53bfb99e381677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aa360b375e447956eca8116df9cd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a57c7a980cb75ecfaf69f9ae5eeeae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7846615237bedde3e3e4d5a355e4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560352d64264e18f3416928579610f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e0416ed7062b305a351ae50adb9ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c60ca0025b6af35f3d0ccbe0c2e9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851330e63f07e20e451bef503b5ccf1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77093fe214f39ddd2660d368a5c5c2da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ef1061ce2d63a448eadc10b8ab1bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76391c8892022047c97d13bef1677f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa0ca47178fa231ad2e3f1aa02955b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5562dc38bb1ec4f38f9ddadd8445789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3786053d3ccade4ace0c6e6be07c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21817e03259271bc73e894968b55760d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa53a628df042cccf79235f1d74f5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a948fbdb30ce4129f8ce8bdd4eb28b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1caa608c89a51ff82b889553c8e1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d3c27ef36461874a5943cdf845ca895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768095a5dcb6101368b1ff01620d70b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a3d49218f60ea2550382874e11d0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c95ba1fc03a6c541b9eb89d29e169b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63c4f85139b2d628d84ceb2f4e17399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5161e133cb436e3bcd805994a388b67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8fb90356977f8577983540afed1b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02c83d0960e5ba48ba3e10afbfd50f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b34247264f2b66decf38ffa0f6ce49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896412e421665e26522034a482c79682104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6842cf962f9caf7d7d13922bf3d91b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b3752aa7b8aec950f34837cd46c17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf21195b1afa0690af8c0158f0979aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b756595b89b0c2b40c24534ad1602108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28060d1f9034ea0e4dcff958b106cd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd1bc76deebdb96dd8099e7677a7a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850d0536e40f1e35bdec45cb99cd881111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac211d7f833721410d17ea9c826781ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab1a39a7f4da8df267a5af7b864dfa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e4790cf23a15953b3d8d768e16521114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9811f11f2675adf10f2d3d49dace2f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022506a7f49ec4932a6b6d7e1e60d940116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53855c67af1ecbbc61fd04bff771021f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aafb1cfea68bf560463c5fb3c2e7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b39a3899a1a75f3d7b35ddf0f623d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508c90f064e6150561d27cbad99bbe7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efbf26dd0fb7339a18b225897b8355121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f254b80f97fa1bff3a9f76dfc9471122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff37d6418730c3bb7cad0b25741e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785804c539619cda7cdc417e0ddbde1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540d283aaab5851d6578066f13c3c88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1183849f9131a946fe709579bbb329126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a3f63fbde6e533dbff90cf5bc28dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8927b096cc65c3b9d42c58f8a32a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc472268c6d35dc71d689cee1335e8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c46ad4aae13b44d5fd46956dda1a23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee7ba67fd5c046bcada4a99f9c1111131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d17e5ca3170386346959087503e65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589264ae28babd924e5f6ed18d15f1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db515444e1d55d36021abe78f3acfc21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e33da75e0ef65d46f7d9d20cdc38c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5fb8999a16105221d0561db76f0a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c82df1475b56b0df58309e7cf2207d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f6119521961a96214214bb64b4888138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f27cf8178045c8ae4a2c94b3e722b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2932dee46acb9bbebd554661098100c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c6f6f74575569395b8909eae75f47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93390c5372165a590c9e4dfd5ed7b543142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ca1e011c70f8fda8e8ccbfd55acae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ce5d02b89d839ac2fff396d09839f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202bd056acd1ffa28000b17bd22cbda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4044bed35381d14dd5345c97c11d3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f36466d7b66e6ae1bc700a817bcfc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b26d4cc2a4a965d193804b2e659190148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355288501f60f24308f488554ba6af65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ded1a9b1c44a5ae509a43509ab3a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c65f9a93dfd7700a574534dcbc8f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c21d965c4bbd083b2a36892be2b6fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b58e2bc4e96a1873182b06cb94b9da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85533c154a318572f9dfcac8878a067a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b312c0b582de03ed9e05336ec709e49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf0e6c91ddf009ad86ff9b4dea984c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa7086074a6a002301ca48541bd27c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d564c4d00ccf19d6aa93ed6f124ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e8edf2fd5f5e77a66cf9217ea2494159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa489426bd356051fd34b94dd1173b40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503436fc6f02a4075a7dabf03ee5bbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c641fe4217bb73ae2f54cb9f9a711162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5366017735331ccd25683a095ecb81b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08804cecae864e8807b4ad93eb6fed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fae18e1b43aecd3a6227fab2a89260165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440f9819b97eb3e9d82e74a5cd630d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9161ddb4286aa640909ad198ae89e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0fdeb9b336448f8ebb2cedc1458f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d741bccc6dfa2c135fd1976b6656d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f44e63afa3d6c9028c415e8c969d2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb800339298cb7ff09cfd34f264b1d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357e4c179026c7cf18e4c8bc3ab2fc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ca80d28089b2c6344a23c8beca9d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f501cdc3a08b37b4702698b8856ce174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>