--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ef2d5a1c6c5dbdc238027636841cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884189aca3944ccbf0eabdf4abdf06312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f4f54a300d594b6bc12b7e7ab93c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e7086b970c9155a0429719a574aac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a9f0805c3b7763c2a39dea20106a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5a679ab9bdeb0911ffd71714510fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f442cd135405e23fa6bdbba472e117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583629810f30b27a5d06ee017c76950d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611b3d9e10d5f2120daf9a1ff870e669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328f8f0f99512374d2bee72316c3e2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa666c10abf751e54b4ae1fad3275611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdc6d9cb01db626a7252b4b20fbaa512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61a5887e2660e12194347c39ca319513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6061bee5625e6e4fff3e9d06b3232614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e047c151913efb73458829419865f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3eae9adb85e8b4643a37131c6fdaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477ecd8bf461feaf820e86fffa2db2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57173ce27c1b9a940902868fb685c80f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24bdf78be3f5dcbd88bf3b47e7edd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7022ea50edc336d613fa6ab949e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07105a2f5078f66e6a8677e10a7f8b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13275968bf41b824fb41fcddb4b6e63022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1f3ecdb35c37b70fd320589ef0c1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d29a39f3ae902d8a7e26c65255a9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262570232962bc062728dbe4ccfae6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c70299de511bfbee67bfd410f2641926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f015096f6ed877d789d58a5a2507e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cf8d9bd09f842e73156162c8bf95528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93857933860ccfcaa89e59c9e0d3f25329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f28d925824f37eec348acfde6067e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34174f842a75012e7de438cbf6e0918b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83b9055401ef768481f91fd0c47abc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb47c03d62655b74938c165b1a66e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0eedca6ebaa5e32d55f7bd8dc5f8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f643ffa394a4b74c2d40cddced702435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c475a3d987c9041430142ce2c7f75b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58acc248c331b3b0af30f7c63f724437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff854116e63a088df4592e1113116038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aaacb7a5681dc6d3ce3db999e3b4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490d468a7da91a240f82b8f23a02b9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b48f5937be73fe02456bf21c8ccbf941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dd11d6ea9d1b5b00130bc08d6059742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612396b8d324204f01d717e9820c126d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0e0743fbb6dbb8021000c4c4df59d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d86c64d0a70690af21447442833f8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900454a221c4fe3de4e7988d856f967546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f6ff63a5c56fd2553caafa47bb2f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b0f346892d2a558071450436e953a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbd17436ee403ab52bc2b8dfaca32349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b8df0e6225a1182808ecb79c7e14f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee1193915e8516cf2dcbb557b51fb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff862509d5b29ffb147e0de97261e44752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3205c26e1ff547d2977b1aea2d4c6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bfbd4bf83cf9d046e0f9200ca84e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b4b46a0be2c4a7441c48908c7693255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74313575e2bbe9902102db480ac52256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cff7fdc156a309e82eccdb2cc4a2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61c98b4e0174d7eb68680c2c3cf9c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5eea69780b76199e16c59179ea06859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7233c61aa1d1beb545d5c8cba3702e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59842258ded49f44c88d6d197e36321761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e3a69a42608fcf0faf98908ec4a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193e7968413ac6a5007078490125a7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6645cb6a0cfb8844979bd8072e23d8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9c616dcea9faae487d9085a38524065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2ca5fdcd54a69f8768ac4fc74cf1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dc283a2f212cf9567e08dd5eb792f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3ea175991bbc81cb9175c283e007068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b16be341cd3f24bf3a08d0f1d128fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ceb6c74c186f974fe89e1d09dfa53a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b6233cf86aab70060d1d53bd107f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743ad2782bf54a83fceaca5b9956eb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b44ce27e70342205ea9d451480c9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bff3209a54edff13432ff563ae989c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee383170e339b99f81a7822beeb6eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5ee5cd2e404ed95efa50db694113876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730670a82266ef992d4ef1c95e1906d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f2c4c8c1e94eaa126a6d0ca2d334578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4a895ce7224df29334eb7024ba92b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bee7123280f28faabb1d66d922c28980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8c59637707636abc2483f1f40c8ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193460ef7b75940649f3a0bef7f99ab382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6dadd38ee07fd1625d3cb2fe7858183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec35f00e075fb6c3c2ee8a7d83c398e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368c87cf8fe08876afd0cea2013952985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672135aaa05881273f47a8426e69e4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320be620b01156230e6e8a950e506ea887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672b4d6d14c589648ac5e1345c753a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa019f74c75faf6dde799ab0cba900789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690284240287142a8d2d6a49639e350590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd613adc8176c4f21e436b7aca60e3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd95b3f9d9bd4a819da42a57a716e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1e099683561008412d45aef6f6ab193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9fa9fa6a458115ab93393cb21c2a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d090cdbe69cb6f0347aef5af9929695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100552cf7b6f99876eb50cdd4751ef9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefc583764df1919d3fb84127f44df797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac0b86ef097962661e520e3afc679098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de3c361edec45cd7e144ec271eb75299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2492b7c372ef984ed58cd142fb5f13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb435ab2b3cdfba37783cea6eb355f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416dde026f8570d091c09786427b991102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81940c86b2dbe6fb27f2fa27c32d4c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf2187bfa5b3e6ba39991d8fb2d71a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edab46f39a2e395cb986ad3302e503105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa8563139d24c96883ceed09399102106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ffb01479011d8a0208f75c3bb948c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e89c6634c46e122e1ea2f80e71139f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078476ef495209ec5cfba0484bc804e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957792e0e911de4dc17f272d32a0becc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4613083acc2e1afc2c70838920a701111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c371c8aa201c7f2693fbec858c0758112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5d528cba6cf1106a433793003a4bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a705d7998ea01c46634e2bed7fef0c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505df6fe28f96a72b979c7e9b4e9425115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54584ad82352ad1f142794a541b0eb31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd6340dfeb3b83b868dfcc05864878117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bb09e6fc466002d9fd792b05d4c09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394c25c5ffc7692a1aa47a6b149dcb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db0697f641e87de57a5264e830e34a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdb393acc96d9fe0089d8b45ced721121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5a9b8b54b24fa3c3e8d14deb7742d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751c95231b87fcf5eb43cad21e5b7a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0035ee435ca4fe1bec4617c682f77b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b9e7579f909ea0df0193fff068dd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1c0f6faa970a2cef4874281473776126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131994464da22ca3800655b166f432c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de03d6e57db9b5a74e46e264665f795128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ddf670bb036898ee3790a836d112b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f035cdc13898d88bbd696995b835f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a746e5012fe0ca1bc20422c8993c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b55207d8c55695309a3bb8b3575316132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aed33cd311fbf80f2ed122a5f05a3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1d028208a6056ef5e50dc31b173f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093104458cafd98a07323b8ca508baa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cd3bd90a99141431406ae52b28bd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963c025dcaa0f4392d1707df3058def137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc94113beebb60ddb8834ff15e47fac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1171efb509fe7a1c3709b3a5f136f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ae01f039c93944ef261b8edc674bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938778c979e98ad045db99066590f37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13e63ffb414b712c54084743a31b8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa657ad7dd468f65d6791f40b8c1b57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa8957e0d585b93fb6330d8fe551b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d6fb5eedbff437257c58dc3badb44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ae63b8cfb6e733fa314e189b85b09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3defdb8141c402b9f4043e3d2273e84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aef12dd75afe743f7dece44655638148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ffdb8ea6b33070264b4d80c4b9ef0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073124a90dd040a08bd8bf243b7c6ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0fc1c55f9df94a80d6d1137c6dc6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baed5e1d5d8180b7e44a5ea72d96d49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cd77a83882314574c8a58b2c9e826153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4c76f6df324cc759a786265164284154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003fc9c968506d71563c808fea45d6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1423c157dd16ceefe066a6f0df0bac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd432890cb44dc43c5cf5a3da7ed8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988adedd46b223bb7aa18d1ec40c2b59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075562f960f561302bb854dafaeb3903159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e35877b0ae076b7f746a2909d69e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c25cc6e94c4b0cd09d18fc442504ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3c3548c9d62218edab1fcc15421e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1611632f526ee6102491f725bb865d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed93c519b40fe84567134f7aa3a39f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540bbe09568b68807a23f30e5e16bce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99007f8c761ebefe3253acf6367f3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6e45272b8396dcf04d7c7d7fb861e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60699e35187e84c2c779c28786a452d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb1b5ca9b3dbe59e31f70c32e9e1d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614917afdf4e446eb56d5cd0a9e075f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f1dca516422301a19cae59acae42c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b460d906497c4aebd9d72eb5ee697172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc65366251d5cc2d5eccc36014855e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc35ea562cf4cf19b7755f4212c5d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3758fc4950753aa4202b0e006abc7a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a40bb1dd2b9d4804bad044f447c533176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c7ad5220d21754b5f4fb4227c5d1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fce1fa45c3659b5a37ac7bacf2dc99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2396eadf989ca8127f74f8bf9cbb637179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7586c29259f2c624e7aa634cbd492180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad184b2f15a98a43439525c2610ad63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aeba91852a7353546dc628cc6343fc182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768cc41d911fd430faf5776dc590e641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d05959247c8f1c08be3fb4469994c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58899d088b4ea38ff9dc5233eac63da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805aa7536cc9b999dc8143fb823e0ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bdfd0b33eb2cd61969a8ef5b3b5865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207cb913403a6b19b873a5648c530a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5edb44068cf33466498c254d042157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81c4066c550c420e21a5cf84c2210e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9adc855838db09719ada08eb229ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc235bb5681bcb29173fd06824025210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3562a261acc89ed4ffc2247b4a0ebb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68a2edbae21d93a842017f0439ca6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c360fc7b12239dd1aff9a88789e5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30909f21fb741411b7ea7d83489c3d3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2dcad493eab45852bd3f9f9afa5c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1fb41568e86bea9236614c85a5e2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb819ce8af844faba7a7754abe7b83d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e7984c1b29e0cd00753db8e6d166a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb23c0984faa760f091b35935b4271d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def8ede0d23674ed4b3b8e660c8750d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c27e0a571c76f16f476e7b73a0189d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0437d1adf93efb70aa55ee8838971f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dbbd18cf00d020ec7e7f9ac851bdf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cd69f64a4bd6a503873a4a6069fdf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ee2bb9fe9f1d23f3a2f2a919a391925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9364606fe77f59becccf0bfd5729e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5b6b6bb328815e0ced9918db80ddd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b7e5ae741785b97691c093737eabf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a784133d4bbc77f51cababeee3bda229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b4ed78e4957dc99114750c7dcad0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7c10d5e369aaf421877d7197b79d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6538821df22a2ba99d5a628710f90832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ddb685207c3cc88b8244f23cec6ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c201b2659c02aa62c9721ea28c28e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762bc726b2d433b141b2df0424b3b7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287abb569a1b1c3d479bc91cb52ee0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075649a80f563cef6af5884b8de1630b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d791b6c6c1c2536fc43b5d7a544b82d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8398d869cb9d41d38dc1e597aa26c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec0c3af52fee8f30c77604ac7ed08740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988070aaa715364f7593fcdf2c7d3b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448fd09d2a13217aad13a992c538afe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4db29a7ac0c65eb4076ee7235578e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a143fa721c8d252b463015e231212444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07da33b72b7170155b5d457a543a7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc793e508cca90c5e021222c90636f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dc69d0c452e8af01b39b8df4b91ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dc3695362f1023f6299be0bc02bed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5a4407e5d6e834b3ae8e66a7be4b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372070379ecf8deb24f780f43aa0aa850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263941c4850fed63a955dd60a691966751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ce6f833ca7669f268e4a97fa1993e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855798e51edb47a6d78abbbd7ac375b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6a6b2542a6b367d1e4c229c2c6dd454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f316a9ad2b08182eade1d0da7ef9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8de4ddac46f6d92c18541cf3ee077756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9774596529cfaae596d20c9bc21d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d6693560416b98a5a358da99aafd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad51167ae84ff32ac5b7cd2718bdef559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ac487f2241fbc195266152037a53f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e4de791046f24a9a8342e2c5f888c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ce2a2ca42d69b88d4429b11b775c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57bbf50fb61c768421af170f4ab4ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81dd24702a145aec20390c0116212164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa69a48b1503fcd38459da00c6afc6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c961ef8a24acbf0bd9c8ec1581ad166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb93a4e9896a899bcd140b76d3515067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e73e5c8d784601df349429b664eb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeb3c76edd28638ef52bb9daabddff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9971f5aba77d01231461098810f2b8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aff0cd2d764bd79d10ec5d9575ab2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e7e745e8b81a3388b791cdab5dccb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1af791529e6edbc18e66dd1108c7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659d1b582e127249d9ec2a385a73bbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb35d15169a4e4e2357e41f815662675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d2bb64a80edd77e0a75a28044b5f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a94427f5e119811ceba308f02a7fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492feecfc3746dcde01cb5df80114b7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75ca2ed0f4a363b34f2d0c9946467879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e55b9098d907c89009ebc98eec407680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb3ecd3ff2f0f98a8dc15d89c196b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b119774e8b4849c978596d881f7aa6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3704acf32b1bb9811b5f1c140c07a7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b42b24d2c2f076c0e64f9c8f10826684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234616743651dfdfc3560e0c56fa08b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637413dc4120b19b0d03289ede28f6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392cd9aa9e6f1a9898cb7c35e3a07b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d194cd1d8edb9f25c4e66390fb40f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa51110bdf5124cbc4479e479662fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b197e2cb2daec0c57752d846731d16490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f1160d0714945cd4e27b06d0c106291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c172ba23a791728444e86afbfd983d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef456bbf40ee380b9c17b566c288bd7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040acf28efc1c53ea1354831533a9f1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aebdaf48e9972a65fa0fbc47418e1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ba4ae66e53d17401f0453f03558c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765996e460b73795f07fdab94aabeed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcd87431d60c422514f7b96fb64d5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56918c7ff481f7ccceeff0fb34cdd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bed003ab08cd2a27d2fd211ef1157100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b562960af62410d10b9b0faf0d0825101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9e91c699d70a94909ef172d682c2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7b28284d3bc0e7e9ea476bc045806103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d27ef2d51f78a07320422b44c33dc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf399aeb51498cad5a642860eccf769105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba3f285260c4cc860b7941372668af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8880b6da9fbe488cc1bedf2c97f67bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf55ae23474f50bf87c8ab7ee2200ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4d6a279680c3f164089d78f3faa28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1763c0c0d0728d4ab0a9b51abf171e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e9c949010891b6f04ebe023c06994111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572bd942f1e8680b076906a32ee140c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5857cdbd9b20950f89a1181bc876d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61add33ed9c2f325bcf031646682e40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cd3ac4430bc07c7b5351a101f50ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa7c22dfc81590ded447024a88fa4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce412ef3a7b79fc307953a948d655d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aad2ad8b66673475ba8571725da8e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb723b39d4ad2461797acd1cb678af5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e397a5bbc820825909b6aae71d714120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe31f2a65e6f23f1395914cede91ae8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab973aa36491e8d6bcdef18fee1151f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23a4d3f51f3c1289b9ac9d7064849a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723de442eaa0c5739b2c3b3593598d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e873545e32e6fd30e4f7c73f9f22d77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57015576490b72b7f9dcc98e38a5af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2e7e191ae7f42b03acabc01cba8da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0138a273dae560e72826a8c83f2d7cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4a67e83af8709d71462f8e10adf2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849b5f91c3069b06cdd6b4cbff63675130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8128b69e3a5721791fd22883c03e690131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd07994d86fd5d94c68e383dadb6117132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac61a8143a8f84ef91eec79f164d7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8117c78a4d4f86bae75b8c960fb3c23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05fd52563f0a88eded9c96418f5e24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0e1e1897bb965b39c24afbe723b92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e3460567df5bb9472e8a8bdd0aaf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fb235284e7fe68adbc1f93990aee7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05d89569ddee166f60bb88b6bc1a6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ae5c85c47ba2ff0a96d83d2f3d783140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1a015cffc337bf9d7011f51ba7e80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634534546509953b80e85bfb66ca6c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07638b4c48cabd040cd3927a535a8acf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95a1903df5b68c8d207fa111c880d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ec50f6d664a359133922260ab222c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb03d812cd66c797dcbcc66741a176146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b2b5d14fede7eca77606cce58dffb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4594eee860d09ddb4d3dc45b2c085a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b4bf85578ab0bd1e276eda3173177149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc751c03f64c2945f7f302e747ed0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc78642fbf05002b62f1f865aaef213151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2bdd31c48dbacd6918fda36651ecf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f364c198c5b3d63493ae68438c61c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c7fbbbc82b3c264b3eabe5f700f14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c5a2edc9ad13ef2c0b5d6faa028f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfc0b92818f6f375cadb33ccdc0884156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11414ec76c917615cb976c0df31f62b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e7b0f52a0ffeebc40161d4e3edc57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ce2270a3e0a4bdbf3fd3e83c12491159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6249b448f3b5b06de1baf349cac056160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3e28e3a7c502b064ea7c18a7ee093161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58196317169e37cff1c93db4eacfc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44598e92c29bfa3b1d5fb85ed4043b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66677ef9077486a11fcd5e2c99ebc9ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc0b2358ea62f2e955cf92e830fc7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574af939910665cc2150f935208b74c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a450669dbca594527d48cdac6d44d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64573232077ee7b34d26fd33fab9cb52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69875cf3f9f2b20bab17ca7fb07d66e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857a12c5b055d73cc40a27ac2d4cd8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b56e7cdb545fc44084692a5fc49ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbdb1dc2ba5cb524fd4dd235a055d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbdd51bfdb5e4593f63a37c85ba58a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dd5947bfa9ac53216b05b39dd425b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>