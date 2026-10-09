--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6ae18baa2143c38fcd8f9d5d772691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ec727dc896fae3720ecb35aeabd5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeaffc8ed9bd0effddfda3e1e731223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357db18bb3f0801089d760fcbd037e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2385c6ca2fd5e4a86b3ae7bb6c7595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbe6ea6a84785356dad7645896393f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37813e2218ab55844b848f27313762a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a05883bdc8ff60374ad61599b20b7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4e09c3c30cac1c2bbaec8c22f23979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924e3138d8615704c1a4bfab202881210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29d742fe68cc966ed34bf106d1651311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba46740cd01514b322686b998b5c2f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36622c1624305d2fcc930f9298eafe4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767154064e18a4c45b620b89860412b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3020de1f4d9b16c5d50e3fe620c6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536eb11b6fd22e50fe082aee890c85716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad26d6aeb45f4e7175455ba6d54451f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5503ab885e80275db51c1652f861a1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad36a6d445facf99d46d90876da449419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc0576a867e7f56573c7eecc63306520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5ad52e107c78d0b822c0ad8edb9dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2722708467100546cc6a384dd36eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb810ff80a3e4f22ac1a8ba02605c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23d60bb6c7ffc406258d37819a1cd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f958a89e403e414078b435535383b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193ae7f6352df0a1a000bdbe4763fd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4924d4a4a45175e445812d91892398127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cb1e31d842cdb0b5253c97abf96a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb810b7c44ea3c929ee518eb47b7d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4fb02549db66e1fbcc26c284e212930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea894408a17dac676e57ebc484362d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687039267674a13f2e695cec113efbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74968ae75d168945049a63e9989acf2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48751d56993b5313fd8e9507061a5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1888c5470e138eb66a228c53b82ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a42bd48eff8c437ce06887b114b9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff0d97d6f713eda798700eed8f22c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beb3ec693f3029643e69afc0a1328838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7fbc3d27e26890f985f012fe4289239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dd481d0e0b93cc9f96aedfed3508940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77305530a92df10f40d2953e49f7732941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0587aa59825ef836f0eaf04377f730b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889b76b9c5d168952c01a2febb4ac5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89001f661a2cfaf272be64eb344cfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997f380e5a3a6eb6abd0368909f26f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eba0fc224d4fa3f1beef97e17ccd3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3e5d2ff21682629001619ea8017f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c7a330ae22782855245c3d7f1623948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73f186207cd80f5c53f9d27b70d75b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c02a212284a598509388bf92b4f2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d08d436c3895962158bf512b59fa0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f081e43c85af2cff599f79982d25e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a9db3ed0ccc40d1f538884a39521053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd991a7a266def2cff8fb359f147ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbd361355229dea780d2b4193e0f0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cd8fccc88d127d6ca7f392d254c7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d8b9d955362cddea7f36e391803bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500028256a1b9f48562445197c9650fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5331b2ec9c0fc96dbb93ecd7f2ba4e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8058bcd9be5fc0f2dcbc024ea2d940c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad1a728b40aeef996a6694205336b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e55c578229678be85226407801085262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102d4dc948221f8c9bbe4f2c886f36163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cae0289779b3ad9b1da551a80c03fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeb95439804bbebbe9ea70cb308dd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4b65ce724f794cf1d536774cf225366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8794d43f749228b0b780bfc67c032ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12454fd9196f481e71c888fa8b13ef768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74457cf4e2817756e9d72f206bfc525e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde33d16db9d32b48318396c67bdc38e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696e99b935a28ec5079173f35d0988a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730350b111fdad87add9bbe9d5e4e20e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e041072552e8cc9ed48aa0c92d216c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aaddca895c3a0dacd620ac481d86874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677c8df7ac2efa569e544d4b5f9606a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531c8f569d82369f0519fca55aac61976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466d7762d492c7f87f8ddcb844057e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caa98ae88ea4afd7195d0f3f42049a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3699c556daccc094dc2afce09623479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fe3e5e96d54ce035ec534620104c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60099b164b8415f6ed141df43067ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6957dd105b6c73f4288db25773ddd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc338665e638601c1fb5e0579ddde02283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555be43a2b55a512d2eb4b551664aec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41420ac9b8befc9b851ece846ecd7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a33f1bec94ed55d097f6704f78d7cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cc15fbfe7ac7b9c343edaf49fcac987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d7f21fa2c29e8293dfa75f9cff7cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b626e032ab210f5b1c2368eecc2c0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eafe097b24de88af81402d5026ef490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f1c910dd82bd329997cb3444e6a1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060953c08adfff8a9f146183f5faee3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c554c1bdf66e4a4a54910b259d07f8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f102bf502ad20fac9ce8e66c2b79e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda54c2bf23641fdd5d5badff0ac8cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080c8b61bcf62e5d46681e51fd9028696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cbcf23377bb7e162c1e91c4f2aad297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a42e6be226ba85926925f52fabe6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a803fd16f44ab1fa3686532df0a9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906353aecc9f6ac63f5ae2cbe6991039100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e42673471929cfc8b9b44aae54bef2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57756c284326b01521e26175b164bff5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07597656b88a49c6e23dda23604920103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a704efcf609b4c10a1594dd83e959104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845362007d456715cf1155a05c4eb658105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32081711bc3601a0d63bb7a5ae5776106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cf6e967b2f2bc8cc37ddc8edbe44f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd768c8404166883b374dd4717c8d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed7c23f19591f6701ccef804c5bbe1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939e97a1ac32d18a0c35142502a9c8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e8587a77fa61af0f49f5617c742e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10ab54320ba84bf2554e904564a523112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e109e754e25143a3b1e777af6b3609e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f790e5a03b48eddf5ad461b62b8f963114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b89555bf6691841eebc7955afe4724115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dd2b3e436e808a7b03f7eb3691659116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097627db3833a39519fccf4bfa6719b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce2515783984d2f1eaea64d58f027e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba386e2e74079f1209e8781bda3ea63f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08d302848ab316657a818956fc6afa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca5d483a9af4b1ffbe572c01da25e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a5bc49be6db8b84db626dbe5de5fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fd0d21887605c108326aef0573b91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2a5a9611b466b0aa63fa82e12d08e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d716e5c359d88fc66426c982b68ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79c63ee49f54eb733686e0bb7e72f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2af3ec6e9a7044c6e8c5ad12958659127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd08636f9a96b02028a6d701e7661eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5db503d37b677d501dc75f0c907d58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e7c507a6a9a31969d7776dd0867ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815582c67214122daa40a98ba90070a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a248ea9fa01a98ba4ed4f9e801f5df3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f1f75c1a295a77866fc3a88e611aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f84d77170d5a7b15ff505fd953c830134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15bcc3304b608639ce43dd035da620135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6aac687b276385c155a10ea7022f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec09c5decbecbe916dd3ef45f73b07f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0a5d2272f4f44b6ce54e4df13bd32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc863da0278dc710db9184716f9797a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a4da791c11f03babda5e7555956ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f12f09f1e9e12caff1afcd7b65e6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39acdb04071f09aeb08016466e77ea5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144344e48e459049aec81b0467877215143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a1c1aca8ee117e6d9f67815e5452e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b937a59819640c775e1465369dc5f62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f82413d8a3f9a7f70b1df9de538c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba8a3dec6700211d96d9a274e38ccc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5190388d7a241c1f8c51196c73ef6ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c77ce27086efcf6d604a861525cfe4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d8678f9e8a184b5ef24ced4daf2a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32ef6a1a84fde98af6a09d2df0920f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255da067aa5d64059d4b72f51527836152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd245e48a9ec4959039cbc0be1f1215153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f29039c475bc2830ac5e3b9efbf80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a955b6528e17583bf94a0a76d459b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ea0193d64e44e777dd7ac89c563be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69669d0bd10ef8cc3c1ad882400dc8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991832b3efc44803cbf2d087cf2e560158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7524be47e04dc86866acd0b62ba8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91feb4a19392bec8b07a0a81f53978160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c323f4956038f6de9aef36f3a396c6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e79c5f5601f1528fc1f51056a6b62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bd773fe05f5e29de09621883be5c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c03ae4dcde0c13719844b99bf5c24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf49087be4e0f061758e3049cfbdf0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced36b3d9e808d7f88429dc44dd68be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b829fafd44d56933558a5d97cc2f15d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77b94b2a3e6377a6a37730486aa1c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e400df63a1649c2bad19adf2007c47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99553bcfcce7777a6563a9ed400a06e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a3b2a289c8445038fcb46b2c4c55c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a2d8fb6530e8e0c2eb3409f762be1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cf2e1f251c1f2ad8e8b7cd9481947173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f9fc02f6083dd79821b30382f31e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a61fbc00d66d8480d748017d2423bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27de112c570680fb74cfa4b95af1ba9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5c786d7e848f33eade8a0c98527d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8de98f4a6f631b8d70ec85cb3fbeb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1609b1aa02f3fd4587aa1e3003e8fc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8de1722ad31d25aafb5e24af21d6ea180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0dde685f3556a00eff3d00d86b2391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb4429eedfb8a4b38534319bfa4a502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16f40e9c7493786a5efbafe080c05b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c5abd2bbaed6706414761de59cc614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addca7c9fab14279cc9d31c2c33705e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61e9313fcf179335d36ad68683b42b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9fecc9d472f9ce3ae025a587e4da87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff1f5dc008b16b3c801c379880bee28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e81826dad05459e7a84ef64c955b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c46f0008496d481b804881f930e2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814023a7d60873390c91747b079bc91811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8d340917ba5beba740350b35c9bc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc09d9b91416361ff79fabb751187013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8482592199fc354651e306762e07c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecebed71230585d3de77a5d5c76d60a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75f750251dfddab2e674427e8c48b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ea77f3ed0e5bd9adca059911f106b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae5c3ea0be69f0f13bef59883d81af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2f6e5d7120c0943e208155e12b3fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1ac39db25b6ca988e1d337e4048f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17d0f6681fca1af2fc326bf0fa5ee521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79616550803db2d2047f459c1a5d8f1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1839c19d7c31d98657c96bd7d65ab9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683e5fd55d7a8bd4a81c315079d290124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1af23b15c0b83c209753f2256f93025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574a52019fe75cbeb426aac775d33be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959844663ab6545c38918f9925f935d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a2375e617e65ea8857167ad3f4e5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff327208420b27beecfdde7c11eeb70229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe4f39e9ac79c9b392388ff43ed8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d600aebd91835bd9b6aa709502e4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6af4cd26b1d2f547f496cd6690e82232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206ff4d4de735139e5556b8bc639eda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60749172b5b23d24cd6464df0ddde12434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca077a006707d0a2cb6ebc1776903f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473f3667b7a3dbaaccca652ec0e038d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4da317755c6b51caa69948f61f21d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e1683be9ccf2e406b5cf1661eed4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024b5ee3937ab730e48bcf55a53db8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcc03dc79c7de6016de3050312826440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ab1bf8d6bcb3594481aa03b00816641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96a4289223257fe0490a4514fd887f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756b6cf659f4ffe659bac0678b8911a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b96c8e11d78de721096161bb2add6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58d0f736da168de808779e17cbd04c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564e44149af1b52bd0542fceb881c3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0403e0b2b1aac805ab8f3fe9ec95fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7880ae1067f71658ac4cb3c56096048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2008acb88b32653b6ad26a6ff2bfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f9d9411220b76f4088a619d7faa8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d07f53a3c167f301237b4ef80947a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fdd8ee7885e183275d0fae31b2e9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36638ce152c4a4db56feca8c2e65f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10abf46e3652e5047eefa43ea436a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6abc53876696366356565c4da862155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552227b3fa648095193be4bd1df0786956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4cae44c67660f82044a5eafeb63bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c132450070e942233daa223bffe4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23b6ddb6cb028dadff39019537169159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e349b0ec455f28dcf99cc2aa52c897760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134a6f92d6d8cf297fccfa0f354edc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c967653a7e5bc0c52f7f1912926846962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0799da4af30593f71305fe8b0c67beb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8efff9a2f9da4fd39115a35575ea364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee76945c7fb4f6d6848f82700cc079665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630deb54ca022e50dc629a21f078f08e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c6c8a39fb9b377cf8bab9dc90dde967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5704db7644ca4eb2463a37e956aac9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc86feec29bd663da02c35f3cca723569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad855b2cc6f7281113dc7d0d7f356370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab84f5e908354d31f73482eaf6b211a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f231ab6a93ca61cd02c85698590b6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad235a80544316f7b55b4e54be911b3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20eb93aa8147d74bcea7305d5db9c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c48bd041c63110d6f931597f66051275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0d84985b025f14236a1d9b904c46376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e53b0e4af0d70c29e0162bb6c47f7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a36dde290e8a09b6df955c845913c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c50ff7a4dc0f4eb2d8ff544e8ff4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c824afeb00bd3fc20a6dd99061e5e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1443cc7b74690b395b8a574102d7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381d80db1d9ceb9808cb4d008c17b0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59222566db51d8ebde903a6c32d5f11183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74ce0dfdea82181fdaefea84b395f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7edadfb08c1237bb877af0b3c75e6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311db9fc1428e674cbf2ce0f76dc8d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc10fa0519dad75c3537cc41c92288a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2786ddd708e56412decfdeb2427afbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb7b3bb74778c8b2f8e97821e0d34889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a3c7aa1676c9543b30c3fadae6c6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb9ca2948ee18bb574ccd0364740b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7e0772eddcf0b4fd8da817390b25092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d51d2748787510e93c83e586b20f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f81841a8542a34b18b86309da629394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a28f19af967efea2824403460fe7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5393a623c2ba30c92cd90a1df50f6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6339437f6402460f9ed36fb539fa13c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32d1e47bf14f0568569a02eda431a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59ba78cd6f1245e496525e3da9bb4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d22738a9d7456ab95d825b9716ae8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d9d06c8d24a7843d96ab73d603143101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88b047d55d661659c7fe408130e937102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f028e4db8e29fff08941b3e718fc1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4df8c41c9386b9287e9278e821423b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ee1c382d225fb217b96d3906ca989105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce144d6433d72c3b0db6b8e2c976863106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c61e1ed08e52a11b4fc53efa1ae6bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6fc0bc90d6a2e4b40e19c8c5b4f7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79c3edbcdd86381cc53961082709d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0b1e428cb68d352165fac221e5bc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b8c6095d707f91f943721309998c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3c45247520963770e4c88d685eb99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d05198100b468284dab5c5a19e2bb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0664640205a4709634156b23b6dee5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950ead6d18150e1df5c73e9e10cc0b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf277b8278b3fe3dc34747f1d358ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f63524985f409aed11f8129f6408d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdfc35754b4e364a4b0a515ad7acc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f4455049ef33313b83887ff4ff1a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9eecac32a8684a1a32ca49ed3a36c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43077c83ab8292337a1dc75f0749160a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e267853a17fe9ee10e4c72284153d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735c743fa10eef706e17e38ec04a08a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a296cfefcf73d557c124ea1d1aaa5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad265118b44396bc7ab543c14ecacefa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e8b27d65d5be442f0b2bb893d918f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4549ba65a4f7bea51d7b391f12737127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e585713e8468f460a9f3b875e40927a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9db00377b7a024ae4dd8b287bbe6c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e829422d955cf4b16003f95ed167a46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48e5ad1198440e24e4e3d388a7af82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a2a99e507b0b7b11be184cb59a88e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd10ffa4048dea956ec89617c13c266133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fb9df1503dedca74606ae7483bd8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46470e8e1a1d7efa999e38a18e93d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7f2c1d626eb93810b11edca874a23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a10fc75a8466946051124e077f57b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b537b5c98b56c84c4c70ba14f4123ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf84bc02de68a09931ef9b7f8d3fcf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71698ea161664a8fb324f7ecbd3b628140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbd7fb0c6829da1bc215d33d4b61ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8ebf2a4c3f1573d0adb6bacb7a506142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1cd12f206247f6e64931643da674f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5bafd656f62ea018d60e6f1beab85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd4d38d8ab1dda35e86f1af3188311145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869aa0252570ba3d1fc42f2666d18b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2dde4c21994b808ebe36adab8a03f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240ee9b3bb4d0bf9c8fec0f8c0fad99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e32f78b01c017c7a559f17e2e484c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a8cd9f6afe7bf698beeb7816a74d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b05e451e1476a1ef5d8497e4250a22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb510d30f6a537d0a2ad7bb2513233b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d46eed52b126b4b5cf3adb08d4fc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7217cc4236ac86cfb923a06f54e49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa51fcc12871c0bf21afaaca85d4e29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5680aefcc5697b50d89c6460aa476156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587b1c04cf01f0c0fd7ac8b03485506157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84335634513b7bf316ee9809550f1e16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2735d726e304207c008bb2ee7e93ac4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ae7fcfb960b3cf6fd3ea08571dfad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa524e28bdd69c5d44ff2c8b972eae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39601a4a6da7941e6aa1a5504fb264a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07a2dcca00bd762c4de95f6bcb2b51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987cfcc0d33ee3ad0978e2e59ba1dd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2d05cb8f38104c421c80435af475b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8799c9cdf183489a361c6049145a52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10294ee39c6d349a8e0a15890ae13be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39617e64b42b143e724a98172b91f58e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f4e71b2a26b95428f10a59512bad4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74377ece4a97d49245f6c1e002a34c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1fa00928a300c02f25e36383c307e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371bf82fc25723ba3d1793bbb14b84b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571fb53895e1c23310ab662cd90de67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2978d78fb5ac4a452c1bac729ec1f94174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>