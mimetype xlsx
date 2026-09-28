--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -799,51 +799,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c85f720eca4a040091ff3d93d0ec51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280ac3c848e2da579e60db036afe61e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1828909a912163186e1467c05e2e34d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b3cf01f6bc685025a5afb4867b3fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b42a69ce2ae0d7950542460e1b95935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7d0e093a6413b1a43e9c1ddae16cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0a3bcc6ef95d345f5676a6dbb87e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb0d2bf74cf5bf0209b7ad5dfb0b4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206f0ec0e96b280b37c9551d0cb84af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b1d21adca0f0afc6d5e5266352de110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a970e18baedcc9dd7353edfb0422b5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8d88986e98d3380b44f8a00947c1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668e9232564a31d23aeda570adb713213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2c627b2b72489eee998a676f4698f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bee28e97b28a5ab0f3d98a02341dab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9129eb27bb7d2d67a2c0f96b64e3c4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac07c38359f8bf037f2118b2c0cc4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104dac683bd1d686ba2660ed0cd996718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e6163f153224807c663974cd4ac0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d38be7882f2f8e5cfd40755849b9aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462e8849d28b618a6d4a575898f78a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3078ab9f793da629fac557209ffbba122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1e1dacb34b94c02ffd54b16c073e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19df4613e15935d596beceac68a1b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54660185304e637e6d84252d55e0587a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44d4bdec2ef93ccd5cd403d6a83e9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742668a358f4e116c2f8e7ce746b78027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb26fc1ebfcff810b659e3672d42b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd69880f4926aaf8901ce6e8d754fb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cdb41946049bd4bbf5b3dd2910c9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f720d3906bf6076d2b84f1dee2e30a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db326d2e13b6d80d31206a69e808efd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79af29d562e4f178a77847b86e9b25d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250405b6b40f1fdaf6b15a808cddd2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfdd0bac9adb524fec79030150c85e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c03f364ced286b2efcb1a2beb10aaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adc2ec5d18f88ddf62435219b61ef037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e00fca8931771bc10f163a7d317e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da71e4ca963fe6e25898a3395d580839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f727a0f62b7d0caec1de250affc0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f82d96b6db355f694b19a1207faa441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c95466bb2a005cd8798133727d578642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710725fe929b16be7064aa76be025e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa573dbc61acdd1fac128d46ffcc8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f817d8ccf90fe4ec84a8c5bb81b39345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15faa77bb1a9a837e3969bfe959169146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b891dc74e0b708ac89732682b0ff0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ce7a57c1aece3f345f8c18689577048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c0474d4496fac34083f5c748f692749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e8636dc301d2c640784f217d381e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a66c088e111df10b661ad8e44592ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83fa79ab5720489edb1e76ddb9254152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeb9db34d4de7dee9c0cc3813663a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6f2343809f30f7e33c694eaeca90454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31402f72e819c91d63198aeb70806da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fff4b7c0b9464f05bbfe018138cd5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17903c169e391f76ce57560b3f7b8b0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d935a6bf53462f6936859770273d4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b24e279835d1a25b9f8a13896329bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b65eed157fdd5b85bb15728d139e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc6e2016489dd81544adc7bef0882961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a691ce0e8c785af5bb2c1dfdc8d949a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9e0022eb2855888fbd53537ac3f8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fbb19801e16da68631269096632ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f50b10710a02cadbc7e726bf0e701465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bc12b3fc5211c2305e24cef102f3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c96a4e729e6a5d33b76528844d8c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bb9b5cd7f18d421b85ffa1512128068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331d3e1516b5be9a850a07fd29400b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cbacf028061a7bf0b183d7d1dcd2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1d00b9ccd6bf54ed610e715f74b9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a89659ae79aae9c1bf46d1e358aa572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc55b3dd51388c5a1b1e4418bf6abf873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef2e606e5b8bc7c9bb2ec4fafcf68e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67eab23aac8e9f4142e93e44491e7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a231ebc381f47914df5a8f104471376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f386cde6b93fdb1738623803b826e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4067b6bcc07f2cc2553a4ca07ff77c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cd9859db4ea211934bf313bbc834a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0db12725e3a85ee7ad8a9c49934b9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db580fac76df5ce0f54635b7ddb7c6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22a3d590fd68925e2f62d71bd6977b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef369dec7c02b8399101caa5806c7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4632ca5274df37d9324647b985b7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b84672db7a1a19d3665ee2bc7a3a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0df1b68aa6540c82f0a23bd8a4033b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba52f1d01c6a96c1969fc7acaeb019487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fa7d02005ec071ea6c4440c9bb74088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f0df707f1141259dfb5d2603c151589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aac1c6d030163c43a8f49b21ead7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac3610430a498b8afa01ae691cc41191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728c7893a33522de94cd926ba1c4b4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd953b0cdbd3f7592ae40aeeab0b2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd682baccc0aa63337f0e8de56d79e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e613020c882fe99e209ee7fa6d11195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab6af9b89d87b86bea604084b5c64696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff720a9a281a7e40c627471ff5a174c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522897adfa61595468ed24998adf26c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9a1dedf17aea0556ad968bccf07fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134e189ea4044a51dc4feee536fabe8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4011339cb957611e3dc7c55de9648101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135603547019d6822b971998b80e6cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c68486065caaa301534c00338e4d0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e519f7c6e56c7f20720e389fa46b642104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9057df657ce1485790a5db41421fbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b6be15b03ede9da01dcab76bee942106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519ea401765cd3325218eb90a33af98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841f72a2144ca2fba1227d97ccdf08d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c8c333179929a9acf1fdd109a81a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6ff741d7ec1d8821c711520aa480a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c234527294196045ff5da1a47ebc646111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3990fb1e76420c8346a964037e737112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bc5be0f0696cbfb2218f2679c3595113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5f8733521bf52ea2b61c3094380ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ad198dfba334309e806e36159314e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163da1c651cbcec0ba73c8dede58544116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ba8a88830d6cb3fe4f09de79e49bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da653674c5122d9af970dcce51c534b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143ffbe22c750c41861a9f603cfbf14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbfebd55d040463737c1ed1686e467120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dbf06102a056216b32ccd6b97a6e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2732136501075cb5f63b324e0c62f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183d83d553fd6d948a4a8079be71749123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4404d2e91f3ec24e29a2b39aba1ad82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1444f00c10dd2e85a7398de6d0de3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a2de3a89b177e33d5a87359ae76f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed141ac4cd9d8023200d9e9e4a0b4849127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a5d2a235e6ce3e018341a36da2753128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077801e562b26afd37352f5b5b9eed86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481b0faa9ced764b0f9379cf1754197130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839ebfc59f6da786c3c1db0e860e8f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32754c1f0444d1e5c449cefe2b49931d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a239e5c1dd7dbf2461a9f0facad5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86e52c63fe0568e9153867bc664028134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b6e13cb6db6d515bc1e395b8ff142135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f80c1a7a75bced5b9e96f48153d920136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23ee2f66a2b7695138c35497a41f97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeba28dfbafaf60715151ed86a787e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe0ebf6397aa24257ae8e739b85741139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173771c8ad585289c98a5e02e4bd083140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e5abd0fb332cee7b5ca789d758c00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8120d7711d876f44a7faed28a1ba0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4606c229786e4b74d73315d5b4c19b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e08c3749cb97c3039d9d96b5968a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423abc32707e8e002cbd7e0bf7fbdd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d363e0a083fe36e7e90547fd58d35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143064b89e14bf2bb183862eb7160643147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6e8aabe92c5af81813635f3fb396d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c494657cc39936bb354fcca0e60691f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6ef0a60df56329add5343bd18866f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c62694354d918569423f9c5e23f350151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11005741c4ee1313f3b46a0d2fefe09d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780d4f2d21b49b6e6a878ed291f3c67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b5c9abeebc722de87ce05770145f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689985df600c1db0853da9fad7c9d32d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e607f5e8661872c0b46bbdc142246e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a56fb1ec3038c6ddab21718d516192157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4cd7e2f3faec984abd6c4bda61e5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061747d962b1f4f78109833159540fda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc35b0c315e066c185001ab6a2b2219160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ee6bc8ef323c40af38409ddbb09fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc3f8f4dfd8ddffa245ca3bc3bc5e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5327ee3685250bf099be2583b38dbf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac201230f77d0d71ae0f34a77fa8507164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633fd7c4becea1532ffc3bacfb4cca4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfd012411b10affbe1cbfb5e79feab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b963c01b2abdd727b40c215e6e3b3ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3afcc2a04a09ace87d4583e16ff7c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d33f6bbc9f3facc52a4ce1a8c55003169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcb51c4a967c60bd357a52a988be65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6415bcf202141adbcb9337709f088be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e66f4ec6ac4d389c047418c3e22d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a72320971b89adc1dfc94ebbeda3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0409d5d128726e9cae72fda17812f55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658df43045520068145c6d93cd965db0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2406c14b72f3068f3d9ef6a2aa9ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3257fadc7cc79779e6dde9f04fc64fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957530fb22aa0eed143ddcb3161ad840178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013411821177148454272e254af4dc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197695034122fe51d772fd5fdbebaea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdc681b7dc2db94df01b5a9611db813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13b6d9a6a4344682eec658644aa0894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449553b965fe309cccb3f95248331795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1165b0286b1f1a0c4f82d19aefc6166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd61d9e09c7f1683778b907b619a1be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ca4f8eb64381fed5ef4cc9012d47f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033f4c987b3a477c1a3ac2fcc53e1a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7927ea3235d8b6d53d144a55dccc6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cdcf2aa97afb9b5f4d1f05368989b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b59de5b63ffebb8874027ab3307fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dbda1fa14d0a6a11af66ccdafc88a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7732aabc450595af31e1dfac0c0e0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abc8121faca2214645005d58df202015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193a65fa3304e00c3c0bc065822cad616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ce2542728d4da32f3144314e4d74e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9821c3a5982701e8add2597c3de39b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba0eab3740bf422159e2a9a885ac1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadc275ed846af80975719963e13c8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d94a89ed5936d7402fb4074eccbc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676ad1c41f6cfc37a317ff88448433e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbf2a4bae00e8d368402420d1e972f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c197fedd0c024436be8a11501656d9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e4edb0e5e6760200e69d0f701f68d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213332a6a70112b05db3fed4048e1d2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70734e9de6a195222c370a9c83c07127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0706ec04a4b57d031c04527835a6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129bf5835c2240ce19dc0f59e651aa129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6012603c79449c68aa2b555f733f4e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374c6b2c8f7e51efb814c72cb1afad031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1aff09e1d32da89b0a58ff889a66032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dcffe0cd6285ab70a077dd520985333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dd72adf10df5c5b48da99a37db62a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99bfe829d414d93b765bccdda8aeaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fc89e0e9ee078d6be0d074fe3593936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7b73cd9e050fae539dab70bff6b9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b02dd884fb16fa009c068ac52257538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1022fd57e527d90db665698ced69839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32dfeb3376c11ea294af1bd0e2bf7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77897310a3590593bcab63a73fb2ac841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6e33c5b8b72a92cd84b7befc3317742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b435cd14b6db66d1ecd2fd30376da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f23970e0483619962568d6d0abc2c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49924f04f76ffc645487f7e1282d0e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170199a3e13c4428a0fd175b274c535646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7d14dfa15cccda692edf4f88450ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe90993f14bf39ce311108a3e4c94fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7a3a57019034f4cac0931b2d31b3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e06a19b9fa22141a37a53983d47fc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9d6b84f21eb0b65d11e8ae49755c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dc752d680a1acecc0a0bfd7cfc20c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d71e07ca30e71c704b55c11cd8b8a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3bc131c6f70a576cbc24d9453deae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338e6b888ac1ecb55244dd6d74866d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c6c0c3799d47a65bc3c6304645a6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a69285f4453fa03394f46adb6655b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc72eab0304761b4d4d585ab3b7c4ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726a53d1132e2021f4db4ce47263ebb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eaaca096a89fd8f03394f660b8c4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd139c1b2c03f48b90efbd638d4023f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faff45ca13c3dfe0e8147224c7daebc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55492f391f28607daff6231d2ff4a7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931eaa07616b6fa941cd6923e7610b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825343587a4278ac45263fb0098e7a0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18aac34ee98cbdd3a1f1f56b957eac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ecea48081110f2dd708042338b98d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30131cb1dec0a1155a5b847ba3e548c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3edf8608707c139d4a7a2e5bb29f3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9ebc3430d7d5a13c5d13c65f22f1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af53ee4a00d83bd42405b39805e51f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf53adcaa75bd00777305d9f6b8a6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d0743c1b10f5f708f21147c21b5e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607fc6d76c7c346917e187f95fb806474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08953d9cc96feb1232fce9bbf9a2dd0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df42eb2d03633024cdddf09762642f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d1c94d87d662c0b45ed44fb8fbc3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb70ef5e8b2e934f5813509181de2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc61b00e7579288395ca5db97321b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fefba53b03e70128729731bbe694580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06dce3b8f2a045da1109f4ba929e5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183526b4634b68eb0b337d7050a525c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27568acc4b3c4c08c9d89db0c069ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f4239a1b630cd47604e935c77fc0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1622e73d561a42c5f39efb26e2710185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7341da9c4e8d88de34083dc765a73f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1785fa15172a28c99c857694cf2f3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fb8e1f06f4998eb262f8dd8bc003d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd530700a36b47758194f55959e3137589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d02d62e7e1c61803580c12a9357bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3ccbe8690df5250f812a3e653254d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a0488f6be9ba2e8cafe5a85d4700e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d59a7d2cc0acb105ee8470ef1325f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256f66e529f53a415ce5e9e06a95ddf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419bf452775d64355aa105c32f19f0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead6b107cf09f4f2122133e1fe4f4ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb060dab026b3e32e8c45b3a02391c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b229b8d60391777d82c8a9c24547e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04615571c3b0759187992942278367b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35608fb76a9bc1a5c4d198577e9822100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9fae1a9c6945d56f425e287db4360101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641f852882b2c8a81f4e8df9eba4fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0305883f7c7c2639d5617e876fbc04c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f182e9039976d72de3116777b96b9cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2bea1288e254c80c68297f0ed312d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4708538b1e99de2733e515f0da1fd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719e7c3a3d6ce8fcb1f074c3306b75e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67d0d911a439823062ae0bb22cbb64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df49c1a05fb62688183a6d134c31ed2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13249062bac6f1dc966f83e10b73fa0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e469d92162c74d4b6f94a73061879111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f96ee63daeebddb7f08e218f1f552112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e592b180d19e9eb179c29a9f37f0be7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1211eafdf6cb614f3bd0e8bd6ab265114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c870eda3f319f637378c2f60bb87525115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e7f4dc7f8d9f1b3deedb0790f8149116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee29978e2904e848cb33eff051d14a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0652de644798678d787ac914dc57393118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cbf7c57f0a8f32e2f7c77b3695549119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43911c31208e7a1b2315364eed9bf4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8715bdb7fc5415b6a5ef8f3452be8c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf45ae39f10525b1cfb251b7fa507f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246240966a3d3be1fe5f94671ea56be0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdd3a55406f69ee5a776c70d020a13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e84f356ad31bbbe4d3b5d632e71be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3edf5058721cfe245849f93bfad21e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb0fab163d20fce2d04005265cd3d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ed1648f064636d501a02ebdaff5cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87520d50315c36838d43b6e11a55577129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89fe180bc559c69e575e27b5d831eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b48c32671eaadf02048209bbe98a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003a59af1052d3f2f3d1b013a68d473132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4838bdcbd408f2aa14dfeb85f2a9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756545973f6e9956fdd853add5ecc01a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50d7bdafc32932667b6062a827d382135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd7f1264e700f005deec2daafb393136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bcf06f7d5c1e1ec521b6f626bec6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda676bd46b35e3f1fdd3742645c544138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437ae7370319d82d745c59d471099ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf1253a5ae316da1c1833e05495baf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bc0d591eb0b8c897347d646eb1fc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaf68a07013fbb7288c6269992a50f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6534e1b8b4c0a76d79d202687bb1889143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78ab309f7b9109f20229750e8bd585144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22764db41dca95d2fd325e5c6150af40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bd961a18b00c909063c2708b122c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013c7eee558f63f64c9673667fcb6cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca078ddae92aae1913a407356c29aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b26f444b753361806984b07bfe4a36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bed23ab30f8497c19b300233cfdcc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfc1f6f4779f40faeb175758aa954f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ddcfb62d4a4ee78055df62dcf4516152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a46cdc34248a01331d200539eac16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3a51db10ac38447209464208b444d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e502d760d213785edc6311c9538f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e37d6484ce0e523128f2844f5d57b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543c4efe0bbf9e5ad852201ef5401c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c4983501aa245764e15d56d19006a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fea49a9269b0890384cddf20bf3af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ae32cbed64e7d69fe8c10395c6b17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e4a32c1da6c9fd67b18fc4c495d11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf2f1e600038971801c015baba5b4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224eb9fcb0254b6d3eb726e3d55f8f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180924684771672463cfb4e7ac8477c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85ee4ab7d2ee12c16051a120d680be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea878f48371129e5e5652df8b2ea8761166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b29d925f0762850523904167a2e91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a57def827e9f749ec239047e7bf66f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a79f3ad7d7d070e2da35d38ea30b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9daeb80bb5e10be43fbc3f89f2af6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8843f16a795bc3b11b479c29682f98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7515aac89cd041679006d0ceb41808172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aecd5f34282d3734c4a4a84bb2ab1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49eb8d47364ea97e328ed9fce2b38f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20186e4735c1be3099ac531559623a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9212897b092a74e293aa4eb064f2df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2dd2d7ad42f418e675023f5399117177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeefc6b1777ae68fedd0a04efaa8d92178.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>