--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd82a4ad981fb7422b4b2d4013f2b921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ff21d0b55989d9708e711fdcc0b432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c63640ed885f9d1e628650a3735053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6227eff65eb89f9d4c304cb38cc2c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b439c552999f1a92c9a146022947415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9251890ccb8769d432b6772361bcc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4d4489a428ad29184d2ccccaa00b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eed1f2ffc52e0fb0172b94c403cf758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e459259c621f0768924a7812ec5549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3c466cb6304614f08052c2efd549c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc312f905c75aca118324688b248961811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330501a1ec992310ccc5bb78696e7f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7c20695938a85e899d53095008d6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a5dfe5b4a2eb0d2e2a30226a1e35214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55356c3cd001c454f92f35cbf6524015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761caee86be74f51ef0173732e878eca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634681fe58fd227f0d1aa1f1fdf602a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf562268be699ef89ad0ad443def73b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe46eb2f04621191eae72750ceb48819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ed9ed5e9b4564b0017bf3b00c93df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db281b26a53e5475f512c90d9eae81e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4ef6f523c0937651b0239bffef40422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549c13dee738b93f72a39f73a0a389c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bc7f023736268d9b4b8bbc7c5603524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340b6695f69519c1e630c9d954ed3ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26110ae364b4e548415c71132ce78eca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc6259c1458fe306387df60432328c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139348015a0497749e19e3ae51b850b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a267a2c0b0248312e271b4ed2126c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c18e9d2fae380ebdc7bae4d5b8adc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a6301f1259d6f1c0282ad74ef8e2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26a3680c9cac4be051744ca4fc49de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9fcdb9c4f567c3d03c883a74cfc0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe0ad1fa83657c69f09c41c6072f6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02504187e0f08efc96b9f54b27a72aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6066c0fdae585f0164becba7ee4811f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121f741595dffb3d15784fbef2e9d6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bb597f2dfe15b2712434e7b4ef70f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe07fd2af15dffe029917ce81c1f80b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c21a1800c1b1311731b5da5d6ee7d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6956847988cf551a9c80389e189c10341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdacca0c77335cd13d3048de79631cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace8d1b55533fbc6362bb64f4315e8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a6885e5f2a17f46edcd3079c5979b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fd565ef59dd0def97df5058e1f18b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f8078d515ae85ba1c3d0b129c14e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1cf8c57e2c59da9834d232016a94c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911a74460d7b6419ab5e79d13b33e7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c28e1e090ba133737d301a46f56a4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e90c9860bf25163d035a5746fddd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65363bd9f85a7b560600a4b7457a11151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880ce5199c871a6743a78de5623100c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db11d74430893203c629518049550f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a16905de54a23f92ff086cd679150854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f07dde419768f78a37599ca883bd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7d344ae37df71d3d5a3d58fe6750356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd67e3ebbcb63a11fc6f9ec1d3aa4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839470f64b149d153ada02c3a92643d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdce7733e2e67b89d097debde9afc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244de45c8f5d698e853cb65d16c3a67660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ab26b8b7b53753a5b8bb5730a01b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316be566547f323e0b920bb87b9479362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2cadccbd46a43766baa3398bc284d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2820ae80808732396c39143aa559e4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee77de21f4c7a30215a3b62ade6db3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2767ef706cb63c86206ea5c502c85766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5970b899e4156979d5ae43124c6f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0c39248f72c4c144d24297275c32868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edf27420a88eab18ab77403e300c4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6413718ed51b379289e3ecefff8dd8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac61d8d7bffd93046969c2e8f7e5ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a5415837f9482cb9196d59ae3ea4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39c197299909b5294dab76c2515f5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675abb4304dc8ff18ae6618252f761374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f0509850a417a1e4e802f86fe6bed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbe66cafb14aff512259b82ff2be5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b94db3ef1b746abbba26ec86ce23777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa124d3479418e378a40dd3b97a22f0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b8a0f57d75d3d4b2a6a77cc407c5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b822192669e9bcafe8b88d429a33180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b0aa5298af31c6c7b037b3b6fd53c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc61404d1ea031948a389af6deabc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a0c9652c7ecec44e7bc9561bacf9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdef63066c69228a149956b13403b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b7c9e276e972078eaa91fed88980a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5492f903b91b48e7414b0aabae910b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687320b836902e6643cd507d5ae49b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c48d31ee5ef38158905b4a60c3dcc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c742aad6fe12eb84dd7747c480c0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e96f81565bbf2eb151af32bb6938890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884e15846387441e53a3bcab75e41ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268baadf32a667921ac6709140ac4ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d0309814cee3e764d1513a6938ddf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4bc38bd60f21c698dc2dbca60520394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c101238aa60df38aede6417c72e00ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff9fc619123e9ff4d01bcdad81658696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe22141e42ea27ea2660285a782db597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c64a4162ba3f48de934c31bf8fe5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac0a06ceb6cd2d5590c1f3f10b865f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccba9af4c94d888d491a05fdb628c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6d9e921dcc85c006a7e380cb24cae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac77c533d250ccf4289b5ad2d93e5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a2df7a7d13baf59b8e233963328f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8963c82f7b7c18ff40577660e93d40c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c11bfa54d5cd6fd48cf76550ccc74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e948ef02570b2e7594253064126ee4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04777b7966d7cec7fcf93e92949e59d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ec8c37f724c6b16c93515b2c8ed30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ffa0ee9d8b315206a4854f2147035109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a0c9e47f2d9ae1d52b2a20ef45a95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc91a32f0d479680a335602e593f3d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7031b4d72b56112087eccb804ba48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572462e24b7a23c5041d7d4d2d0e30ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac441b0a53113c3f3b56f344b464942114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c4f7703a6aa799493ba7dda6c7689115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300b9cbdcd0585be8495fc2cd2dfe2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4701ec8997343649ab465032bdc49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353668cf4058beb6f74958ff0636697118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744f0ec0e7c0ce8b6b93af116c9fb5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8326f3d90973e640bb8511c56a55e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b2e1c6d6ab83d8ed2a3c935ea34bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d6e6aebf5b4cd4819ec88ef4c9914122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfe9e872e634d394d86f16439b7790123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df448fb64dcdae970869d351fec835a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19db16d2cbe7397b5fdf1f25bb254cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523d86f0282f794427d8a702990979f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880442b69287bbce1196eb2f7968db4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0ff55c1df3f234e16de6f436711d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3923fbe0b91e0d57faf685279fc32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ef7506e2d0a23123ae5d3ecc9ef66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c2a99c7ced4809b6c49c48a6b0ac9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd808b9e3771656e851a4ee34a7bbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e425029556f3e9159816ca0704062133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549e37eacf570f10268dbd8f3b87631134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb321546ebed8bf023f491d2320452ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b39c0a0cf77ab62327b742b2039b8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3151a9b7e31dbcca638e29ad0fc550e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbc67a9a74d175bdf521c29f366654138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d69c6d56a157c0cd588e7c456586a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac79751aaecd7fce8de09bf8e131310140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ffdd6669bae9997b11568c31b6ab8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc662229244189ec5ccbba61d4bd321142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27127544005f441dae217d5eefa83636143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3719c35f928770e6db4e9999f798a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1825790d784a67fec3232bdd58d58f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a89a4516ceb65db44d6c46e3d4677146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09957f605004b439b11e47f189365081147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d710371d074f0aa61c1eab3a8dd74a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2c232cb9f0f51c7453277cc81656d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca94b2563feb2b49deb6944b3187e7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f87551d717f3bdb6e37b61f9302ed0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b032ef53d1c7c04ca66ac8e46c58ed6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0f43521081e2b20adc6f218e7ca58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846eb39d51cbaf9dba924c0cfcb30e34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117b2060be3ee0b85db23ba0dfc3504155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937dd80474f0e4e81bbddbdcafd3ff9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7967eac842f798653bcf42e142d387157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0f0890b94c7bfb780405cd0a0ea0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d2901c4b793f83eda7c301c28ece2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea7e6fd8c179a121224f9fe4f0f12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2474b847b96b188c461bbc9dbd793161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b1bae054b0dcdde8a0bcbbc99a31b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bb190eafbe0bb0c015edeb8210699163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131350e302699732ab8d892d93bc2bcc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93eab6e6fd4fdb5441a0c811cc249d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c7514b23e866a617ab962211665dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611f48fd62ea22c9904fbfe6d1eb763167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78710642a2b952d1877f6903bf9324168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872800182baac54af6799e4ebb19102169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776d44c59418fe1c4d2f137b2c1ae58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde7131a59edfe008afc7210ae07039171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd9950fe6ede4da4079c17ac21d73b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd276a22cad50e0eb079ebaf20d7f7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3d1f4871a2b1b73ce8e3ce15ba7b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8dd85ba96b02d0edb08f4d5156145175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adb8a9009cb6ccb668670f4bcedccc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace063f536a50afbe1d4a35b2a88d5e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd53e77c9f59c461287838f0c185b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c404254617eb900f18f48a4435e0c20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa81407266c2c33753f359fdbaf3a9180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a826543181e4bf926de4ba68a252031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a213474b2ad2918c4eb8adde7bcf702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b18dec20c89ff5de13d2fe33b47a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d5b8b68df67c0882d3eb7eeaa00614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e9b8f67bd8df65af4d60840f7f80f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded4252af52e95d83902b7fe7c92e356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65914e9cdd0814fe35c7ce32c9b504b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda28aa0e302d593869295992b52fb7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747b9251d7312c6ccdb27cd4c26bba79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1a69c98374a43a2fe01699993188410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6114a438a12a0b6a66799daa66060311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e3fd0f08d5eee40b0e9aca7ad7f0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04400d3cd622c24bc55a9d5377b6f55c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9410a66948456df6c2831d67fb85e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d327d2607cfa45e7a5917d50a154b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894047279cea3bfef473a3997c53af4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc4b071687934ff43ac16f6cdad45117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437340e84607148dcd6c8bb156823a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4519c13a182c9773ffe7d6afc559b0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2a3316c7261d2a41b49800b6e8eba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03088b5d9aac082de768a8b5ef31018221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f92dda2ce2b7348f837f8a00eb6ddd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006bbadcde58e1d87766f5c764fcd8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c691503d867d2171a8abeb6ddae040224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53c7b878efdf68bcdba5f0435d8a9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5d542812935c5eda1c90aebd868dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e49b7ca188d3a3686a63da74d988d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b601cd72ae9547c42d7a3ecbac81e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84885b279b00153d19093b92c1401829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffeeeff32b962b4cfd264d85996d0a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b717620d59e5902d0bdd2a9d484d8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3575314dd83c8a66cc305d569137532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16b146130f925698540d743f75140633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc956ed01cd9f7ea1b7cfca952ff1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910aa87ba0f0055704701fe3161895835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20024a799447865c1600b9027eaf8ccf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff779bb66c2e5e63b6b4417b37aa60f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9acb025fa4a88cf422943e1a54b1b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeccde71c589911523ee229996ea2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab82ade53836dafb4907b47178da51a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e4ef675fc788b26d179f44455393a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2e8bbc376c0a4df1e8e3d42e5d95f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466cd6d375a9cc61933058dbcd60fe343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe70daaeb4842b07dafee24575aab644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f90a1030ac2ab36af05eb8f372de845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca16ee9593cad4f58407af8f06d564046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8434380f9a1fabb684d65b3a4edee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf74355416d1ec8e93945d9ca9f936548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be46e46a3b380f2516e3ba4805e1a1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e4e6aa393ddbcc99ca23c0dd8b3d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377f8512e2f99f839f7c993295c240151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc4548162b465de55871f9f53ff7fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a385fbae12279606e541e6196aea553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c531da69024021a99500f15281a5cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b45a93d7ef750b227acf3fb11b333755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5dfe94626ed954cd4cfc6b9f6c9ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5981854ecf133e45b0136fdf2d82357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74543e531316dc6d47ae965a09d4fb6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1edf151c8d3f6faf84ed9c2388e1e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831728eca5ed4079aa3ab5e0fd1a04360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd491f1f02233af8ca19744c13843861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bc8e526f66929fa21a4e667b1e0f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3f18b0bb20d14a7d8f61d9450a88e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a0150757265fa0aa4f1898790354064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e97b4cf56075f10219adc4a9508a9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8ee1ad76cc05f67ea27ec82add08866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5dbe3d7eeb179b2cb3bccbcfccb5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae901882fe95c29ac9905f8eaf8b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a02b394ac557a90cb0c4e3247a866e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777913f057f854c21460d417acd4dc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d45d4c95185c3000a21fb88c8c294871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae10c6aa262bbc817a6fb68202f4c7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e831518802c1e958f048a664da6f7b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca12935fa1a5b9fe01a2085d64f5e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f7e2b8c491d97ad55c6be9cab401975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397adf1fb74cdf518112e9f7932b1a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbd3b0fde7cd201c9bc599fdf728bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec7d65d40590ac63f5504822cb0e4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed531abfa3083c051ece1305a70674d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2fc32d6b49c04ca5e9226bac8b64380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72bc4dab5f1fb5ce9621019bdcf90781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a2929947ce4a2b573894da7b4360682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07f82dcf94860637da0ae75c42db0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a56deb4efbb740cfed97d6e20f4a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b86b546cc25c11b2c935756e4eaec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d1fa2378242510a36f6734061224286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a3b813f4638afb27a9a868cffee9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaf60905bcf6c3551e93726124b2a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db271a618c709f766d538a9ed3f3fcd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d46d9edc1e03a02cb28aecce71e00190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fc72b8670195ba96d354aeb1b242691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad746d6e18e84c9650d1bccc6305a4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041cedd6958023bd36c26b9b87f129893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adda78471efb34ddb409467a427f1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012d8d87d112bc508d9c428481b48cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c9b1b57cff61433722fdbfd86129f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890360a2c027f00a039145df3c2cfd097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdb600bb63f9c6541a9753b6b1c8ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eacc5582ddb17a1bd47078ab1fa9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006074051e5dbfdab70e0c7a118de970100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7667d8833e68d011d3424a539acb10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a36d7a9ccca2fca49a6745c9e5ec6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69a229b5a3e1567024cf2471498260103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b70b4ed732ff0cc6fe3b3896cfaf9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616437fc38025cfb6e5b8b4aa66d931105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae21c1cc7f3f50aeeaab42e9c796b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d05ceddc3a7ebdb00aac21d62f21b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37958c358cb2fec8607ea3b47c97880b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ff23faab9538d45ecf9c5e094dc40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986c8cde84e3dba746622e4850f58b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2df5c897a93fc43ff57874aeb8d0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aac11f0960e36289bcc5bb54bf28ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa17d1e1d67c4adb780415ab42dd0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16770953280e312ac113c03baa56c41c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca157585f468738a9b6c3b5a5cbdfa1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6718f9a640b2563f9bc72f34958006116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849333066d777913b4f5044017d574bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e2f0f547a9f08e32fc40c507784b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14897192a11919c7b675f7ea4d0dc9f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bd5555a7feb47ef03703830de9866120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309178a288f29fac25d90fc9ee1c061b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e86dfa9c37596fd29ce74e4882ddd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ad5025e85cd483504e28f304fc849123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02866949549f357ae3e6b710b48e9cf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a78e89b573cbd7fd87f2e004ba577125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a40c8fc086b21f459ef043c5373f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc774ebcde6311dd83bf5c98134e6de5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af705bf3dc9fb1860813b1dbe344c10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7284af6234d68ad4eae86a80229b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067f3555013d73248f957b66f31697d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb152ae31992494281ef42e413b116a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2433390f6bb4b5bf152b79d71b52fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deee47e09e7f97bd9d64a426be808d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d0ce52a1dfc8219f02944e7cdbf21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b9c9ac5bd4e45ae00298babf86d84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26c0cd34bdded12ec1339e1be9886c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee226b8ec48dddfe22d3818667d21453137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e17f066e00c8b34beff6fb0f651af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c072d3aa1a656b8b7d36a0b0c3949b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fda510038dd47ad70023a2a2fa9bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260976d9bacae66292587682814bb6df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561431176394fbeedc5d303e76efb80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c9afb53521ce8c55b0c83eeded757143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b9b4ef272727c97db2ba27da84734144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811f3d00cd8c1faf8e3d18767bc32ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d1d6119362bd4c05420238ed91879146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aefce8bff7577561de51372e604416147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fa79c6358e67127b87442aee04482148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1529ca1ad18053bac8aa005af97b61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71fac5566b97972553547e417922b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb65ff2f3f6a45a564ea441daf2d4c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46379159a8cf69f09c5c3cba49a1fa9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25fcf4d99efa71a9dcd456f793d7a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e39609744ad9d5b0854fd40bfc8d67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cb6ddb5655b29fafbd431bff11c81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ce7e72e55be71a340960bf28ea240156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994b20777d5eb5f4f6dbde278a5b8df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cb23a9b17055d62be582586bae59b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b76695bd902e401ff658c67ec8f1c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07082e2cfbe9259ef78881f3a3416f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169adf58072cd1abd533995dca40ba2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea0c35713ad2f8d18d3f832a8a5fb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2e6d26d28c7a02c197dabb0a4855a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb50b9aa05fc114aed031f20e560cbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f25c76dea057ca1ec728d7d6cdb26a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01972fc479e053b484cca23c6f0a67f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd1cb2b1165295124a9cf12b24d2a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af71f30b68c76850e39ac8d2ed8d9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331a99e1a249196f5c6b09778412139169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645f843549d6957f7b29e131c866e06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b32d7c87a62fcf6295330d1220bec8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44ac6119ba8c992caf534cd5992af3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843444734cfd04860cf4d86076dd2a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449d5326fb4bc751a699e0aad87dc0e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>