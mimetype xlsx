--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b2978ce95f4d4a95cdb1756a7f5a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90980bc1be36ff8102a407908a65de982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813bb29e578b245f3f4989b99b888c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed7aeafbd4b853570b1e43b676fa934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cbb3c81111ded8b9465617d6c8d745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486d4278d4a6299f618eb5a200b6fea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a87faa229f014d71fc408aecfcc84c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a935def4ee2814703474988ffe28298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e111f5d2eeb7605f16f5aa826cbb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ec7a867131d350715fd5f230c054910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f77e3692b1956d20531ace5fb34dc011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506458a39a052ff185ee1be26b9c88f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faa69697c15011f15d23693e006f7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b07b0b0048f82a7d9ba1bb3b2612a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318248cf24f41fc1a3cc278f4728c1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683b9c090d5325f77e4a546ae8a805216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fedc095ac4dd3ff6595761987c95ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e02c9cbd08de8c0a34f869dc60282a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61697f97aa5db393ebd4ab6780be225c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c831f275906f66722179471c49a23c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941106e072270122ff5d43735ab525321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d21945df60e58d9790299cc85d2c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3880ddab4f1208342abcdec50ac8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a1a6f3728307a3fc3647e40c6a60224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82e64bf605f0f195ea27e94222058725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c38cd8dd69510331b5faeae4fceadd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a94f1237066196dbed95b1294f090127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e73a2e122e66d1c4a8ab1a6d2369528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ea29b2156e1b8c41d92215abfdd7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee25c2978f0b870709c9fbd93e7cd6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137adf3b15c06b60482b7e0e0f1846831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b57074bf6db5901be32ad40226427b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e970fb13eefbf965b2264bcb73c7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5078f5b23f85791219b999940d36a2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc9cba3ba08eaafa8d85998c45e1c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30042b5569c130db31d4880529ba4d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411818d00d2b36994e440d807c34f4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd19316468d8f6174383f749e2c5b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73a339870e9713dc7f50b3cd65502239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef555d304dccd9468aaf39ae69104b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07ce3c8fc6c52eb05c0b0275a897b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d677efd014f9bc33ebaa7d4a4bc25342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b420600940b44521eace4b41332f49043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723efb263e07c323ce975efd1c241df844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56b22a3cd6df813f1d59814bff869145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedbe6fd4a68ad51856dc9ead3e379246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ab650f196308f06eb43a1b061d35c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8930d34e3bcf07a60ea5f39ab57d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9e997854307527a6d071ca9a51ea149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186a095f1abc602e22c4f58a4e08da150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d51c91c0d080017e1493db81ad56351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdc99672b1d6c166b1ff8d9cc9960c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abe9ab007f60a04bb16384dd459ff553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e848ab9d144976c203bb1fc0d76792454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86f0e892deaad7f269e2407895613855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04eb0ddb4bbb2510f19baaeb8cc59856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c9492c9f7512d0975d3114c7a1e3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f9ac4bc3bd603198ba1c9455fac6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd212eccc3bc11024a19886e5eebeb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580af20c623a590e2df5e0106682db4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e4d771d766ea5fb150f86fc6171661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2806c34da5b7f0dac3fba6254c2f84f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70835dc00f32e1ed7bf131fca2dd419d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb978e0fd824b082b58fcedea711cea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc220dc0c105baa9e6337c7e8cca5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fa2066141f4f9e847f4b2b7ed1b9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673828c7e65847936bf84de2eabb0d8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60894ef575c714b1cb8b46a68cfb4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f9243b84995fb2498994878acf38669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f59ded0f73dfe917734d9d300d949170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115ddd497ba640836f410267607db8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876626160f4ecc97cf95075e8527c4b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e38fa4571d53d1927643c03070d7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5204b3588850376cd79cd877f3e0d1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c60e15bac78a8358fdb279bbdae6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5a5bb022ecdbc1fb69dec1f6f600e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370655c71df1a4acaea97378203eaeb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134c936cef2c98c092af6645d6abf3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af88eb5455b222b826754cb7779fb9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b4e90a047ec3ef3d23a8904d834ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37560bdeebb4a2236335e479f403cfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796003dc07265d173722d8f4903ec8b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a87a6ce0d5fb434ec4146f74c248d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcfa4993e3cb79bf72705e47c02a6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68530678a2e0c2d4afd250d6f454719f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fe21d625f2f58f0cbb2f852cb26be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62b5cffa8c55f5ecb319631e9efebb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8c5bab30633b6f356c31911c436db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767134352eedd5f47be826ea800472c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af6396cd2346a3236100fb917cba2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2190050ae74a57948e30cdcdcc2ee291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9c430db711cff26327e83d7f54f7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f466138887e3fe708514f8616a14fec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48cd7fc82693da6404c9d490c1083d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148efcfa76a42be6c1dc5ce8568e496095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d9d7dd943385d889b034bf1c0977f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54ef2906af677c34fbfadbeda5c11c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beeecff7a537d0b0da9619eb1d625498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1987f899756fb22be842f3a38477cc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48a78db224e59da31316744be0e2bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a836315d478f4c84f5a3dd7e6c731101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bab2adc5bf772d33bbaefbd17942e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77868bd173894cb084cbf5ad14ecab5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c2137785e8b464325fbe5f9b41947104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278c24ddae00de4291e2879b2fc9ea6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8ab69eda58e23e95777b2e7444d17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998fd1392e9b65fd4c01eefbd310702107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050eba626ea4e286136ba8ca8cef4be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646e321b86b370088feb775bb7cae2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc61bce66475430dd8b92d3396b95a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc10910c60922251649f6403a9571e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815817896dc4d1d00e8e07a2fd680d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29139f24c5c86135b47bab0affccc0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4527078c76022c6f5a612d304a0af58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060962308e83a90b907656d4b0b0908e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a8466248e16deffd2c4c4fdcf0c3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121d7e9040c516136968d747a919b13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe441b11e4d5b6b80b1ecf9838b2f46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfed486793f29e77a21b7e8f19b4df6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b301477707d1f37dfcf0610ba685f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d341f139ac0210050b005d4353340121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdfdb8260dc9132b05a2c2c6779c10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1350f9e733961cd897df1b7d9eaa93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c09bea0300bec07d6f0c2d4140dca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136563bacf5d01b93fd854d7c4ed6f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713de4861458e6763939d3e572217231126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2002918502595c4cdeec8442f5cc55a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1c365d98668157394135678743c89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5c5e578b186fe2d1ffcf1cdc42ce7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24827c3757b4b60f44d6897355ddba80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f09984ec9159c7cda2526067dae55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e05bec9b0f9fc4643ad155026e2d58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eba60aed5e20fa97aab69631122ae9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80b889e58e63d18ec95c9f5b92eeff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4497fd9fb08cd515622038cc892670135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e109b9013abb05dfeba4b2b64c29f57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978baeeddcff4bf8b1a3466cead599d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0263a739f60d5dd40a41d753d68b57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f13d49a982e7586ba6618a4a7204e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a42ab54cc673aa9f52280979b6c405140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae7c430214ef83cb7d3764fc7a9abb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7294d40c02d342682e1a6bceeeeece142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2a54740b5b0a56e24404dbd8f2e8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240f016722a1e539ca403fd14225a6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24343b4fda3a81258366ed31efb34d59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d8ed11e3c7a0e5371b5fa2638bd01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab56b69ee7697459febeb5f4e1c022d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86345bea6376f31c2a81e6db3ddc5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f477618cbc573544a2202ff28dd1e64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c65cfc1fcebf2460fbcc6903d3696150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37634882dce9bb4d669f95503462ea99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca298bf20c2292c7b147abd3bcf452152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf7993a45e1b0b9f78b8532da39cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a0d2dec85fd341185fde3b20cc6f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e04b9f9060fcff6475cf525429a3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ee79700b5e11c3f537330a0af16a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46aab37a99ede89cf2822219f962dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56dc8a954f861e459d4e88e20e282a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bccfd771cf7584dba013c0eb87b84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45600b79287b042fb0291c0139dec7e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ad7c54a26d3eafe159f85b4a04ea9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f17400573606feb4168a0069726ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a611c24292e69667e218f6193be77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e315fa9580fa9f7d92bb6fc0b161d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcc3f50cf6bfba4fb4c0e7d8be19e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771f33f2cc768b734e5938a26e70c06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d4a2ca207daef6805aa8709329c04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea33c1078bcc8b4fccf1a596fb9e1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b38a22ca84de6c869db9fafe26569c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7a026ffd00dfa213a0f62f787a0dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f54d497189379c9df20ea8b677a60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cecf8de3cca3a676775c68944f4114172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53bcd3fb54c07447c656b8f02a05d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcbbb9cb46eb3e3711b4fd9776a0d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3fee34b5ee1f48a124ff56b4d0da4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08664887f33f6bc0307488541b8b1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb329a21029f76d7a45aea4d1e46fe32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df88a79272c279eeb9bde9eb26059dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744caaf10627dbd8c2f5eb8ab8baae4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad2b53518c6137a712c2347b24e317180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff25eb38dfaa3f07bb1d1ffa68e5de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e234138f4140d9d7b6e12707c1113be182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c5bfe1b9b48e825c04ec5d03840ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd458695c13e94fc4566082fbc3f0762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b410fb628be2b734f685a0dc834dca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38406c81555e0b971bdd74450cb64e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9557c9da48390e5234b2012f0a0ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8751214b162c6e03c24c8ad85662a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c3ed8e565ce38fa5f98b75f1e7d807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176d262227d959db46bb706c35055188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7e0ade3ddf884a3dd122469ed76999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389578d92bafd630fc77508b60e5f9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afae4a96ac6516c11e6b469405696a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5295b3f21eccebb76151ab50e9e15312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecb255de027d10b871f933c91f465e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69625f09e9556487693a17a3c0c6728f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bccf8a6cd53295cdb08964f70546c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b01c7f8173b4e6a93cb7d0fea3a5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b97f9f2af5afb1a0dea542d69d1d2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b49208638a9a97ca41714c1c6cc6c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a05bf7d2f7484eee37dbb3590651019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a2cb65dee6ea91978173aea4ab1db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45128edc6842b861ec146a1057f4c0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e9c69d9fd97a2a0c5055907eb8fbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfa8b56fa1142897e607bbadab17dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baddc24c55dec64f5d4d38a7018142a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979f5f2250b60ff6c675260c9bf5fc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0caaf314b25753c762d09b7a3b13e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933712d68449ef5a1f951b77b5905af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cf436887782047490a71981f7f7ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e40894f71e1f160426c27e329c359129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790105dfe2436703d69c7c9a12cbb2f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3fe0690b78a9d93e26b930008e56a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a3278585a68e833f5f5e4dad5e3ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344857099d7234830da15dab74d2eee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e669cb6214e1ce2db1c8f87aec159434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d555069a774a65bf24cae3d6f4393635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f866488463e330777a04899237bcfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb3233caf6327dfdf481716eb1c7f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6a6df6b382091cc71e7084038008538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c3e283d0b7a70b58583c11b27782939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499a1760c3f3ca5a87b7939ba47677d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd6214212cdb7a94fbff9d2c8f71dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55025581a3fb37f5f9e23656c8e3dbe842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92453b428222e0a3f8ac33476d7f73443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca30859a666743d03a6f7a71382885744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc1025aaf372dd6b69e784b42bd16045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b18c5ad4d3fe87eea1e2fc911f15546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af9947d876376c16832970c7441ebb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4c9556e0834c52f075dc1c984485f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297ea4acffa6e4e08eb74918b44e70949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabfc48529aab14ef70528a173dd90050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c61a7f9378e4b3c6bc385cf13a9ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76ee9b9b51333db5327a52d3b024e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378ef54b4e26cb7e8fdc1f5417b7b4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa77ee884dd54dca472b0314b6a53e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f8ac5936c54a1129b213aaf46528955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847d32413f25cfd777918ad86d1ec0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5e07f9bc404680825b50c9786a2c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974995a8190906fb371d3ac36096c7b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48821e7d924166477f0c45c3a5004c9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd5e6ba4590902181976033b07303660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4b9ef5d8b5e9776d07b2120a32a1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e54f72a20b0675f17f99bfda777f3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a964ae81f141b9821bcde1ac7fa59f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61716d4370a71f52da8a34baa3e5607064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98218fb308f163e5a5e79c4689eb86a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea83d9f51ad960a17e776f29b199efc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb5665c2d133af0dc4a5ad5dc3532267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669ad6753e3835553697d8503d62fac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2b5d6a4846cdb2befa7c8e6de032b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c3ebb2a057f057f81845babab4f8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f4747a454d2d29d28a71c7939840071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39df06197405ff66d4016901a7fbf3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c30ff1635055fc51684c35ad64bbdb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68475daeaeed6c8bf8ca254f1371f57874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d4465d2ccda25cafbe648b05a1b9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad016327dd8834564988bb2357d0c29076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951d5cca82d19f55961a2676a142d6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eb58cf03efb037c3b78f3ab8bbd1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a08043598f1dfdce5e0b2f15c59d3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51f081fb7ab5a47fe4de4b8a20f55780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1763b42a8fb77ecd1cac96702d89a9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07625606169fd87f4feef8651aa1b47a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f008efbb10b1eb84dbcd283dea67a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a85ab571658b3e033767f2a12396f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6431c5e47f10f33b6eb7e568b79b88685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d6f1b6cce053cff2ee4231de8948686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea95f5f52378fb14efebceee7d7db887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87396005703a3fb67154693b42d5004488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4baf68b8b6395af67e0000445815589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb457a230e5a8268ae077cb86a4eae2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ec8d746065882fb6221893d2bb01591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733a732245ff87c09040b49acd06e2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b447c0baefcf1f65433c20b3f811d2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897de047b88b7a7b95fefd5cd39df6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a26c25978f0984ed59cb07c1be79e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c8ee5e6087c6307c1f401164507f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d3a0f86b9f80180408703553c95f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64da79c636659892663115ea75c36e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4e6eee0da24267fa62f50d8fc759d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab2e013c649a2fe9f16c1cdd2fb841100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe45bb9c791e8623b233234608683f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4093820086cd55f968559f330fb379102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba59fa92287e16db06b1888b9fa7438103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796aa8b5d0a01519a4c065f61c51c5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f26fd49458ef417b85c1cb2115cdde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded90888f2c0670d8540d481b1341b04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeae0e9033386c00985afd80c0dc81e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1da3506a04604599d0fa2867ad85e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14077307a93881cd0905a97c81269d4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ceb49795d8855d60b65c4dcc10c7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f76ce71302bdb2d4d5f4f679cab298111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342c7a7f5b66d098bbfbb42c7e69558112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da99c5dcf035e01b358c9c456674b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c64971f7f359c78f0903c4e1c68cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a4aa168bf1fb7208b12215d0ac61e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4be72f75a35d19c45f76d3f44ed378116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc83341193d9655f41404416442d251117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c3c315681a738992a922d73904573118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee21e0dcbb8d044064d37debb3a4609119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff81202db5dfb5e671acf457eec764120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b8bbe218a5ed8fb96343aff7dc1ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac647cb02f824dfdb4a15800d4de084122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97508b632763944816e39dad8f9f6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2309ef9256d570e92b1ef84c71a43d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d6d38e71acfae97412b8bcb7f577e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07f122ce8c700506ca474d00af2c34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3f2e363ebc3f4a2a2b6efba874bce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145818f4ca112b67e1f107a19e9ff712128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbf2a67b0264f913967ae023874e9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f995b36c096c61b89f6c0d0e2fa2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5365670a215a36aa44b812db3d7d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585acadfd9c4b9578a03c557a502878132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ab8c627dfab0d0d1ee79e025e64d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a209e5f4588d8e1ad3ee947059c2d4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af3be1d72d17040c6106e497993109135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3432edf9734a3254bf4c973da05cb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b311dca3d5a157f01e1ce659573d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f5b412e89d110f5447704bf659c9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db3a9f5ae7ecdd1c342568f0da2c64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a492756e6ca997fc6b1db5e19d232140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113da64073ed3dc03cd77b080a88633141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612abd43479eb43ccb35ea34fda3ed1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a80e0fddb9b5f8a9fc53b840292fc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa15ab79f900a411ec37fac11f3bf04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f595475b21b425988eb8d5d8d2d33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf198d6345f885c2f8e10f2549f59b16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1082aca3c28ee68fc25b2685398491147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31a7e51fb092fc7c289179474747d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e18843b8364a9852040b1f181666de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c626b8a8ab60396b228a2c370720df1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7ba8f888fbabf11e77f12d73ef33f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da63f123b1706ca4c828508aae396e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fbf4a8d8a7372397aed3662a5cb2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531835a29412258f69380590d152595e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822542aea95f3629029b038edb04f1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2de55a8cfa8b22540f091139a40e91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86198e8dee2befa9784f44d2a76a78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57f3dabf309048a6c0dafd14a3f296158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41706110798435123f478d2fbddaafff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88210eb5523f93c660be5fb31fefef2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481805c7c090a9eb1e6a94ae75b77d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756276cb9b3e82bde439a08547c4081162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4f87ec9e2c4253c863e270fbdea53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80016ee847a348ef817974f7090a75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1626005bb7b91adc57c36a3a9d9b837165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c968df9c1a5dc67c3382b438ce10065166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb9515272724619f58f104876e86e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe03565183b7beeb32e112bf51a7894168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252e311dbc2a0b0a554913c9fb01e41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e1643d2f3bc6de8387d29524491f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd931bf873bd840e9c1624634b8e3a58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609900ee2b9348ac6437bbe89cfa291172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc16112a8c6b1db58fbb0007ab24808173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96671c70e6aa0e576178113a386b7ab2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>