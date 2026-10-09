--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e7a24f2be708660996c79a0a56eca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddefc1e2a5ddd9986b7426c3ee125c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d65cae29cd8bdf0a89269a7c453a7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ac09dbcb135dd0a0c002b5e4e1efa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a10aeae1ef3aee55cc8774c6ae6b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c92049e86567a87f02485f4940d726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc398b66254fb15b311a297935156fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a54fede541a0ae9322ef9dcec2d0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f651902c364cb9418cc19bcc0bffb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5107a57cc1756249453bbfd9895f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572544d78ff57df4498543f60ba2437711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44824c2415dd43139d656f28c3219d2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083f254fc30322ec344e4af7433773f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b7f8c618784b96e222e14cae8fd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8524a00d6e0368653ed8a88f9b144d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dd2aa27c851be9f167c4f6187c8c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770f86621b52e758be97079d8d295c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6a74e4e361adab07415914e324fd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733be40b7da91b8c9f25684273df17ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a30098f1342a670b958f32b6c542d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf468ad59736b38b75f50d66aa0be1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7493a1ae8e1c65076437aaf8acd11822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558a0f7102ba9add957d61501d3158f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17fd604a48a9f11e18e46ab2d38f4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd975cc301a46207ce7d7a0200bfe5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1be3d2674822062270333f56143b6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9af4e607ddaefdb0f4b2a00e7528727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d22ec8208dda2855aa67f5763c0e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0723fadbd51c7aff127f528197a2ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb44e7f94b9293bb553e9392c9bb8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a930d423fc2a47ad5cebd80a975e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0029dc2a8687ee58d553df68021b50432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478b4099ae2eed33a3a8d3f24f5656433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea94ececdcb2f23dcb23f28fc5c262c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d854af45b36c7e49661124af2b958235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26012c97aa6112b495e792743515133536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d430140205b0b9e183328ea713edbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539b73291309419bc6812915b3cfa9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb286b9368ebe94f1965c5a68694902339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da460481ee455b34e8a25a43dc3af7bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6004615c619ed52958182c1b009203441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cd533e3f892d91870b4f4176587d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e43b82fb2672003e5372466e7e86d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96083332defb82ad304c3dcf82b2d4a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf3cffa1fefaee9c98163da15a7fd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d25c822fb470fb7faea1c349832ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bdfb3e63780a255387f5b7a00e42e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ddc40d3a1ecbd1abb2327a1580ab148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6223ed0a0d6dce9c3592ad5422e889149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b28f54de09a2f3003aa11d72e0b0e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a303d36131f6631328a358713e66351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2aff4838c4d650b474407baea2df6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98618e9878320901e012a32543583faa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18df70a7a4e85da320425fd273f74054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e58ad2726bb5dffb9d06d43430d47255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddce82eeb75b92a4d78f9e9459a29056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9264c57aab5b6d137ede46ef13e6ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264354ed402ffbe7d286d95ac8b8c24c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91705748b230227224ebd9266dde5db159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08814fd4edaab468f5f59ef77a07ea8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36aa395e46b52ad5020d517189bfc261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4168bcfbcbd6289890f4d20f307b0d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aff53fb2efa065768db7bce4b45e6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1745247547f9e4f64a0aa77cfaafc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36947d02acef98a2a6af4c85abce320d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b66d16d66f7226e2468ad717956c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f31a9d118d02e9bf2a6a61fcf45ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff0bb80f08cc5b0b52e79cecb4e2e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d4047ea3c6d3db9fc15eabac03d8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe4c4620a89e7825e00b4671fba24d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a816c8abdcfa0c44a09e08d819e9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee015e6771ba0a99ea1b51cc2b407ce272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c10d7f7d6847632a00320d7fe05b1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5ffbb5c9efecf008ceef80ac97f2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cee6e7f30535d63860c8f44ac904bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebc07a03935da20d03d1df5a338ba176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a00734d5960cfc196faf3add253aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e465e3141452a1e139c48a42d2a89e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d879ad9726f86e847f8f025e3d7f95379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaf8ce896c30844556b6e73ee240b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de19c2876e10c799ec25ebe876875381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dd5c3364941d3a2984e53a95f528282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a896bb1f7513641a5e9680a34b121ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26092756e4b6aaeab92a37d0f606041784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c0d7fe2c7152c70cfbfc0856db42385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3712285531ae84d027982557e579986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a08bf118fe330d96ae63b61fce78787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5189db20469d20dc91c75ae418c2cde88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b0fb6a39616466e960dfd5b4ed00089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddc2be70615aa0ae6e599c3be9867990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a1b84bca8ba732290b2f02e6e729b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb995c96636ad5067375ef794ee496dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f77aef5d0c057aeea947836284bcfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212a90c9f499005bd8e6f9aed16983094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afdefd33a42592639ae474ebcd550795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64093f4e69bcd010e0fb4c7dfd762d5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46548aa2f74ca3ddf05bcdb9f6d3ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628c0ef7a17d3b9485f194bc161386298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea5d5d425a53f6957e28e03f7941dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896af3b67127ae9cba5fc25c71be26c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ffa0543ad55bb06c8f34985c144fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ac08eb357ddada6e74f912c537e23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df896e07c5d328129627e8ada47a26d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70886d3f91f0284ed7eae53277cf60fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6606b0b5478177c0e6352ac563639db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32444e8f8e533d21fc631c14d125a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c88441726566b31f0966d2c705b5ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f30503a575b47064cf5cdc80cbc3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f66ce09f3a892dbd1b6741ec98c329109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b33e3fb7ce9c2da82ca2d9766f7b07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176a1697bd052b15ceccd194ec1c11d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5b9bd8d50e1e3cc9d9ed2a9ffd013112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f69c5c536b3b989c8baf004801026a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09341a0d67a902dfbf752bda52872597114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e35131308a45fcf81594b8d76c4fee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1103d3318c0e4885cf6c83ff096ce8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152d3c0fcfbc7877d7eb5090a85925b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf632cb2ab57d85a95195732572c13b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dd191f9789102c46a6d905099029f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00fefee76109bac72af2a5f4315433120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb3f8958b8927edbc3ebdafa6b66c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d817378c21fff7c048be7b0470b12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f65f6cd40e5bb183091c061bb1993123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9873a6ffcb136e58d52ed231e53c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff3753cd047a385a1105e46a20d5b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e631fe83c6628a92c24c9725ee83aaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0374ccac7b817515099fa9be1c31f37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc70a8ed2b8d643305df2693a356fca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb2c1d5f41d6661f4e45e72c743ea0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e6ea3df0dc20294e1461e98c9d498130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444b6053841ad152d4817749f0663a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4f6b094a5d3956048235dd91cd614132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f0715d79586d9606996ed393b3639133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59c0e794a072709b0cf786c2d4635d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90587e01712680d015650e90d169c49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c760b33536e478578a59401874cc97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c559457ed9eb48d54a93407d910428d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1366e78adc9a3f3794f715aac5f49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13002265ac138d7651ee97d1458dcb78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0640cac6f3ba242a3f6a09b0df4fb3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605386b763cc3169cbba1c8cc026e8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9866e050b75e0f07ebb1b2f85dc6a10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe940dc3eac6c30c9e3954f5e39a3b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a62bcdb104f540b7b9e67e9e29de0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91532977a4ee17557ac825d493c2cc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d76839c88b711de82fc3660fc1a508146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d330639887e45c7d4d539648e11b72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9452acc2560556c27d63d0fc8a0f05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6723bb7a7141024b69dabbf8e237b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023e8be64d04dc6764a4d8b6c59d606150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee0146f480931996a7558925b5b1e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb6749bd3be28b7e908baa48406080152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49179d75bbafe1e88cff832628a396b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d29b851a4fb49c139ebebddb17648154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9087b5c98f6c19604cee3b93c564ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b373d82b5c540c2774b39a6b5fa92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6d2de9453e7fbb9fbae45fcdcc29b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd135ffd15873a132ae28e4ad023dad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675618816022a9db619b388cc91bd42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a399d9f9e3d360b1c5df562cbcc502160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834b34d71c153b79881ef9280795807161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be8a25bc16f80209d0bac938678b0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d0f510f19079f09d3196d596ebe7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ffdda116d847dcf1591bf18058c53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fd87626279e318defaf7650066c45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c6a2b103dfc436d1543cf199adca9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157247cfeb4e097fa889a81cc3a848c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06748e4adfd3e0eea853ece0d4fb70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c3d59649b732e462fc6ac5a9f8657169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2d9d3d6026e8ab0dd667b08d35603170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16584f8d3e645cbd9d4eccb5dde1fda9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6382f495077cb6958a2394bff1f85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335779715fa61f66b693d6fae0a0d74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79950f214d98e17c978dbe8a79670f77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dc76c1be8fa30f306d1cd5d9964ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7220a4f3644faef21a8d0139f5df53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991054d7ea0919a818ec5e1c15e2e46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723331c31a914386251b304175f7210178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05d4a085ea4e934051159068696065179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60702f0d7f57deb1689c85ab43fe1e36180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3584f28e58c2125a94d89fbf5b0f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f712cb30ca8c172014e9d3e41a6b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0f6476f781933479969b02985ad913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056abf5c7e8b4e44aeec6aa80979480e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e53344e927a2349bc4b8c74c476fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c494f2c77b86842a0b93c1612445c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aef5cf21f91403df06358b815e4047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91145c2e3110012feccbc6a2881851358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d4b7762aed72bc9a918542c7eb1bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda144ccd174f7f4b01273e4afe00e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2e2409db29f7f8325759cdb00058f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70e74b09130eab273a0616b9b207b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713dc8356a577ccceeb2c21c4955c6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9ccda18000bbcb85933e035dd07bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa031b2d57eb37eab3d1c80fac9a88515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a7b9d01f4ada88dadc387a26beb4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a1fa77b7b7160e03bef4b32ee1fc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dafed42d43415644d72b06436820018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7530d789f50b7f0af5e8496015511a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec03787e6f6c15a8445712409a123220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80767466f71dd3412d8404bf74ea02f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06234240716df03e890216357db58f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12c80dbfe2d461e88f8adf139aa54523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42814c7b731d11c6120ba385650bcf1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061980d91d4465edbc3714423f30b0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ba60e3487cbcfe7f77eec18b206e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56590acee9d7d6e9da9c4ebde1a5d35c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba333983e2181cf49080041f2b8d5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af16d598d2c31993d4c96db16b29a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473fb599451afb623c163b0712d28d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235384c880a9185df3b58fc93deb34d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1cd245d3a0823d2e271b26aeb2da432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4c3f46474c3ae732a251443e3e61833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40bea6ca9133b20775b21bacc8213334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f5d4c7046cc726ed0e25e4cf0bbe735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cf6275d456c361a8703581db8160e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47555da5fbc48ce3e658679c02b7c16d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd982537386b34ac5e935e77ea52aec538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d2ede24cad8d90a9645a18eef60af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6062d4ecea744ac8c8957a930505d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd97ee54c3ec9f3c6ffb9c45eb8fed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba0eed19a4bacfa359915e3e62497d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c92f0da439c222e8aab472d553c46443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ceff0d19807347823ef00ea93e04044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d121f50421279cf87f323dd89ba5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db43b26ce73eb9ed47827cb07e7079146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7720381442eae8ac78b974a25d3fc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b2a8e2358f6bdcccfbde515abe4a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c122e438d243842fac07ebf5fc3f7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731986ea1cf8ffc1e70ea339479cadac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6588b92d26c6d4a37eb4a76c64c966c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb408cf46d74295c4d8676efce416d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e2ad1a7e6be9029a7f7113646b8db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2529f404cb7d5fc84a41875ae7a4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0414696f8e3b88caf192bfefd30f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abcf87fbaa6c1bc5aa63572b31ab4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe3b12e7cebad405077991f951f3ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb8fd78178287180daa17a9806360158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ce818cffe006f043614378e6fc76c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d9363d0d56dd9e300f3fa81887a9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3de8f9c181772be345dc46515da8bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f24c168d2b692790b1572ae86592962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db90e4dcde7051f3deded48a0947f9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa737f089298b4ae6454b4c17ea571d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172961c3a97af6d9102ef801de55994165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af003020627dc63d930928e4c61b83366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f73ac130de27859a0cf35a4241d2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb2de5cd7acf2ec0a27a9eafff464168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3555d21289ff8e81125310c2e27ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238a3ad2eb5eb9e5a38f1a436f12a1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68545432597ceee395bd1076c10ddac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1833a86ee6a152d94d7f0f9e8a07aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c970b2dbb94c4cf143b80691e810d8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff762e8792cd245a3de528dac51436174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3d45770eeac589f7765481a252aea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec0a355f85c96971e8d0abdd483b8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc6d37ae464a30ad5570e337690d3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f9dc960d29ef160202ac555e81b5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fb3980887a59e55e58cdb21a58ee879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1132808e0b5298bd0b6ade58aea16780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ada7192b54277a6ca5589a375425481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288123c0b3017457f6a87f5009e4488682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f489dd66b52f88cec3cfce1baf12c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706299a08f6632f05351277af2ae2b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc6aeec158fd28211c0c80fe3e5a2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88ca556e19a56e1ca72e353eef853286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06504822a3e12409cbf923f940dfe9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d90018d4112d849d3c00b9fc4da97988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af071ac0d33c7611376d4d14adeb525f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f779c4fa23cf7cb6261eb55aee33d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044faa377d92d893a02b9a8caa8092991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6195c07be375f85c58aa2a19ba20a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a2acc587417d7affd56638c44acf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2564ceb471b6a700b4a9e50354e2d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cf45a0394a62322e05c77504ebbde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e111ae653f9cac2408e072e95e986f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839ea015b4307d2727dda181f217bd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87ef3b017c8ca794b96fc4da7e79cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbe0ed091fb4e54fe174c9b3b3458699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47205c0098490a6f38625069440ff121100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fa3246bb6e8c57a2ef0b7fbe30805101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3eaaa9cf9691a724870e2a7e4b54bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42697359121b801c812692633f05e773103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c1be59222d251112241c317259a12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a3116b4369b6bdb958ad37deabec9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f6fd5550ae9ae7750af7ee4293a9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5def51a9baf99a5f5f06f0239ba797107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212d00e574fcb48f8b294c3af336603108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c59d3d7b4df9f6fa2f75f91b57d8c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c229a453240fb178b185a805f169f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e5d3d6468002294a91011adabe913111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008c765228e149d77975c6ff3d510cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b13501453e5ed6585ceca3a222d49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a00fa079846279709f9f37b73efc31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399910c999b340e4b52570cdb959f41b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee023327d159f6f6fe660f3547c258d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bae2f0d7e2597b9b9af99566871b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113c0126dcc501fbb5857f77417e79d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70d415a3bbc61b76925fb9d104c879119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2dfe544c1cbe0fd806b3db715c7e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717479e77297be945d7ee7e31ac2e01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9e8883e169fd383922f0c2144423e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a7f5092fb8da72c32432f8966c2c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bcdfdd058333eae5e9188fb8b3889124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c5a2b051956936507b0026c835eb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529834d298b3ab32c2942701cfe38ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa537398737908c1d937eea9b028fe9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912f757811575481e0082c7313a48ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39a93877f9ae0a43c7d8df7d9ab7bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed4d058872f2de7cc2ed70450f631f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea148c44a85313d021c3cb2acf38361131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a15ee590af90404c86cd1ca95abaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a4ec3d1f1be34e0cb4a94cc64fa65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14bd3bfc0a96fc809dc5097529c141134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450e3177d83779d7cda1feb4f10457a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2a3eb3bc2d874de502e5ea028a987136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caaef0f1df924707803dc672e3a713137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732c09637dba2168bc523cbce1ab37b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b240a899c776ff8c3f5845209e619a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4fc6b03d26d2f9db48b25b3090110140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65896ad12d10636685f2987bdafaaa81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e49bf305982f97fd1e426af6ce87a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc91569a8a6ab8088950677ed01fb41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c90a9a263646e0ade10cea4c412a18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6730ce37e3a7934cb0177c43e9ff356145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74c21c2a1ad4450501629bfa35c4a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcdf8bb0f48e117f926586171dc96f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0710ff3e44f0d71c3a466e98bac1487148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c286b7eb127fce6a13da8ec5e9e63ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3a74d726d2078c1ad5858bf0125f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3abb9a41cbef38b6a23a9fedef7d40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0959700b3ffe21a030754568e90ea03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b85dc746bbb0c0cfe5d7d06e5df099153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71225d78e464463e299b7408ca9e57f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c746fd8a9ac43a36f0d95dae4cb45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12f6ae805f05b097fd113d9eea5470156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90aebb23d88851aebef3bb56f6c81b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35b3479772d7f35dc992e5f0a0ca06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978473d9f7c641cbccdc80a599b97ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6375629129e4b1a31efd60717603e0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3e89092974de9eed84776f30ad6d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a4c8ea97d0c1d6ea7facdf0713d14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df051f9e4642317996258a76dd2470163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d256773ea6660211f33101ec3b2e35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c0a0b03e8fbadadd4514a07e48ebd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835356b30307728eb6cfae6c8221bff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df535996935ecc8d39553bf52a96a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a50eeb5c24c4aa66ad7cbd02a5b51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5a517dad6ee1a32128ca7d6b5ca1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860365dacc32205802f7d699e9fec560170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b23593f2d406d5191375fc898a6b40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9904a755380c88d84b4d65c94067fbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430a5b899d46f4effadd741f8142a93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a6c253847563989699e7c03662e06174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>