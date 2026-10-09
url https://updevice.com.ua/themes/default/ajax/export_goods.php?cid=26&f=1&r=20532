--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf6981dc3b671298249869c628cc8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2507e0ba3a64961be9444c2df396c4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5dd05f47ad426d573fc45f7b2168a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efd17f959a8191416b718370a1548f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483feb9d460e0e1f3ce1839bb6146725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0c25e69465c2e17ceea1e84341b326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520e590001dd436b58605808f453c457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd151be5997398ab7a155e465fa2e0208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e239a27ddba025429f51f7c5b41929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc382df7f1612369a39fac7334414f6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac947f04abdaad945f82f1fd60dc9f4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79736312daf06332bc21b3f5b1542ec512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228d0b71e1e386b71c8844be4d1bec313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f10d178f1c3857e422ee67e4a399a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a89af3222add7a88626c765d8778cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15450034336adc4cbf1d5a1d232be1e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0e5573b78c172a4736a0c7e2fb1e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b1b2011efe6c524f191dcfc73436d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6de79ac15ee42e13274255a9bd130019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45bdec8113b37b249718e5edfecd1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bab05b0cf7d087c932e6b0640bb3f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de3b2e0cbae8c4e18f6e536914c02e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1c82d9b848f436c2637a20b71654623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048d1b2587b615b9936ad2ca798bae224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4218bcf011a0ccbe1198b55ef69e9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc4aab689665d8e3220826ebe314de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc27aa7bae851529e99fbf4e9b91a9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017692b79baa3fb95152a2eef720769828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62235d26964b8d9efc79c2517fcde8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c1016bc5fcb6b6ae11954bef3b6a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68645054351088f1ebd00b6e9d8ee431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbae261fcfb144ca7f32c433120aa4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ab4db07dea45ba1985c292fd9085033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3de7f1ea8cbeadff399ae202f83dcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13668f6e3f8f41e515060e1fffb979f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07f46a721b5e8cedbb544d3745209f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae066d432bf0ae92107ed1c5b709df7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ed3d79dd2372a5d8f3f843ada2c1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813718e833cb492489daaed1425d9dfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434ab99f99bb2182b93662317d4e7bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fb12fc8230dfb818cc9e83bfb269341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2bc0635364dcabbeb00a623b3709742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7ff846a2cb6718952f9a5dd59f5a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba5b49473ae2e93f3d9e18b378e63444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fff91b523694539e704a2df9f48cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79050c65a53c9c7f7f160f16e02341e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16696f7f3027c4beece9c470abda6a1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe51e037b7bd5e0d6d2c50759b9b8f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3d48624fdf3986a7a7ab3d7a97aa649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae3520343f5fdbf196634965c1f47b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97690d64561d52f6737bf293619edd4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d20cd818fc4418e74f35bcdd2710c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2342754c5eb120bc685949834b55a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bb46e0aa26fc9b324500032aad61c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f8542a72d77b6bfa398cc922589a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef349331adc2651539afb26000fe4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4b3a978f12e76821a3cea699cbbd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b0d4cc05861fed1f8a2057e8d203b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1550eaace09cf8b7189fd94c7307e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af819de411e3183314f69c324f1f53aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae902a873d627a55c573110903d8b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fd8898c39a1c7affe3303c621e67762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335deb5a1e2c12b8d11966d8d713ca9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213eb6a170ca12b6aece7c6d733c47064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bebc76da321ce91845a76d07fb4ee565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f6a6b43e1f93223526da05c00dbe866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed152225fdeeb6e5d6fbdf80bf14239b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2b968d4e3375aec4370501047245168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c36ed00f227307a267e3ce40d51c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce651f80ec0b94c52e6d667cfe224de970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46d62fa878417d19180d19e7c7cf5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67242d9481c529836d5cbd8d94ae5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882b246d2b11c842fa4ce788c5025a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f82b771a64f47b984058aca91e3b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf412a095039a515bc1a5040ec656a1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0bfa1f334fc54a93d3b2c0581fd3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb034ccb49e4da192bae65fcc0cc0a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b1a46e4bdbc9c21fd0aeeb903bd1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1238b1d10297b5eeb539a39c80e9fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ee5e6a471a6da906532b5bb8bf7e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0100fdf8853ce47542f624781d09481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba9fd70fcdbfd8f35e5fb22e5eb00a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cdc8ab5e5eac5cb9c6c86976772dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5db4e94b402eb8dde0503a976caba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d239b9462908c58f4613988d1a3ab3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a74b6f36a2a797db5547ecf5c9e69986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7206b4e01cbba18cd4ef34951d39db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc017630a45d4b99b81929923f865688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0f3c1778958bdcded2dca7d6523c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0ccd7dd6913c07043e48dcf74f6f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d9f01cc025028cd751d660c4a5eb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c023bb2eaa25b04d970becef9a1726b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56ca35bbed57bbb0822dcd3d037cb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84d1f835ea45aec789c61fcd41616794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297620446971878ac639c2970bed66495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5366ff760189da791c44ffa255b1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739d61b2216e5e6b876faab1489916b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ef018f9266a2f9d71335115c888d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd82edf87ceec550c22126d7c3e086599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9875cdea2b5466494adc54aea3af66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88604d4435d901165eb52917e1415cce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee69acb8612cac6d16e243e88a6d31f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741407c15e15d19b5e9b23338f67ebba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27402cfa9b1a013bbfc9a432e85ad113104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49288a1fc4f6d5d64cedadaeb545e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cee304cd804788fb5bfe5e80e9570106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b65b2edb12a10dc22cbe790ac8861107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895970052d1bdc9f9cce6d7b25a0e306108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24537b4c6085743316666c4b33fa3ec1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b18ca64db748ec6ebe2a0e1915fd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a52ef096b25afb9ebef5b95ec9c22c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea54a561105fde88fee687027cc4a1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b379fe7a5ae8102dc649d5763dfe6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e02b0ab5180fe43163c618ddbbdf6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ac5ecbeb6e578a69df9d138f08a1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9c764dd4a2f400f8889e5731188f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaefb14a7f573c17e03d53dba6393c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac1fc3fe1414e7e24b54695a8f65a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764df6cbc76a8a7d7cbd52f1fac501a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3b76f7d49e53c32dd0d6f7ac23de5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4256e29e6f7683b1ab2169f0b8b9488121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b09bd7e54badcc8a21025dbaaf0e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42f93279e281368cf9cf9910dbcb06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c89670a2786a93f3719998d6ebd15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472c5a1385fe05bf5ad0bb669c5e082125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4981e88f8b947690a0865b66aad1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d46b53cb05705a6d00042312309d68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd248c1f44a4b5a4e50b7f742ab931128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61122a33c5a77d631b75d8af437f396129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406a460be1a45b9415c5bfdfe0ded04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e131341590cf54df107a66973b031c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32c963e8532a5609e0a072bd33893a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75113d97c45816249b4188cc68389b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a54abbcf606bc92d75a25611bd894134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4f6a7868ffcd77c7560ff86ac8d50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821e5fffd661afeffab2753b984de6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79272ec1937a7996353de7ca0517ce62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a927416274fc36c37454ddbe52f1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef4c0024d47a8402f1530980ad2673139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68481230e5df343accc17db7897d7a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a472e9a4dcffc7e9d56d23ed9f4b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df13a164fd63ce4739f4c5e9cd7338142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae7075607af5c1dfe871b2b65a472a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f60bc0d7c6e380b5c2056f6d41ce89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35e4f37762b93c08076af5802196a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a4e0a80c90eccc753b9d7b473fe27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148aab7dba8c9e47f5873c903aad4231147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942651dec0c839de4b865c3ae6f5b84e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe767f8d85b34755b96714be73af9bbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d36b2926404ebf6af2a9e35039cb23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f79acd0adf64c41c2289384c240d07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c4e74a62d02f95ba78ae8c497ddb9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b43ff2e0048d6a7327d8ee8c9b223153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2919fa7e44f369c75de61411cf5cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e886bfd6264e6366e32bd84e8d3e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df43f7e4ec03955da641281bcd5f21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89367d8a457e4ec95b59c76efd45857157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277e6f4db7ae4367e58acf7c2e44943158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954089e753cf688674d3ae3ec3891fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82081c5fed0de57b8b535c422b52d529160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0491da9fead8eb28453a3df3fe16b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874ce54973c9ac35555a254eac100ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f157f8bd5287b01f6b487e736c41a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a69a96ad034b4784a191d65d78073a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31273a9b4b50f9cd6284e0539bc3815e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7fb350312d2beca95fab8bedd7b5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bf7194d4114f216633382250be561167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8ec1975376f2065770065a041adea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c24df8db3fc7a3a4b167a9412bd170169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa4373053c96e750a7364de639258a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d8a3623d9e8a87e517eef2a62e267171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fca685d4d8a66a35430df4ebb5df4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea885708dd2fca4ef909f9f6dd4e7a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17543cbd358a4a2ad1ab11928da965eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a199243beb90cd3a2d43fb08ac50b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4fab22a7870cc5dac59c665d06d47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35b7d16ed32f1da373cde164a7c130177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6c6ce8085c3f91d209ab46375c216178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a37ed9cc1a5de580a469a6d16c481e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12b3b7a6d32a9d3d0d96fbf671d815180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f716045cabeb219fade90d8bd9524fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f9638c0f6fe7258adfafda5f2dbda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fc9c9eacae31dc2d55ad6504963343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f0992237e5cf2a58290f9ea88d23c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b37eb99572c680f8b15c84d41462995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61036d037225c36a2d6c1a6e4deec66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947dfeca1c0612d018efbb688b28ead7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061ddfe3ae7781fd9bbfa110bce22d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16422274aba7fbde16884b683a397999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcde05bae9ea5feae9914c7b2c00ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1d7fc30b0127ab56797a08e72b33111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2308c54bdcfd42034540cb97a97030b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f14886f1c3fc705149a6fc79b642c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2228f5209b3d74bd753b90f21f1773d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432891031c51dd26ce14cabb5e47a6c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeebdc4402291921a8cd75d65ddef816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d088ac718dcfc566da11a4fbc340517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b84fbfec5a7cee00492b76edb1a6ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb505ae3c1665710b0fb5741b6e7d5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90dcca287b170cb2cb6e763c8ca58a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0594ae4d0d3bcc212672f921caa35a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfd2c2cd481b1234dcfcdad678422322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1dc80746adcf6cdf9930134226b8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a089327f09e36e040b7b0e13883ce124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cce27a801c46dd3f786c326855b7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef85f8665c98f195a041fb52043d27d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acebd716af08e771e79938c03c1e1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8af0d4278dda72ee9e03c7f45c532f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a8c7292036eea77e6506e75a9611d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8c86bd297ccd96fd74571312dcc0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ae8a1786d19dd16e6db604ce3112031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2f750b4fc0f4f62da5046c7cf0ae032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b921debee963aafa4d3ee1849cce033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f3910d1cb05239e6999c67431e0cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273f320279df3d3d3a1167bb12a269f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70f7826bd8a668800264ab71436e0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a3606b30689e3b418aa8ada1e404137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784face291e8c1ddd41f6564448a321b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f737c003bbdd92502451835ab16f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d5c7c776d745d8d5ea1645d67e59b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a55f53f1c3ea51ab31799bb1aba6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd48aee16ade08dee580d1e02370b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3653136b29daab6d3ef357ec12139943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a265494cf791913eec72f1d93eeb0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ae17a04aa4266825bd9c9b8f328d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3618fbd50b58fa260ab1ba8375b9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121a636b212aafdc80f11c8a3ed831047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e97598a3dd2661d5b2d26deae84f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce765f514d1c8a7388e5d93c9c818649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38390a7d99af5e36cf9b68380d1f0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2342e6c5f63240af6303155efce69651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c744fcdd10f79b5359c1d2d7ca5f7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35b524cca92f1e9c192a864afeb14153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b08e0d0dd97b5b772cc53955046f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2796a649338d0e18e1f7665b277c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245d99feb71ca056ba7228b4e85862c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859b17c334835de77da83073e81cd8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148bea456a20f0e0312325a3e3cf68b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04bfcc7cdec87d16c8e9048081a26d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4993c4854184537adecdbc1eea359360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5dbfde4cb58a27185eef3072b382b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e8a3e118ae269c9b35f7a2c66c81a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d184b28e538f2be1436bd95781e9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1ab3e3402a733e74ec8a42b14586b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f0747b9a7cc5c8371c0da6abab5db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18a93ec75d06513da147f94d0d1c0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6c19967d60e9d146f8363455278e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50a4ec927e43069530a76a54e699e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00e0752ab8aaff3fdc002a086994b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02549800baf1c1ba78f72397110d262770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc205f874deb160ae6c065d19e7f2c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003be914e38b4e7f23f2181df90b2d9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20afef94e7313cc21032b140acabef873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45702672806bf30fe64f6b7028db96974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78197f5ed51583104a0d7194a8bc387a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793695a26825b69f20f5fbc35ebed1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8c94bf091c4b025a3e822fcaa202577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def38b1c10940e05891f496bb0c2c80278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfece7d20f482cd5f17ebf6dfbd45d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d35170d34cc22b48d704e3af5846b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b99f2885978bb95d4f6c10b673998281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de917cd1f3d303b25758184dddad37e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56100e7ccbc6daf82450c979edea38183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da5196a4f46b802f0bed0afb65446484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d678232d5b1aebfdfd65bf4322b281385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fcd219871350b98be3cbb64e5686d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479d3b257ff01f11c073081a1ab1ff687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bbde52311e6f9ec7f2739b0b4a10888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cb03f07d5df43beffe7cf74a4bf3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf87462dc202be0d3c621af5bef7ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb9b9edfb3198860e6ea49f612aba091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fd56b4c291d527dd76a968a1723ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4449affc9437102376c282c2eab270c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce929ad140a189bbababdec613a5332994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81602f5742c9c8504f76de7e20bbba2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bf864bdc0001c7b7855844447372596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b860601c8bd084d0da837d9a5243f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca4f65e09a28cae434835b4082e82198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0b583f2ea9954afc5a3ae0af6647699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb2adf425c090dbca7184b3b97850b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd449d2847c7ff7fd9b0ad838d80f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68092e37a8cad155b59271c89ca886102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdf985d5906ef192e7506060ff7a3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eace5eb2e631184ffad3becf3af7a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb700db814d4c3fb87a1b176bff1700105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6ce58c1be349103e4b09a9e6ee9d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9734ad8afbe38931806fd624336dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacfdb9a79175c07afbcba9c18bb612108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60a01ccf625926d2df7c518fc65e67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f647f446e9b36360b5a5c49e6f50a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ad9ed511e29549f33109e5bf91d68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c962b2757224d96cf621dd6ba1996e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f422e529cb3e07ad3fbcdb24132bd4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4094909a3656726bebe020aac1a9b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da30c983596f26af18c57e113bd57a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2342e41ba49a63e09852685518765116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa18c2afbb27123a99386e3b2f2dd67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a9e564f8badff079477c3493f9a6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c633c5b8552286eb5ec3ef7159691119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6b42bc2e9c1f8da457aa892bdb595120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57adb5691e39c2e87f59a70287abe7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a96cb593924f13cea91a42bb2b2ed4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bbe34f0b48cf044712aaf584dc51f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45b04c94a6838d534148558b3b5111124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86d9d72dfaa2ef361916567cdef07b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f91cb2a336a129d7fc637c62348c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905e2a9bd66154425d67a71009d9204127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33143ded836e3aad44f5ac3e0d7c3a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541475ca1b33ca464ec1ba3dc7218f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912276da8b573569cbe80dbd78ba047130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f632520a549530c434847d1201462131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642836e7ec0b6007a194129a6b87d50b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62343def5dbff1cba02ef13e72008e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd9bead18d56a54284f2f1ff8cbcdf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b505c32d3d734c456edd621763b63c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04343384a5bf5e94f682cbe9bc282109136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ce5fa9ea4231e07a4b5ec6352cc57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c4a9cee641ea4d69203b6c576eee3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8f44ac944a73fcf7627a70c9cba4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfba794302f5e3ea127acc9d7c0325140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d761704594e4a65ebe73b57624aa6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261549e991e0f0e0c540f9f8d223fa4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1602e6f7e81d91f56c07e2af92f416d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b41e611faf57b62699c5d4294980c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3e0004f7a157223a209b052222792145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1da9166caac7f79ecd20ee21ac7f66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc10b10f26514d00830089aea719dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d12f2a1922f30bd1547c025822fc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49115af2803b0be4c341a32fa947be3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ad1f5a99d0578a7b9452efae48238150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d15a5adf2ac55e7674baaa29d46a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00e84536519a367ce3596154bbcd9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e4ddc6f7a5c09da78842cc71d89d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd782047f9a12be8ddbc084420ae40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c321f380d2cd43ea8632884ef361b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f4434d7e042f8112ccea739601599156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef2d0bf6d150ceb2722a2532150ddf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb06b3453c72f1291b06a42308d8daa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7518b184c545049ac985aa6bb2f7030159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca51aa3e6ab4d40bddac64a97b3c0d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8b159e7c89b248c4c2c2ccad36a27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a1002c16f8ecebd79a011bc8e952e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7e68451f1a5428e42086a4d13dc73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a35880400c97feb7ae9f53c9ab057d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456182bb913389399ed36784b38852e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca5abdf53ba425309d7fdbb235d347166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e20df0d9927e9c7ee9e4fc7ecd2ab4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d00ede971a54a129347f0ae2e8e19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03825e24ca0392919b7e26b7badf1fa6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c403db42066bc50ef7555197bc8a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4fcd497e56dbf8146538052dac3f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ec3334b2fb243aba3b6c515dbfcc0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693b8ac2ff7bf194a9ea67e4a6d3143173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa251ac6f1578fc57b77703482b622174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>