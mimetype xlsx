--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cf0d9900029ab62678437f285ec0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc98e3baf7f05a3db9747f08d682e542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55159067dc48e41bb68db55225f037ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441c4e860e88974bd8c446e1def6e144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c1bdb5b85ea464dcafc76b343a25d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb0888e7b5f910a1f853a22f1ebd416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae73fbe17c3b293b0e53d9adc6047a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa9343224683fdfb8fb6b54a959f248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efe8d124fb43d85fd2f90db7ef8e7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52325414753ee9334686d69f1f947110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343231061c73bae5b3ef37654affabd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2699dc1cc21f7e719f2a1cbc1de97112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08d6d902aa5d3fab3cdf1580ec917b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c053988ad38edabf4253c9d1d1437714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe82b4afad1c2f0643481573b2bb46e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf716a90a7f0daac5112c59140bceb0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24caa66e1e5d7ebcd3e9640c9d651aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624643a75655df8baac9799e315035918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c16af0d02fcbe871147667bd42e2a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec061f1ecf1fa07fc817a1d96b235d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ad11c762e4a587af284218791c4ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94017430c9958c27085dd7f81f529cc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871639b6d389a2c627326b85af58951f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd5964717ab790856202ab1a57b5fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e15534641c0829084b097a087504325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318b196e9897d3349a8c778729943d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51c3165c17aa8b74dd2f7e11f4721027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148deeba97f4ba482e7afdd93becb47028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e8c6011bb0dfd48fb67e8a892a27429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183137896a65dfc174086007268a54030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f80cfeb763481209b25473067a1a4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752baba01489ae3854b1d2f538f97a4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d76b64675e727455725080d963901c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc41976d1a1c08a5ebdc79c14862fbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42552144ef4079872567673a25af6fe235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7526d4f4c9001fb743140fa32f72a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0966b7db9592c271b7ff8a7b57438cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d63ecb9719cc3922387128fc98c7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4d203535ab60269d7ad87bb4aebc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853edc304f0b62de50c0fab8fa8e508e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a7b6ad39e9f8d5419be752dd5d68341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e719a7dbdda7b588b4886a0ebd8e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec053ebe31c69bb2f60cf19c9a9104743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c29c08c9d40cd898448f80bf13b90c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921e2ca93f1155da28b2f3f1e77de3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11e1c1bb096a3227eb2a8461fb72b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd2881c1e850de40997f555d0902b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144ba87f84d897678140f1a4e1a541748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f92a395845b70ab16093c67bb34d3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ecc46d3b1adc9a393984a3489f62850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171ae0e31b286634f2457d7ad64c06a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf42becf18c1b4a98eee601630761452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a686bf0669b32c471624da78ff9d1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c54f9c8b8c489cba935f1b20af084954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54a63e6d8acd988032416e2135368255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cf66ccbfb9f785d5962e5759ba29a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b1f9359ddb11ac3abe23b5030e51257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f7b67877a0a4316ea275d25128ebd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4b7fcc0f822d4bff0e4488e2850c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87626f79824613d491121b500865f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b209696b49d82be626eb4aaed583261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962a9e6fd0ce6b920802a38c154a5b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ef41d83ea308fb40c44a3f79cfb7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc717b98f5a388adc5bff3791b5acac664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951b1b26e6dddd3bcd001071c9325fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9509b3ac4a51b0498983f5824fccb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b970f2f6cc982a6c4baf7e98b694f2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c63fb19c69f7904de489a7ea034f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a994d94c77fd27e49d11964e1501c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0d342a4f49116d74d887053f4758170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084896a8ae95bc2914ffc14ff9d8efa571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ddf14c8c0e0e19a4aa8dc8af6325472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb5576eb88d429bd3721515a9fc4bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2a18c3b4ede1d301e4c992cc759e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04368334b1e67e64e5ebb2ba4e89b2f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8a0fb1c80ba756f6fc0eb1330acdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e918cd79a7517daab887e282ac54077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821d42be5bb3f8d9ede5c049ed0ce7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78297a5f63070b60b85b3406db5c558779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b62a6683a388d5ece6be7dc245fbbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48215b50177960bd10ecc8690d5a51981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b4c4d0c72587039fa318ab942cacf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee433680707a2dbeb57cd1f598125683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974350c9b61fffbe5999879664a032cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4c6b00cbf302bdd8320661241ede585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2116fcf18fd55020fceda96dc9365786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caea905aff43483b3c3867bfd8b8ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69249162b21ad586e2a3b1684c89945c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4464779d9a1c7eb548711dae4451189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720cee536bae88b6f7e5bba74f16d3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c5c15d9eb667d77272586de9c615591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2582a0bf03edc18579d6eb69ff2dc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9a02ba7f7fb685426e0a082ad89ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e7a28d7c73a56e5d258b361444b8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088746b2c5dcd50f2f6d1babc50ec9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db177ebc0e0279be72739a786768ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37862e57ddef8102e5cc1099a7201f6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb30bfe76dff044a38eab47b9dd31398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284ae13d655006a94260696b8710b5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85fd20b4f6a734e392a77301cd1821100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a6d0e36fca5015853ff41d29b1f24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98416ebe7863a52412d148d733ffce2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7116da1ecc6253736f6c72fa4513cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40742e7bd91c5ab3e55c333cd3d00dfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c61638d4b8a94880ccfe4f696aa77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7993284c99c473daff411a08c83a741106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec1384dfe6fca43c755d6a928b4dca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85779e2de0736a038976dedec01260fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43547a9782adbb3bceb3016fd432ac5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17725e16d806a197b106ad68459d05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66937d8e60bfa6ed6ef82d262c029c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337e004000d6eda22b12f48b0fc999c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda0187b7e7731fd4ea1d17dff12e48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67385592425738c48c5165ef443aa5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001068e70f5023182f9e1f7d78e196d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76f9dd8eee3d78a49f097c96a9dfbb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111db255867682aeb54f68e71b8878b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592b983c414309475ccd0b929b2154c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e5bbc846177198c52cee962697a35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22625ac2ebdaed13ece60c66ee785040120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661aaf512f0582fb22c806a0747f4d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90beff89273c54da17bafb748920ea7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eced5d2300e2e803f7e918ef59ba6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0827237c63c0433460daa5a5b3f5ecc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eae5c870203819dcbe7066f3509062125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1664560adb659ef41a013bf9fe219ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b6bde1080ce4260e237dbb3488155127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f5879be9e22c501bbcd600010ee64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab38e61918ab4e102a55c2bab25240129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7c5e04771448b9b5085e03189b51c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1150516cfecff8c8d14305106efcecb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953a5c2638893fb25fda9ad36a07ad1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdee6fd4d8529e8651cc7f40590c4a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40162044079c811a01b568ab8cfbb11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6ce742b2583003d589015323014b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7994528b162288e326e69793c54dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8bbca7f272f316191c87eff59b08e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f044df3ba34178c8e5cefe4784c1ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dfae4a22865aefe7494dc6f8ca22d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448f98de02fe07119bec7fbd25135f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb21c18f2f411e497d188af2d891c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b2a713e6f885c1433434d8284290f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf5ad2c7dc0b9d898821d712ab9fdb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69debf5f2d9a85d06ffcf63e9b1da3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46231edf9303b00181afab7e9a943004145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f66201713376f1b8ceafbb4969e041146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa222a6821dd9ff4a72c2e87021726ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05e42f504a9c78ac9a2c9a5328b068148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2c0b402aeaaf7bdfaafb24af28d10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834d03479ccbe3ac04db3ab9a9ec399150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e172a9129888447945d1a1dbe0b9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cc708283455137865051b8118df93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34379fc07dada809a49afa10ba2f0b5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db065411186b971dd6124f31153b577e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b746cb4c58f1bd48558cdf419d2532155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738d4638ca8650349ff63f94a576a67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113c2656b0bfaa65ae49ec7073c1f8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c8b8993ba26e40ffa7b38ee880a07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c1fdc6c17bbda4fad592ae8d2e09f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09db56d38c7e69bd097c78c57fd8a7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9125be6f51a406f06432b298993eea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08e17735411b524d156fed59507b1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f9e68df65edbde4348372ff620d83163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fbed2dbba56007577d715a00e39a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe30924977ba90dbf710d91b0c90ca4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cccd654afffa37a8414bbdfdf7fd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dc69ceb2593387ed5d39ed590d3a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f861320e68d39fad9689ee36f72a2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d404b0773ff59eab5a0a191ead13145169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63de6c421572b62badffea5bd4d3b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311e5bf6f86be883796eb7c9f392cc9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bcf213a543abcfc5977b344b8af87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d78ec92bff15ad8456d277442b145173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d25f7d6d17c047dc61c55bb7343b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5d8c940b5393952615307707d2caa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32bc2de99cd58db12190cec386e8eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ebce7b5e71c4d9b33b971114cc19f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470dd50418dc94183a69483ba1f61ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4029864c2949dd27ab5316bbe32d6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e0163a72e325ef1c645975f0c50e0180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48163ac2c1bb65dd69811ff5b6fe2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadd39e755a003de12e2bdaaa2abf042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660a92b5f3c96b7affdf0824c9d03343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf26490b3374100565b6871507f11e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7caf196dc00be7eb87044ee21a8445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab52c0c4deb079279bb4dfbec0737dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f186c657208587f016637c43095e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588978438de128ab3f78766638e7a6a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f87cfc8d2da8230cea564cf8e04edc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1632331c842e1707b8c372a41ec37a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b05d5855f1af88ab0b66b38fe9ddb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def362e818afa3d5724bbdf066b4772112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd7f122ef94a6e2612581ef364c57f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac207c1893ba6fb8509f982f52d7c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71cec5592def4f08916ede200df06b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03672503986f7ad81da3aad840b4c7b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce90c8b2c1c9d4a266179d5f0671a2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745fd3f1b7dab83617c5086453649af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ef25c14ae29377452ffdbf8c08c9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1d587520e719c40e1629626e5001c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f9e16ddcf78a8dfbb0831376da74721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ae6eb9446b91a38649ee3aa7e838a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c7e9faae0c51546323771c23e3d9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f8acaf07bab68dc0743687a1c9c8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9582ea8e64741498a33330e327ab425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050357fb28d30f67f46895c686b7038026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8dfa79e1aee8f1bbd496f46b12a9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9ec7b99936ae43d47d34a181b9cf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52facd9095e6a5f91a86dc9fe33bec7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d54892ce2fb05ce63337f3b1dad4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf9ed45faf98d2b9f00e76288b7c5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eacb8960a961720b268a43731ab9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05877e752773225c224e507d9e599fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f040664017eb25d7cf61b7df96751a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81132d59bd1464e225096e14997c5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906876f2dae10a4815fecf99c450991f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d8ff00628b980c8de9d2889aada8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ee73470cf9d83be88de7515a7f71d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d3d0d79cf8df80ff67c2fdf82f35039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e84ddd2108f8ad022783719346956640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bc788e8580e75e4f68e69e927a37741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb7917bed843a232de499225d1752642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a5b38ebfb84938ae7ddf9084d403943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3026bec2fc71d20178f3869c6c4b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed43327b5bcd669d23e300a65f288d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ee597161f342917adac85aafd86c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dc7764ba841544e7e1ca0c057583c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c39b4e35cf85c15a01959f7f9598648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e836e274d57563d6ce00bbf3f20632c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa7d088d6b71f82c64083426de2d7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba51129245f317069c8f1687be9450451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcc32306027bdbefcca26bbe5efb5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dae6f2917b9e13dd9516b87fca6f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bb0e5823be2d44e974b97750d655154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0553417e61c78af8ed17f81b075b9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd2bf865cc0a5a08f5f8d9c4ed552956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30ffbb4c94b60e46c3b9501067738257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27482772caa381a40e9733360e68b5c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5146cbf8e6d8aed4a0b710f69c6e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeefc470128e10c57ecf1119a4a40b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67687dcdddd8cf4754fca843d9a3930a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798e61ac2ab8a4ea2fefdefdfb0747062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692bbeaea853ef7d744c301f3c568af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987126c95cc95e77331393a665700a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaee9c2fe1d0ca374266f858e452c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984c93e8b6fde3efab481307fd9ee0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be84d9b559bbeef1b110fcaae6524567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02042cec78011c40fd225ea428f5c5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f202f79e45f9384c401965027dfca6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3cffa8d5ae51f6fb6fb51bfd968ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02e103d9a0a1990b69aff96acd37871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ce7f6f69864e9c94129b7abd4742572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbe37d15434f1cab42a80c6863660173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e866aa62bf5ec46cf54de05d7ed35dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ee1ffb9e540a047f436d10b64504e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648f5570d7494dab06d6eba32b3007176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6374e3d0e361adbd755cdf3cb87bfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384ad569e28e04a251d57f8c64c0c1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa8e033e0397d96f685aa0c41e80ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6a28cc71aa1b4d1c7821444d5e17980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec27178e63f8fc5a75a1872e6f398981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bd1385275946fffa97d9d277f731882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4b936710c735f6b08a9a95bbb37c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f37a85508c4fc3146980bbca632b9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b2a319329076f3b2c22faa4d83c3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9133bd6c97eb827c65a38d6f843f4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e24ff36a40bb41afefa839fbc2c4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac9dc4bb04927ce3f2f1db015fa0ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68480d9c89bbaa660ad6f7c0de132eeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699dff8c9703dac32e7787fc5d85c5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eaf556c19386cb0f42dbb17b0986991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5cec47e44e7a7d061c8d07deeb58292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24642506bb0720d180eba18af3a50293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83e841c073aeed4c689accede7049d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26780e26a651b2d26945430db7113695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75a3ce886eb550349d44469adc35d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f865cdc9b8c42ced934b408181deb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5d336709624c5555fe5610c24365998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcb8599d9d295eb5313d6cc93c0e5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff454aff5d9c6abd8c4c7a88d5d372d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe055094b83d4e67efa46eea0b6d3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0435e4da6a93e0fddaec2da0faaba7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838f3d571e90fbbf9bf7c479ab14906103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05af7e5a7b13d670c5f4c39e9f0c11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdbbf9e10bcf87d2fcfc3d364f6c04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357b8a9d5e8c38eea92967f42edad28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f7efdfc3bfa6309656d2277db6091107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d077e670d81c084c60bc38267ee90be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db6a8fc7252265f1b4afdc747d7338109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94dcecb6861784eedc936784f5d2ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a10b3771959401931796d3dd45aaee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c2554edaa8564fd27a32210279298112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661ce87457ba28d4caccc165d2e030b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e818b4590be6cbf13a3515b9aa984c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c784c4f640793979068c2cffac5bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7127461d21f443e05f0f680c036758116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2daf92036ddd24408b9add6e6698f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01ed8dd1602c8fa242edf94543a9f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef968d26b08e63f6bd6550476d7bbd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1a7304432e6a81d1abb3a6b3a4ab0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52efbb1e64df91b14a8f29bb2ecc0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5aace9c593a857493417a5465daec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000cc6c00162d42bd88f0f2744da937123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213f20de26a66d46a51a45e3596c218124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0b5670f4b7ca3a3188a3e48653c3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecce5f33e6d4d1774e39f99d457f0e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ada1bf29f0b2693c79de1c88452afc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60e225c4c371f30ac11c38827f552d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619745e8bd423785763cef71b229a25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9bc5253af05a517f240d883f7b25f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94933666a177ecaae5d949d8d32186131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106c4c562180eea6bba03faa38b59e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410d76069062915e5876303e495fd73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51c8b352fbe01b0610d5613a4d9967134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128a4f4d1cc17aedd8d7eb1d02fead3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fb9adc398b268990c2ef1355561f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d67de41174e5dd8c16213b54120a83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dab25f22371149ed46f67b9e93c383138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a71427a466bc060436d45ded7bd751139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669caaea745411feea7db3f6e3cf04fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac765a56cf247a3472774d27d70057d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eea52266cd0eb404b9b585b564ca28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf52594b278fbe705646312ce36961b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4082b5735b8d8a07c396b1d887d7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83898a81bf9fd34f8228eda0be2e110145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf67cadd3a4840c600c81ec70289c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3340bf8e98428be74bc148f3c7fc20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628b704d88fd1ed38e323a1d2b48e53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906b3a15ce54e81834fdd9f3134b495149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec065d2c2346d115418dc49fb0e81a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b8c8aaff0c93bf78ff928fa059419151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0700f01b19a6e8f3f7e5541a1f9af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148cd819b3c60b44045af1f98a90260153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb141923caed06a194a80045b1d97be1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87758fadc198b6b50b1c562fcffe4aa8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0eada107684aae4311477795bf403156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8d1a77da779958d9afd76a7ac7bda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971087c6e184796eed4f7d07266f0b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7c597fafa281c2fedb9cc30b04129159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def80430afec93d26c12bc4b78ca040160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a02281cca93beb57739ec5950f9256161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68e046429bf12eb060697271f2ad0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2c7dbef2aa657a96d9b15938ec4c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840ea53c0d4178cdc744f5928da07a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b596f39fac73bf60dcf0a0c8531615f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b357211764082d6a9c4d127a794ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eb47d655892168274b50469e9ec9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24fc530d26f1bf59e4ae0f29472ed1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264dfcc81643e32c94ef1e41bea8c89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446bea02a0590ce7c9f1e062d45b9c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555a3a9f16422db2f4be2d5c8c68e9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b98d1fe36dc7b534c7f7038e68cb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac72ae0b9b4447ab3bb98a4a89d692c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b512ca4b63f9c09639ab19035eabb3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>