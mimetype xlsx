--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a299a90b3ec06b24c0810f9514e4c9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c856cdb1bc23f9cabd74ee1171f44bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fec3db59c06edc31ba27158fdb9853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88712493a0abbffe48fe36f7a95404ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89e3ca6efb9e2dd9dcaceea52d40b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfab48c49e792e77612db6488a421b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d3faa6606d3ca0a4b3eebe4f3f1497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cb90886fca2bf49fd52cf892c5ba48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0f88fc2742ee294cfa4cb9cf30ffd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc39530f5ff0947b44313e2941e82d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133664489314b8960e44c3a27334b4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e2b660c56e5db8d51c197d7bca06f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f677f606b0a32a8c7c60a6f5bb154b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a011a344145f437a0be7babb4d1bc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da970d422e6180517377460ceccc96915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653e237cafd2434d4ef4343ea6a472d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedcd53fc6a1acc547ef44e407ba0df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c055ca75a6a88d9eb238de1746293218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49473231c7aff6ff796f03d58cafd2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42494f7c1e93ffd84d0477d7ab47033a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1b07562d548a6d7bfed06ee568dff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec9b6aedd7776bcf7715b4d302090422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5417e820dee4d3dd65ca278b5063d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058754adebfc3c01658a661c624e24924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ef674fdc90d8bbc598fa6efa569e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aad7ac2893818f6f29a34c808b4ae926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847edca703c28d48adf43db78779958f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261a996896b15e5e59452ec1a1958d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f16ad14455543396f8a87deb4cadbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2e46056c6b06b997b7a4fffa4c4d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7b8f05b185aa1e0737127de16084f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9226d623e14c094884507d651e83132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc161c51b94dacd1d7c5624b679de1af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733e942a60c69c7c37500bcfef7f91334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d196894eb62e09c02b289b47b2a6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a61795d58a75a92e371fec552e2b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b778b81018365afe848126883846f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7969c06b4ab3efe266afaf1ef655338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297cbdc86ba34ad8c67044b394251c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88be42619b68bfb866b5fedee0208140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71575faab8451d7791a1d9cb91401cee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08bd4da8375f8db22f55c7809549fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca78ff9c2c4369d96d462b27f615df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f34ad887ad99237b9dcfc6a6283a1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72279b3b87b509494c2bcd93f64de145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82a601ac96d86ecb15865816ef81f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb91fd32b88261c100455b8fb17e9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56202022acc2d2e1159ee2abd70bd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793c4e15c73cf75c823a3d1e5e80a9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeebfdb8aa8e36d6fe901961a98dcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff4fc01768bc842b255c77a29359bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b33b1813a7c4ff9312d1debb9e85c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfbd9f18242dc0dcfa9e0366458c6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd90c2bae34ce099f0401e3fc525c3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b879d07f8485bd13ebff8459175b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4ba67003584df9a9dbead417cb02a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08710591dafef1a355e6cb3d012eac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf9da39f955ebfa1e899b79c0977458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228f5577a83eacab4160d922244e55c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a84810f5e359647ac9f341b27ce6c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d431c6887c0085191cd5dd3822d1ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55fe47c96a83396b15496aef52b9f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb447464ad031f7fe231e0b2f53800463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c25942e299a41b8e0530a065b2efb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af97a891d4e0efe87f3d51b52f40d8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced35a10122328f4d616aa3ff5d310a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aa00e8952eab432df2bd79961607967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56372a7c9d894527b9fb1c91db086c1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eecf793af0b1f269d0c43c810cf4a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fb72b269f842e7e308d6e0719d3e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35109b2b2668a16e3422da26ac2debc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96ca00ef68f7776d2d083cf246774972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91841f4160ca502c36c6fb688df5aedc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c6eb131d3c0685d4659d15b55fa4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b63b56be5a1f01290908eba1114d3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4506bbe6a5eddf0a0578f70a6519ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6b663393631dc1e298e161bfa967f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a006ec50b5a75190c6f03a62b4371c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ead780f06c9b161eb7179d90941db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96128b10f2a771930d99d4165776f56f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b89e4ee91e66adf0fc0963163e38881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745592144a00cc1746bd0ec791bd36382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c985e096637ae1898fef32a3f947a1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bb3cf0a3b4f346c6beba14078340a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec62e491f48895827e758fa08bed76e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f040726a744bfd7620556b8dba85986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b00c8c5526e727db07eb024adf842687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c70205814d6996b4622129e208dd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09872e0accb8844bb9c7a4237cd61c3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd44bb91f9ea7bae5e25599663644d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4ddc37a6d21c56e65fc791246e27b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6348f5f3ab04117b78dd101a8c52cd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab76f4a85f829ff5196e6a78008b39893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd4cc26c6804d94fa876fc1cd75fd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74ed1d420249ba41a8c1408a3f5b3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a480f0584d963fb8cb6c9afd020f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1045f52b5188da25773e17ee3872f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bae72923bde4730f8febe2348481f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6f040570e00ad9f685336cefc9a1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6103f3531868e5a525b83dc46cd7a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09e1a20558d4dd96ccf21eb0be5c8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c49f63a3141dd10e861f76d03db82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f76a3ddcc23bc32e6527490d2e5aef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567b300296ee0e5d4892905198fd393104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0b5e9f3a5081e81e2c57b30e81ab9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30b85454e5a267aedbbe699619638e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de702aa423a31fd1c3dbd587fd82d1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae691bc6e85d708e9069b3ab5d243c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a347a27b354f3bb2223dd4b33b199109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acec5209e358e8996ee40bd237da85d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4bae3b690f5d50d5ebda55caaf402111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a705ed078515a72aa0671728d60848112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f02dd6194107c4bb5b158d020c49f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d2888caa2939ef97a958dca8b2227114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865f396d4f69b66cf6379652d088fd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9441e1a67d53ad6e70283fbda0aa3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b57abe05df3cd23d5a8f608d940db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5605acca8c7899e5137d7c5471de403118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf65176af739823cedc06fc7914989119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49515e743f038c7169c895c6f719ae8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12c59244a99eb71f42ee02444bd06a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1765cec6f5b926482680a4b74d739122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dacedc58d04deccbc26b3993bf94ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eeda3c0c90527053b8f474fdb8231124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6419d43ff23dd4050326c94e21fec22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc545bb3529ad475cceeb8fc5a3e45e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50630ff0cc9b6ce39d95925a5a72a92a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9a20a665a589b5226dfac8cffec1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d5caa0b7acd564ca4f38d8901612f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90405893a56fa9e90c1e70064c0297fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f077be017784b3cfd40fcf042a8579131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5ba6e7c6c74499fe90eabd5292273132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e38e234156f6dc73a7a18522680bc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a94aef3d2abd6330a561aad207f12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d008fe40cbc7cf54fa678e0930fbd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c01565bf26add0e760773ff9e7fe8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09a5d1425266070e7dcc2a0c1919d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b4300fad7e8faa87371198c59faae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda0a3df9936f7bf597195b75fd6a65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711d73fef7de599f3095d39c6e838fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4958cffd7bffde97c28e519f8dd10c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f017adcf51b04965c74c037106c915d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd7e0739f80e567e6f1e75a5e2dbe3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93dad3511e4a9b1c6254c12265d4a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da5f0a3dd249de2dc2432e9517bb72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6814ebe8039304e765b9cf221f009146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81536c0c87954262a3bf1031ec53f3fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4dcc2d1754f684b924626435e57bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4d4bfb0485de54aa4b78d865b213d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3492a0d777da57f6ceb90a62787ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43e0d508992c33c8b4ff19f43b1e95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7eed9491d1bc8c8dbe3c8919a1106152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab001d8453079d9e3354df44e5ec281153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcaeae076a6feca9a0feabb91650d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eef60809a287975d83560e1035c49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6475ea18d93dd89b5aef1b1ea4b471156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab673aa1f11422c98b3fba1f7fb7d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bb68b4e0149f346dbb9677b0f6336158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679885549d6216eb756e65235b5a783d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376ce96730994e261c670b7ee76e653160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3ec7e4dc5afc79228802369a77d46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aa484035261f71bb931219ad623a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f65c959af816d0d5b11be8f826cfe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ad932378f25a0e3b58d6062203554164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce760ec1c6e844cac84496ff6d6e20f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f18b1b53316ade60defb66e9395621166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b884d8227c98e59e1a017ac837e3644167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cd4e43c033c16d7cc4b83d0fb4f1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf060aad39c0d4a3799fac0c4d38d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0f945294f1db9e9377da0f8d079d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd98cc79cb54f76012bd8c529ff25c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e05b7d8de6e628015114ed6292f14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030351e65009b3165ddbb66aa9eb84a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e91f8bb807a7ea71687d2949d9614174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60914f8bf6c067300d3e71a84e297f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6d17398bf2f2aa96f779eef401841176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59d70097d322104407dd1561796f9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe57126a7cc1de69f3acdc5432edee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41e8b3521f12e13d4cc2ccceef9a0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c2557cc3be5c7c3ad76addd18480b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc51e2d4012353a5e89df1420e2fb971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cacef079d7806c441300d51abc920d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02542c3bff4b369f12f5dbb1c58567ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8c205b44b77af1e740e3032b8517e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97e8071b591d1bdda41033530ed2ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc217fd5a8c38d1c2a1fc5fd522cd17e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff73d05cb042e8f6f1d10d2e248c3637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8a92ba841d4348ec489cf0d28d41e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed731f097864a6b8b549c4b410a6a01c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa58ba5e596e188954397735808060410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c4fb01bde7164239598f0790171b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c1d6944bd0568ae7f27cba47e1f7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a222a4f7c3460339e9a5fe10c761013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ea02678f105c5aa57d4f56617446114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad877721639b1078f938a598da327915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b2e2afeecaf5cee91633e2f0ab0c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e1691b360648d8ee46467863e497317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb574a93646ef94530b66b53f96db518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3c1308c8e94561041224ba27a0b8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e56db7647443b36135a0ce1ab7e5b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89408b2bfd69e1ed03d13e31105c66d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8a2b5dd8b72d351407ab3073b9a8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cdaa9e25f6b1cef45e3a6de01906123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3ef648ef4c03484e7683e09c0d3fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58495b695f02489d2a391457de400225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d43611b12cdb3a58ec727bd258b76626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f208e81bfc012cd2c60cac8298c0f8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914684f31fea45cdf23b9c643a23eb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a634b7487a058b56a301b2c54b577029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66de4a3b10a9213e5de96e05e8e6a0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d20a2ed6ad9c708939599a640aaf4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413f35fd72630fda38d03f135948c3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cba04ef904cf63323b3745549ecaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612014e24931a7c4d45d6bc8f8ae1fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874115d07331ebd1a7ce293ec9c514d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420e928ab8ae6b8649569ec816d568536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1ac7c116b75e8ff17bf39cca4ce7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8f47b4585d7c14ac97d671dd9b0be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f625ad8dc79d581d7948ca0a28f42a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624f5fa1f057f53d22f6beae1ddb7c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f2e920fb45b0fec354577d887458f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7d9303ef66c5fbd4fe70283597e0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c984f1f80d57a679f0debb2085660343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c60ff78fc7ba54b9027b9b91ba266b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfec2e659a086de995be1c9237064ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0868556a6e0cdd59ccbc36ae0c868a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba14307a16db3ba39728a9c55e1e0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb1ea77a842b220c1689ae55ce90c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32287bed71d459d92605b1176f338e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200639e259c62feb26111e2960f88d5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950af55413523086740ceeb7a33514351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd83f863542996e0fbea2c6a14087e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce0515f3543b5114bfe8eeb544ec2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016304fda08ae9f83480661fa7a0b8ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1abdf944211697535e43f223ec71c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819aa75869687241aba6284ae89abd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c15d4aea560c0f5cd182aef4bb5d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c89ed24d021192ac1984cdb201bb2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ca9e8b68ad89154cf691f973d041859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35c96e367f1e46e4ed3463037a81de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8e4f0617626fa47bd0d947d4640a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25802666332c2a5ab1aa53f20d84cec662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747cb65f0b544fee67e68dbb7a8131663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37969bd2620c063680b30c694eebc70c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da88063235f818f94c66492b3581bb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50319041b482da7e67f47a37d519fd8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54263f2a0c340b6f3c7ec70ea470cae667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16253cefc260a0ad528db2ec5bc059368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4fe227e33c72d67a69909f2186c3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2573ac4844161ab7de0b93505e20e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350915ec3534d47592c93090071c8a7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc93e5056b3692926c9ceacdfa4d0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b70f5297e4e9f68559ec21bb259d4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39481f9d5762071439ada109819c693274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906fe08555817e1899ccfdad54a157575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad72ed3f9d1c20352c4a75896aac94076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c575551633cee8592e0269f9428762877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cb09491ba94c3cbf675d81a2b444b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf4d84272104d1a8313fd4147ed6f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa41053190375045276b801bdb835280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca452f141efc2843cc876536f0430381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490db88468b6834c3c8ca554453502e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523c7725313744a2edfa9c73af02cc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a69f167b9fc4f95b395f5d00cb01f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a47689b5eb33360691c4fdb23df2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccead2db7159f34f91331800cb5e6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67024325adbd85bb2136fe02663732ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bbb9f0577e29a8a70109e92bd277f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba024a45963ad82b20fce545b757e5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ec1cb2998bad72c5b1ccdb435932d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385870f993fd829c20f3a4fb1792bcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e0d054a66924645c75bef611e782192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f166d1aba59ab1cef8831bfe137a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce2521d588c0289a09c079a5590d2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834fdb41ec3b0ac83c232a78faf1f8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa8f11b0787e86475a15db5679a90696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388215a5ed0e20e8e9b82e35e2084b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34379b695790667db1f623f10143dad298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca38d8758066aa68a715125b15371f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76420f2728d5035f17c0df9428394d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b0763d7689fb866eae0ad570d0a53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16546bab6f3f7a4c5e148016b13bc9ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625b1fb3e5f2328b279b440e5186f5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7785922cac2ef66339d22aa8f7c6ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92751402c27ec97c8e862f13f23abca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4435604ca2b153ff095194c794079106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f325fd6569ef078410a0406c2f0c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7c9ec14809467a0200d2c6f827743108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec9bda4524c9a1af232e1398573f45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4d6a1db4e3d6b74a1daad357b8c30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581fc6b7b27561089d99f03255bcb05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955daa92f5b2da3015b198e6f36d50a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4200a7081c8517588bb322acd01607c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecb21414491b801d94daa95f9bbcf9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d913f691207144bcfa72c38284165115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060d6ce3442f1201912850c68395bf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54341bd4c13894d66512707baaf13d92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310d79a26bc0cd1eaf5ba3362b590aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bcf8b889f0775c58fab6e771ebaf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba359e2b2954397bb38ce4ff6d20e561120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff66688f01e43197369f1b127605ff1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cd4361ed337dde9f121c3d3a9f55a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1431e7c271935b085221bc16636175123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfef258412361f28f4d7d672c4a075124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023b4f73a0fa1ddca39bc2a55a190a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28920409d8aeaf2214028ded5d6f4888126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464490493563fae08cea3519aa36cb30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53a542ab92e5639f66456ca604d820128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc44476b890c4f1f61128d03e2ccec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75de8b82ff9d0da456bb75eca74dba1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ba7cefc04d148ee786cafbe78945d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071ad137d97b8904e70fcff782b340e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401b075f5a23cb30fd87adb14cef863133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e99c8e9205267b1945435bf33d609134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada112a82f3b4827e10ae01b303c6fb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5321be33536eb36b4d0be19ecd1c99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b9963ec45d0e277edcad77209e3e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d69be3d599e2d1c77c9bfd5514b66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf140b514b0d7a482861250e6504ca2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c074e5c75fa70144827dcf09e353ead140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a00d7f7074dc001ff946e3ca37871141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5223d297e64451b78721be0e04b3c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa06588bbd389f2c6e1685c393ec7af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd2f9935a663054e3c9d841a10a3ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00477bf49b6b41763f3a71c4474a6d09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acfe62caf70af9c703952891f1067f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee7d97e6291d9b2b8250e25e742d0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7cf7b3c8c96b9b31c7db0e1845f62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e1a7f7200ff0ea386d0b024f98c91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264874288a2ff9aa4904aa3c12660eeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53875c988545ac74f898398f471255b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dfc4686159d7d6650448c53b368a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6527c79482ddead45a95fa81de76858153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65955f270f8023ec73f3d8a851822afd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaaf055ca7b85d78694a1917ff4ab1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a23e9f64424c3dcfe102a31954cd9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1868edd28f21d7cab3731b9097b7f82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ec6eac9b664dbb4a23651279e72ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9e7a8550efd76b7f661f7821c96f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b2aa80e73b41f2ea2234fd9d0ad7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa583b8d21a4470c24791defcd73d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59068d02ab39c49778d3acfc7a546bae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb593cad5b69152da50d901721ed2e9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1909fb53ed6ae0bbae2c952246a9ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509f3a91a65cbdcca6727f9841473a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d8425e27dbe09bd5ab6d3c2cec7a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6654e7c2bf82cf510c1da2298077507167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beabe928007a62d1dd9df436da13fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcebfec69c29e68f6ce91530aa0cc22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0a5975ef11b314eaa34595811ae7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66d6195023ad4710678a6dd8eba27e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7be718d35fff810a21477c27e13a5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610c7b89aaeb236a2144bcadaa18d2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532a76f3bd4a1584c4940c1ce7ef2cb174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>