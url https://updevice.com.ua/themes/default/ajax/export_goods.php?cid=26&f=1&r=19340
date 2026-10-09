--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca25eef04751a3b868c8550dabaa66a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe16daf1e01d3b58570950b38e7ba052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671502bc13f16cff174a3c70b9f3e3243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e0e537b337087ec20633e0682f84f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae856ccb09f41692ed974afc707f38e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8084fa2bcc7cb4ee49f9680232b59a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326137726915f5eb8380a6b6e8c592a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7851e5d84c81a58668ce66c0adb52af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363740c1a899efef1ba585a50fc9e5149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff69e7e8569057e41c8e7bd0d4240d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b81cb7542cfdffd571dfbbbbc4dff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9952d6832fa0c4b5f63c16ea33bf312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f65d07faaa93396b2567a4dc395d6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36495ab00c154093018727fa5f8028e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d482c5ef9d9346976a489dda80fa17315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc643aaf1c0214ccd68fb19bfe4ef3d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe65438a2bd41d1a39f72188834b8db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ce6ebf02471690ece5aa3335c276d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a8bbc2a9fc30daedcaac6a523f3c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439951a6e37d35653862a7b8f29a19aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f894899777b6fd6ed02fa9e237627f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7988ba7ae61d1ea38b8acda950e93e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ce388b0039843888506e59eb914fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8c1379a9704e051a0cbbb08147bc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfc9279c0c67f56ed628688957649c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d144d19e807db5316d1738816da5be626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6d6c7ff20df03ff165137d7a4fbae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec990eb85c206a75bfbf43ee33aa4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb337ab0a704a8fa00e7c32d4c765d0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf6c7e541864a828ff58489bc6c43f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814e64a299290d9198f3f69213373a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e6982448ef1bd4b8390a843325ea932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b072fc82931e3e46134a1017b53d43433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf7baf2c51febac15207dbe7690e1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e821c666db7a7332d2b2a6e99b0da935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e6ec71ed738715c5ed27b6c72b37f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431123afb9f41f4705f29772e90e87037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd738b55cb8b638c3d2179c645227e6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8095963eba1cddd470fa4a7abb92939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff753ef3ecb5a03dbc0672b3b7a03340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea615ca5d71dfb6313b7b362d2a41d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08a8e074e2aaaa1fd89f390a7824f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24738da7238d6ae63f6157e32a69114043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3046026fd66a10fdbe980a43e1cf244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad76c6c8b70c19a8c70518918ec8f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987397335d8a863d95824e918299e7e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e812277d11c8c55c3c33d84213e3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0fdb7cb3e4a9d9203ce97c43e03ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9e91319851a2f825d5f0025f6164049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148097ac4406f81da24fddfe1a2fc9fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c605e19a7bab3149d823c0c6ea769851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e856b889175add76bff76d8ee187c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed0c2bed73602aadf5a7f5c5757c5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fba83b410fe29afdb9a979c3570d0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bbac908bda82bc83acfaf45ebf0a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637fe965b908ba96b63e041734760a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c6c2ccf3504a6db21c6bb28f54e2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08d56d8934500a74da39dff25faa8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12832bba96f3270cf5bd38ffbb58e59e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced36cab579a9b33d0b3db1b86bbcd0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4727b0d6cb6c8b77fd5ec7528157461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b3ed0ece144823e5c5a3d87b4868162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc633f62a02eba731f3501f75d790e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf59a56409f33a00f2610641df6aabd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ffef9f0c24eb5ed19258c749e632865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce93f04354651355f052dfb9e7d3f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86366df3d3fe0268400e3c38d73054aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0162eb113b5009b3f1a1d7e3e9ca0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd3f43ddd8bd0f2a59169ddb8b214569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f51054ae63d1adc49d9be30617639970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d921fbe5d1db2b1c9415552e3f77671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52181206c3a70ee9ef09ebf1a777238f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86d568f721ee5bcff63fe96ab7342973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6e1c7caae622618a999a18234dd6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ef54b8d51fb00e94d3aae76d2f2d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f78f6274e6eb994283687141a0329276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c031ee1c356560ab3c8df7c1632b5c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6206f70c3032196a678abf15626af8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950296add8faad910ca495d4439209479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb489dc4ea02f4a1d10ade7ca4184d7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fab54fb6a7a85c1509009f06841b3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d36346b9538186485928799938502f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111917d49a97df060b7730aca00b1e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f231f4c843bb26ee145e2d495fd2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbddd8c1168c700aca06cdf21ff3cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09891c6fdde3496f0be07b1e83139d2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c60cf80a6a9bb95edc3cc4cb2532987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08961454fe2757cc062aeea53693f9ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441325c3c4ebb8974c57ad59745d07b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c2a7337489819abb1d01315c0408d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866913e908e4e50c70aa1487385e9bc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936ccb703ed540e685c7579c64e19ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d404d365787bff2307750645f4a08393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208044637f69b77b9fc4ae5dc1861cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff8a8381d20dfe2e27d34e5140090495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3e7e4b166f45fac170eb4f6d756a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4564f4f6476d1d5d3ba59160dcfdc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62592ebfb366fd90dd71934645f9c2e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af303a758b07d199b768ea0cfeb45bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5540e5f11dc4c8a6f803883fe00e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ded0ebe9e223dc28255940d7ce32a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc697bdaf8c5694429175923baa2b092102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13c4fd1f2e97c5d702c43819058268103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83765016a9b3c02343e9c234cb3b4f3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865d6b59c032c8ae4826dcfa79ba14e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ea62043ca72ffcc17866c8c4b76a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e762bb9fa64d9a04f2c2d01157070107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6982c8993977ea6118c4b8453180d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3504f273ea13b4853bb0192f68555cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba1bdc7a8c80b74c8ef8b780213e24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018d58f54fdea00b4687176dcc8cd8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9cf5236fdb8323a92912ec5d7a254112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82141f70f72b1743529d52069d4acb66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac8038d62c11c30962e0e56f90d60e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92341a0a13ac11e43f4d4b1a4048b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b094b003cfa7ad8da07ceffebbca3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e206cce8126e9ff09e1ccd4908016117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51221a3fe853403ffe04b9164f06e7e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb23bdfa23f2dcd9a1e2183e07a0636119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce3dff0a49c79038a8392a235bc831120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f7bb3bb4275477aacaf40de010e25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1191d2e969a354796ffbe10ca91128122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed2179ce55340b2cfcd9bf1c77791a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630465842957a2c9d0799ca981120b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3a7d62fc92bab235e0803a7378263125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee28ffd1dc5246be7f03c260bb424e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f23559ee022fe038034aa1c8614e02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f4a6537eaf133b8cc4fd78fbd278e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b300725d27df2cf3c614beadcdde60e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92ccc6084d353b269afe645d00f115130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a6424b05a389be9c392cd2e31f112131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484913fceb627028a47a636478c460d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e9a8df494310db3c69ed75b561d83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba5f8737bcef0a08fde117948cf48a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b9793a2008708fda87d4eb1a4d079135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9e4b472cc7e5fb568d30d02d2c06e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcd828ba8185a9e9b546989747c706137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36900e5979ead644f36e2657f2d598138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ea45e4d8107a926f1763b9f2b1a2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de5d41dd3c52a1561b533418746a72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6b57b4355caed6f2a41c8919c31ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3022b6249c31bdc72e65f6dd7a453142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa3393cc0f535c1c19287351071069143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2ef1ca15cc0f9933564a05045f5fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f88cff162d7c5ffd0526621ceb467145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ecc95488f885fa6817b9559c50aaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026cb35e2f50ec11212b1f1905573d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674919dc994c4b5b940294d6821028d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81244d8e0ed4cae237ee83debca6254149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396c74cc4d11cc8f3b205b86e7d8ae8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fc87d5ca21e6da982d5e384b4da3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dcb71cbeca5761847befcfb6fdb03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0bf0ceb87fabfc5b27f3e741f3bf0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b9fd15cecd45f667098fc2ab53282154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d073cf4369ecad5029538f3011725f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bde0b1984e18854d458d17f7cec96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c2231da355d18e3ad149f80e9f15d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e61f26809d5058dcf32fc890692551158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459406d6ad4366a329862460ec706715159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98922efbc02c91e0b137baa99dc556f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b174b54aafcabac4a43aae360d165d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958c303f09650c47db1128eefb8a374162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b9b26aeb50d8d83a568b9cf4c3aee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac992382139c8bfa88039512ce2aa893164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2c8fa26ba47646f4ce109e54cc25c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19293a38cbc72356dd64c9fdd0dabc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cd8c423b2a5566936367f2bdd8d47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e30e2bf6340a0590b5a57bcfa177af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421950866dccd07285ac1359b270489169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bee13ce31a5a0b870baca0ddf87b8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5c84b4d9884d6b9095418468e6e46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab72444698158f7cdbf7022924ef4e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695cedc4ecc436d9f9b6b04e1f37160173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435c393fb545ef8fbb2d1b8558f05e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5423bff9c4c534740613b508bdfafc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecc023ded37ce7dc4a51aabca144eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5222de4ffbd33453ac7b3ffcf51426177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cb47d5e3aaa0a3a238e7f9bfcfccc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062072a2c9ab0e5394d27a970384893179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bcde88dd36fd6e0209928e677d020180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2372b74e4d0ad1e34345ebe0237681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb1fa69ae6f9483727fb36144a4e1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f7f43ec0a6adb30b814712cf165af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a56ca217ec7e6d677f7eeb96ae87ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fa8d289114841667d789d8e33a91f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef21370ba10e285b21c85bca178aafd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2798fa2820899ecdc509c2e92b04897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767088bd8160be2aa69883a11240fbfa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef3ef913514dabdae78a6e1bd95b4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53260e0b246d49e62035cdd29d2a6ca910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909c9702f062e8679d5a1a3bb099ce311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1726eb12bdeda9f80c79afeb61de112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dc8046dbdcf42b7f02dac0d389daf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0a25823cde8f4396fe004c4e5ca7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbe99e1dee3767547f7eb50301b95e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ef2a3a0ebae9b9aa8b4660b9de4f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147150d510079c46a579de993a14f2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fa140b20ec0ba350884f8439ed89218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3d2a86a8a719c03973feb15d9804219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f815d0183f53dd55cfcb87549f2ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17c8ca8b040deae18043ad496a6e9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7325cdf0b9bb1d1acc0068800973122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bf2361603a0381b630aef6bf316e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f286ec93ae20094b8d52e303ca7177a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07d0fc1735f138f704f7764752c55125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789ba8b7e188c4765ed9c9e5d35d72726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef963bc03b11bf248ed7bdd1608a6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801d9fe1f48e304a2a2101efb05e6af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c79fd9e2a16c858b605960fe5914f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bd44cb23d85489107467aa4f7e16530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca8c640d5df61d7a5f98909176bd7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7ab7e495d5ef23638e37df9c82a4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71a23c0dd4af9f90c5ac79b51d819733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef84c64f664f493a74267d1a71b132b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a221d132d5dff49c80edf44ebbac335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a80e46705e0042d1e35b2cb74859a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d65135a8bc03e57ba99fd6d55525d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f67ebfc8aea592a5f1eb08a86e67c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598bcf70ea0b2903135f78f9004e4fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bc59cf9b0070642e973822657e59f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f7d0d0272787a82403ed60f6b104441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eba54df8373626cc6f68f4617713f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecbc54e8a3d8cf70d74dfacac027cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff58f42542b95a55f0ec8ec50bc4e1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3680e2832a46dc982835a62a96b5b9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33652aa4f8ac0675302617846eb9e03f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f5226861b80150a854d75f53a3c5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfb9ee5f64363c4a4067ae628321b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b714d116cf8c98785521745abb4c2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199ed9f2414260c9929b6e0df7af23350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b4cea4686c642a61be4daa1e6dc8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc705d734d01a6a18f3993ccc593e6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4fe3085e4315f4989850c285de65d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30853c9cffba786a65d532da98a63d1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480b64e84d40d0546691011ac6c715555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d3aeac0c238a326361860a4607fb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd4b14ff66bc2ab682b44075cfa19057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2152f49c2716572e22e499b2f16d1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094133fd999ce08d0905932aa64bdf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acdfe0d7090aa4227acd34ef43aae360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b49f5420266d658737e93ccec279861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a149951ed7bd0ce9cb22e048387a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76524eb5f23946905e03a2ee0331230963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad3d525ce1a2a28432af44886b352e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287aebff12e0f0d71bb6726bca9d03165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136c5eeeef2c7218b3c4fa7af0bd9ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c245c1518409bf38bc1516efdff28f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aa6e2976eea93312e9b2b8d1adb5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7668f1dd3bc518cfe7e6de9f8a2a53569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1ab9b0d996f279c5c6679ec0eed4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44372f658540c19f44075db8d806f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d3d69e83778ddf440e3b41a19a73772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4918e4c0ec933d73898f04aa8e9533573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8b8508068457160e0079415b7143a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab21d842420f70f16b43d84a836981c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae689679900280bfd9eb20fbd11cff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668310417e479b66fac7bd5e7a722fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7509b71a202e28cd7cb7f9f3aae1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4e7cacdad820fcf76913ad2e9b5ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3d1c2ce42b8d8a9bab2a17c97853480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e812a6b741c48c567d288980671f6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b2de174edebcb2b7f8bf0f1842c3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16648ce5d59db43ab96db8bb95a75f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc7813466f55c595d323e0c021b97b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c70b1eed968c09ed7425b73e5c09b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93de0618dae1d766b76073a2534df486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41967c9d36fb1e53886a70396d891d4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06750a4921689f7c4df1ece7726c51388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e581cfb02f11a460d437a5ddc9f1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b373e77c5be3f5e5f993729228f5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444a3fa817ad599c697ad09d2eda4d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7739c4db11460c97a828fb863f3e20b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73828b51e4eb9703dd0030ff31b8ed9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791c655fcee5f6ad0a8ed654ede3add94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3724ef22afd39ce3ed2786a9138a3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ee2db26cf75539a7cd161cc31e31796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aa5193e4060126b00b22563a1cb1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb584b3491e55d2aad5e19397c8fccdc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51497416a44795327d4420c529b62399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5a2e2be4f5928fece2943f0583f2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c29d796702589e63a5acbdfd019e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8391fb90c14fa2964a09c60b9c2aed0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e76e435c875775cff0950ce837fa23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e453ded84564cc38431fa2bcd1d724104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626d49d47c0f1f89f4034f03cce2686105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6d7fecc479b2788cdd1ac02a39ed3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2647fc58a5348d79b2f5a3d7080cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26429f5bed6fe86b763c526565ed6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3715227bbadb411460980d018557ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8c4a853281e9fad3f3ca5849ca0fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c0ae88393f83891d925f102e70ff9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6a506cb70381d6b530909c0dedbea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae9438784fcf8c930aa09bfaf9432c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472844ec1ddce974ed96eb41579aa4f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0020258297ff4831d1bf2e24b50bc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d22393e45953bbe862d5828b1a08d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f0064b72bbe78b3cf076938878356117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c63d0f050c33e0cf2c2c376ee3bd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea040b88d74fae3a582c8cbf7edbea4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fba10edd92007427efa21938366fdf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928819811697dcba162bf87c516f089121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1bd279768c597d4552e73e07a1520122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6403ef1894d8f36634bac262db6a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15d3f01588a2f2fdf5d7e58a10c459124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cbdcee604bf54a397348d1c7346e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce27a53a89988a65fb420ce7804dfb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6840985d67785c472debd33ce6292127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37970aa33816ede05a5dfa0b283da6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea6c80637dddf41da6709ccaab1133129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a909010e48e140b31e43f54417138130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa54642d88a58107f730e41f152ee2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11109d0c0ce255e3469a2031c27b39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd77826da8aa297362b2576dc7db3a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0021c8336610e156a1d33ae2939cf93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2981cffda67cc3dea769abcf1348779135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ca992f3cb10f52dedd4e09d867a9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876327b62626923ba9cff24a2c28ea13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18dba334bf58dd6e35e4988c5c712c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2031d646b6684ffd987c0ad5f6f37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4082fbeec4847fed9d1bded8d71e5bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dda0d8227c0c9d12147b0cf9e54c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6c0ce55eaa7073d3e4aade1ff75a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33c099e07ad7d90b48f4f957d06650143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34db1a0033db46b0e0380d77f8558cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2fe9cae8e0d50d8a422a203a447fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b1afa6de1cbf388136ce4eb9c8679146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b3446270901c1e5573cf71cbc50bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9993532252497515bfc4d9f83f44967148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb160c0e4196b486bde1eeea38a34e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9c0db2f721ac2c67cdc8fc48dbff4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdf728f32b6b2dba51767f5b931d5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de390cb4dd61ad1f12e1644eb43bcf1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83753927064adae2617c6cd88d31dc38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cd76ea0eb8b58eca9c1b6df93174c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4839e4945e796f1525e1a4c62bbc589155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02b898c8a67e879b1efe2bfea3d109156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd232abed31b575fa9b22ec4c8818aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ba32c6434bd2f8b50603b29d42458158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd5a7e2c742d569e344bfcd5b93645159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9b3a34c2d76476bcd3586c46d1caa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276d2957cd69d8af12f94bbd2dd1478161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820c6bf25d42a8835fa0096ed13aeae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c73c080d95fb407560fd28b6cfa393163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee838ef6dce8e9dfa8efb4ca223beca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f254cc0717d3c549ab69e014fd6f58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02be20b242cb325904943eb174800a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a5f84837ef446ce7f607f86e27f12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782aa2f61eaf747baa7ee058c2d2b61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c7c1b3a8343d2f2fbf36ac9dff7fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ab77495b03e6cedf50f8ec71f3b25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240ce9e4c0420db4b9f3ad9def763d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccb2813b448503660d5a42e0f03290172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268644b8d63ce9875c8cbd77bf4864e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6dd3c9c75bf94f4f379b535dcdfb0174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>