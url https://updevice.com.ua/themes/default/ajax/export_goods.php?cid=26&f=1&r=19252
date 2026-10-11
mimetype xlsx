--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665e2e00f8cae07817192357adb65191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf1fdccea93930c38a8fd23a1c0f672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cd13ebf1a94df24de57cd36d0cd993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8652986f39edddd17059e04c8ce34114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd51cb0196167c2124f77f8523a65495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843d8aa5bf93340ad7ac7f6547dea516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed901433d9d43237f4c0a9716d0e25e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d80fb3923f1e503ea25872f91d91b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39870ece197942aba53817f8fcaceb449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23276318470a7039da0bc4c19c346ac910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e557737793d2ee2de5caf7baacb7aa411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706e008c86b5d11056b18b84d5d93d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e7ec6ad8968ccdec70c6c2f6ac4ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da394f380222490dc2af47df1a24bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd7a6269c3e8af3f40743391e0870a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c007a232142e0e195715cd650376f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d133e6d0b8cbeab7fcb329237b85b5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73097ee47f7a6480912e5c54644aeb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddee3d78d84ebae4aa3ffa5a062f17119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f165f04c46483cf4f43656a508622d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c966395153a96de261bd8fd67b62621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e935197c432725ad89f53c24c5edab222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461e813a74aabe962453dad8547d57023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2b39c12a20714bbbdf4bef9fd496a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ebc38e5e7103522983e9ca4ce673825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e04e05c34db4e7cd62e58de0d2d7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc09cbec0e881a8ce48ada9a3cc92627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caefeca4e2f45c7aea3e178b036a0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae47e26c57a8ef367413421bc9f210629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497294cce245a2f63f892fe5412a62330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301537fc0eeabc8fcc0ce45ba618ca531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96186c95fc60458d5f2c0d0720fbca1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc5adecad30248d77f625b6369867033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40594583f5f336daa4b637d59bfc43e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acaf678fa46631ff50a1326b136b6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95df4904f7ea050a50a541c63929eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d56ac03c8e7fd35d123255d1b172e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d895822fa661e900ae6955964a78238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee8b3cf8a361988e5a637920750f2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5b307f400bfd865da962fe87e558a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d1e8b5e891e5fe492949879513d1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6b4332ab502c8bd1b47b7db24f39242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdc9d91a02d8ecd722817f2932908f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b63c54f5d1be900b40f49d8f143af644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d0a6f49cd105350a465d9c81aa17c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d1481b2497e60b9fda1387d0f194b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a02c025226430218310bebe79667147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ade5fb0be9d0acba66ed9d62bd075d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0fc9fd0cdf75635bc244c923cfaee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e04e434ab06ccf5e837e19587a2ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5204e12ad463823fafa5ff2057dd5d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ca42558bca22b234bc4b919d6aa6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6aea71c9e20a74a6b81be0077ed5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b271adb763678256296911d7c494c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51101e9d44344ddcf3c27f1d683a3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032000bb3bf59e2945ce80501b15ccc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf62c07de5dde462cb84de1b349fc9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d88728526b122b174f82f14555d9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dd9ab726bf8df1916ea33564fc4c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fcfe52d365be8f60519f205dfbddc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c3857e940ebf83a927a9ffca192ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4c6cfd1f2a57019b1c0b063e86b9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97473b0256312a30e6186494b231377663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7961da76ace63c5577c3e2c4fb12864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ea776d49e378b4be9a33b5cd5ef4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ce990c8dba9843c3bba8543980ad166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7fb64274b1c85b137b057fab85e2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f3e2fba0f80b1ee3f7de62392ebb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d8b70b966540a35ff642e9b9f4be569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35355ef2f5c8710d5dcf966812f0e44f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dbd47c495e13284c072714f66788071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214237b87821b9b68cde6fb5ae5e76772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb8f4d048e6590e42317d8c4228e7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b910765f2fb06a5f22a5d16014ee3e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c190a995a567b4899735a44609a2e5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa14579bdca90c0ff56df6c39acfd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510367f409231d9031ed02c93fb78df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315972a9d11433ff74b5209b200df5ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55d516c3215b78b04414a0d1305fe679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17829714a689cf09196b74ee38e9be9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e43e615093548fecc50f371f1b5cd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5445a800287ae870331e77d4fbde62e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610477938dc899733b91e852fe713b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd545d32e7cf5ec009de558eb0996a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b91a5f8be6994a42ed89925d288c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4d1bdfe69e17a50922f7fd44ffc6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d1e2cf5683d4d5badafd6e85eacd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127e4a7a8ff0afc93ad73d42d96f03b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaff8f829ac4e94ef51243054d8c18889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febe17d5cbb21f95adf3bdd401ddcce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36603175a3446948f32d5884aa819f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930a1f7deb3fac01cfedd152b0bf1d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846226c693ac15ee3589816d227c3fad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae8ae0e5052f046488eb450c30c2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24ac602e56c6d1e8c946b10b5bdd7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd968fbec11f62905eaa721704de54c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea02432d937e357fa7649db46ef945497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c98a3165a234ae6c16c62e817900f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cf5a255b983f836773c3fda1b2d8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daa27fb01b55acdfd4ba9b6b535a90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4914a13f3356fcd6b2b1352c73c92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c34c053fd013e5b727bd7986f3574102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a00e1aa6fb8eaa16c34c8af7265067103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24989558973c3115555b6c85aec25410104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffea8869e4a5c3c822576e2c91c2c21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d5cf6060d2b1d40d857a580400c6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ad8a76b65386745d370cd39fcf0ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb071522447aeace817fae6f5a2d99e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddbcb5945eadb67114434e10731038109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1455ee3444342a08609ff99adec465e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e54cf47ffee430baafa91f4696ee1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765a42bc7c344c433617caa6c5c4d7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecde3ce477adbe34807fa000ad6722113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71414de732e046cb9960ffb11f2c4886114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f689b3f9ad2bf2582f61e545a4bfa3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15296c45c34651178bf2bae1374ea9e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ebfb230456137357f153fd91c3d85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0865e0add646f81747de39a23e724118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed338fe5c9fabd0829456f49f8da8057119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6914bed836e6da79c59e12c1bf4c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6ea2e0b937b6b4d3bbf81da07c0e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb650aa23f25a47160892d5d73b39c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db015981137ead8b5a166ab3084d1049123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce20a2cb0a069c577b69d5ef020f1c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41768ae965b24802629e60f85dc1981125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458feb32e8c7370ebd7a84faea8d1ed8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd69868645b5f77349638281964c4da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4f5dd6eebbc3a1e3896ca5b2f4525128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7047c1160766f50498719d3f1dd00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fef3afd80e757e4961a672f3e0eff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42b62ec2ec4a364856d9c6579b43b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b104c50eca37da91e8d23e6697a7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef6c55f69888b46d1eab2986cc0833133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647ea6c693c13140fffa03157ab533e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5a627c8de46d986d1fc6ad75cf277135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becfbd937f4184ba9fd68d56c5c22d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d473da9d30f7e6738394a7d6ca07f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29654d6df677c0e733e5561898118b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2197437f313e59baf53e97af19d6a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad68654e7b0b44aeb3c4db3692b7e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd07fec69e06a47378b1ac61c343853141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcea1fa8d06b5541f570eeab10feb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa37e77854a143468f5babb738b5fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339a29009bb967fced1aafee80452da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1df6f830b617e7b5300e8a57085fc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceab7426b2d11ad8eab8879a4639520146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642d1bf98980f3e8b50c97c8cbd5b45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005de5589aa5358650c27f1ed1667e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2477e01e213de532928a2460cf06c51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f168dee4a6ed852e0009246637958c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045b0f0289875693d882c1b922eb29a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe761391edf4a58f09a3b73647f0e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464a398e4aaeaf7390fa73b299ccee5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ec4a516bb7f486e96e9f34f4790c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418f8fccfc2b920f4f21623d27b8c73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2597bce81c01e1b775564c51e2d175156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d807ffee64bfc2c8eb5599e2b279d30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df566cbb1c56a3d0f36af4f884e333e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc16680fd481b9bcabc3ba6a14170c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225058a4520652e4fdcf4e169ebe1234160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179f94a74eac05a5ffb221ee299ac5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fbad9463b6debedcce448286851c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ca47a510a86a0a0ee8555d363504a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb447ed85be3e06cb8550c27c7b76f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181cd827a87d9f02890391130718784165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaae798e0c2ce0ae34c30b1c26e6c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2363cf71298a870a8e4eedcbbda81c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30023d57c8e216ad1fbf48369cedb13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd81f5c178775c091fab4a1880922f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1679b3fd07f14084ae4768d7ac0c24e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c64b7cea8d0894057fb2d8ecb153d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c09ccc23172797a3ed73a7cfb0531e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbd48da787f8c1fca92ac6d1a0d04b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583e50b308cc45d884b12cd0bd8837a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4b015be170f2461b932454ffde480175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c2dd81a2d6def92b1c5d44290ef0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b05b8c7a4fbe37369d720b4a20ac54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ff989b3fb9da69c84e4131efbeef2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3a843f0c1b69bec1d6947da0d98f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa7b76ff8c07ef27b8ab73a6cf2023180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb63c70069945f4208dda26f174eb5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed753b2fc9140bacd5ed74b0d261d9a0182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e8ce5491da9ce9376242a48e6a8f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f424e3fff64d2b0c50f847128341d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c2f17e17a2b24b73ca2aac1e9c3373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faee75eafd9fca3775a530e95c52bc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99f98b6624971168e3f1cb2321e5c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3b9e97cdf037f1f54b54f4c3c31456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781a551ab4116fa4514a34abafc42437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eba6d541561882bbc8f928f015cd6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466d04ae7e8d12429a4439c035152689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2601d21a6888f77388a1a4ad398bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7d844e975aaff430dbeb6f16c794111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0ec7eb692c4ef29c44980667ba52912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3aa7bf321a781a15db6e4efb1893713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2b2a2cf4abd4df52b6f948999c31314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbdd88c1d4b3c13abf37959751fa2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4157e41c2739b949bab5cefd6ea86ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f708e652520aaa98312fdd61401de4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6e6964e6f2dfa62b74ef2ca7e9c2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9e4170faa9660ef73781a53f1b29019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69eb1d36bea90ad7ebdf6452ee583e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e8cc76e4ae73dd192a28c3627e50e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27e7d9ea70945bc7a01296809389f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ab465f28d5ce637d4873829735d5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4009b2106123d1b7dfee6ee7ecbd22224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1c0d452243fb4e902e7db3c6e017825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c124a81ed9cbb7ef4a6225f0a863c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ffb44adb281a9a624412400e894e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac46caf426c8d18f1eaf95e6c46679528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eed3be9c10997824e155976b35211c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5dc9abe25108d83c3bdfa042a848530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0bed4f33c95ecb633f3fe6c0e2ccd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8be7f2133af825d4c82497d83eb5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1647f04093c76c9fb19e53790fd552133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea6e0cc7242577706260ad8f0d623334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd46c73a7df9d668abaf65b8b7a8bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0417265879e36324256257503d95bcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31809db00055b501e946666b8f507ab437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98a9942a1966e6bc34a7b143ac516a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e71abefd749050304adad7e43c91c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8ebebd5b0df5a7da348ef430776ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaac60cfe0e32be3520f7f3d77f2c3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d840f4c0a023f40266ae59fd35387d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e6b404920553ee98265b174dfb50343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d2b09601ef9b647de3ea58986998944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659786b236725f03a3a565810d195e1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ce47112c13efb26082306341fb18546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b369fb48af3a0dd4859e2e181f57247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae15d351d2fbb901abc7b16cc5e68e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5e4afcb96998d1f31df027dade8d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773db459ce45c228c7dbc161afc715650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b51641f8561f16099dc9ec274e43351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eccfad1ddac5003f2640479010612352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426f117fd3ee9ba3bc2fbd46f885b5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc00d0e94e58d4e6f4f034264e924654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8346abbb64255b859bb4f8807b91bee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dba82cc4a05b448d879688917d05a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb08bed4515440db2ab0dcaba4eee8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d355075087507530bf87e45d8cda4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71883a9f5c9f2191ac6428b1fe050cfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96d9bd05d8961b26ae6c11eb9219b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c9271e7992c94dcff1d691d9e21b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd32674db16eae743ad5db850194d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ba266ea396c63f9aa58e06022bdf463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc269b205b959e6ee2bdd5515f8967664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec09990c9a1e9dec3a2c952e80aa2f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda0f33faf74dc00cc3da0e6b71750766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a370481d34289650b3a3881fd305867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23331d993b5018dff196a56dbd209c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ade37a77d6aff6369653d4013031fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069b172fa4658f1c06fc60b1ae99fee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6e200c8a52f8f61f19d69756b639571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177df6a05f485142a5562e3cc9c8ff872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71f2252a4cf2d13e0aa097174eee1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982744db143980794f9d8fc49f9cabc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876af788efdc3d50ba3b4485a54182775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11f569774f96cb9b774baa2f30cf9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd872d3c9c814e430c768aeed7bd6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca195c60b173e3eb54b8c7439f7babc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7677fc639d7e2b1a29e8e7696a01279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011fc7695d9fdfcb8ce220a235eb7e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc692ef0c876981ed633799dcd432a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba7b5faaaf2fc8c8f2c969b032368682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc28a61cc0917b45b080d44e91ed8c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd27c2d84877a7047b7481c4bd2b3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75649f8ca084d6707134a99b70e44685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47276a33cf6e06bc1926526dcd16554586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b501c2cc781bf7a775a795b8f1dfa5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02d97958cd978e0cbd8a0fb2de658188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac03215bf71993ffacd3f65ba3556189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76932f5d6a6c4468264a2cd32a4a3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d739856a759804b6d9cf078624a6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d62049e6feb6e5e0664e68f2547de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b38d4f0a3d3f36b8fb0f6386d9c9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67660ec051aa79289b0b70ac5a40ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ddbd36e7a730cb3b0f531eb5981be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6a44c072e3e112ab92abad05a3e2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45360e071d9476502ddd231c9872f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93765ea9ca10d0a549ba98fd32b3009298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ebd372f99d251aed8ed576f1b102b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef35374275e099acc0692c31bc1a219100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1b1b64c13272b22d077d6749a52f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e321c43e7faedc65e30904c119e863102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb49fc3e476ea93fb8e3535e8b74af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ee1933c205a57cb16e3f4c01941b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2173b851490ab4c72a6cd333ff050105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e82278958a80ea785bd1729346fb20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45970d3886d4fcb926ff2c2b8b5ebbd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f4e77d804a7314ae43f1e07f068fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456f1e5486d661907c70a67f7464ae0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52728b7454211e14ea6707f61625ec5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff78f1cd2dddeade1e0d07629a16d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243f78e9082ba7845dafc8813ad4159112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a4c1af80cced0e8c826a867ce9b70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c38e240464af5da9a0cae28bd9ba7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd5f6930bb4db7ed92a2ffea13e017115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431475466d0aafc6698738f11c3a395116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdd4bcfef4d5c55acc32e43e51c761117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406cb3255d713212c8bdbd4277531e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fa1f08c0cdab2bd791c7d7996a2f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5eb4907eeb6a8d7ff600fdb570c5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da685a4aa1d0e896e5cb60c2429d0e36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55f19c564852dbcf4804aa5f1dfe87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44e77b0bea0127a259c2a22ac26181123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483211ed3cd5ea7ee2f743e1391992c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873d2147655e2a22a8ee6ba0c2793b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc04d5be9c244a4724e87dd4fef3ce3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64ae4634615ecc8fbbf76e4a7e6a23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5010253cdc17cf0acbedc126f9860128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69762618a9adae1a10d8bf8ecc24dd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdea987f6fe7cda6d8b196f01f08987130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2698efbad40fc0e7a4b0ff249fcf2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcdcdd1de3cd30b679869e205dc7c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837658be7659f896186a2fc8d18af908133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7345c2c0772862bb412a6178bb069ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e989f26f55935604937c0d932f32a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10259ff267f2fa8240417d7ba5ee2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1620dc400022afbdfbeab9878a9a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5d53e3a6211914afe2beed5ed72bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409bd51ef40a6affe41af8e312b0353139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667163f1ccbc2d6c9a4fe3dc5105331140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493595a545880110b83b65cfda85de8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41f14d054f532f37cf8cef51912011142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac1ce4cf076bae6f406628406cba2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d704e3a13dbce6aa7f1082342db684144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bc02abf369ebeb7ee6e576f1ebcef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e1a6b76b6f1a0342cb2b3c6e4f98c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b6cdc266b66a1eb34136b72933671147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb666f4da097da4f443950eadc5a3b7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac4c550876fb0244319617145b9be0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bd1bf114573f12dffff7cddce6739150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4759702603906c5c331d103dea3a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42929aa4ef2af5deea6cf94c559c23f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6857a936fe3507a48b75ccc84ba7c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d19676358755bf5bb1ebcdfae181d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e8003b47b76e1d3ae112bfdc4aeca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe4a792a9e92687bf8188a4eda6026156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b7db08ecb3f2aeb474afdb5fa2937157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51401b7c96e8cb9715152280c9fb5ae7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7f3a0414ec133c5dafaee8bbbc0f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de255745d7fe91a4a89eed437d0988160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43053aa1f3815540957c6a6d5d7da0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db2370dcdad3d86f40550e053c763a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344e1ffff8dace2bf88ff40d13c0a89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ef8d474cf4d79703b1a6c3efd181d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df246325e8d0432b8eb92089909e3d9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b5aa7f23f5525c180193ea7f95fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5235d26106e9fe2a2e8524a74153a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b05719ec0d5620c6ab8d2cf62725e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cd854aae74297a3a536f56cd34218169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edc35a191eb207b7af6baa16816c49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357800fd5e2e40e7ed7004a7a7b439c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff383b825946dc85dfa10abe41ab6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c039f1ff8dcf800916d0fff034ce03e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b9f451211ad8ca4f607085e825331174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>