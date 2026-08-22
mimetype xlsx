--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6994b491faf6e41c0770fc2dc38dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f778b1e06dfd520b0b8c7dd11accb9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a44df93cc9335734ff7a95b68393f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c0a9b2a68420d9d8cbacea269b2184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaad5bf781cb3bd7c65d07faac95e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ebd7bbe04dc1fd929a71b4e0a26da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f2fbb04540db4c2f64e394395f2fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aae1976fbbd719f51d0554870cf888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3426972958ef7a3ca55f8a3e840c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319414a8c2dd7452e6c90a919ebc75e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03356d06964d19436ce6258d3b0ceb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cfc640f8466a4b8f998964d8a3ee412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0314b8bbe3e3297b9dca01bfc7dc1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ff137db816e6cb39ef95adbc36cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829050434230dc15c66ef8a3a7522d7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bfa4a09379e32323f772a10c9864716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a606aeaef5ee7c323ef886653643fbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf497e2123517b3b0aa8d44bb6091fb418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e1bb256dfe32d16ab6b45f29bfa8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb472ce1091d89d0b76f11b8c339f16520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac0b07ce15adb55e93d6a08008bc9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cadf580baa94652427d38e141ebef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc127ea09e650ccf44c3401b778e3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c3c067f82d8bedfd7677ba0b650f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08a53f69b88c3f749dee72baa8859325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5e5366e3c3b1a088b378ed4fab29026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ac4b091308e73427083d857d9236c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f27675774323364e798c4c7c838fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabca28a1c04a2e9ab5674dbe2913ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318720e41e70b3292c571d1b5157e6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a23c24067fffef39fa57f6122d7e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b497d0d8784414ce8fec3d384375a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb834702a3db3fd42a90c35b3156bc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5f0458dc088a6f65287ca4d176d9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d056d49daf06057b76700f465248c8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e352c2fe7bd78f9c26a8bbb12a8c44836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3405b5f8a1772506d5a09cae157a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db06c4960b12408f54f2a3ec81cec3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb366bbf987a0bd8828441c12f0f7bcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba00d56ccfb4095d911a394769fec8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209a07013949343a4dc30c2bdce5b1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a6ed62de92364b5eaf2f6f0426a5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3acbdf44cb262c0c3b92e24ae51b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e9442fd76c4ee50458d468220bce944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e10c7930cfdecf6088cfdd31353b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292e2822388303735af15aee428a68946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864dcc17e7a003a51d051a83fb3cf5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06397359ed842d630c65fc28afaef448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd505c46802414963e45b11c14019049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ee1897c25d907797d63a1de34c88f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fd3f725254ff49cd67d94be3acae851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaa1eee661116236574bff173c85d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9ac507f751d4d775e800b4aaa7c5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e53735818a112a5a04d4343e5354254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48c04553fd46ac4385b1241d8d681255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6df43262289a2094114249807ee3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859abe0931a5a003bfd78815b203239e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97e63b41944ed3babc6294335425b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b17f53100291f0c3ba2e44e0b33a7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3d045d236f11061f1d16c0075a6b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd8122bb14fdf282cb8da47b63add261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0090dbb9197ba9389bec447caffb4ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39036a89018574cda279481e000d4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d297ba25980f8863bd587e5af69f59464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d505070ee09ab3caee52a835761c4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa58e14e0dc520be4d715137e18074f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90db744976e98ee2bf532151995dc5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d71f8e822ff38c005432134a73a4d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744a86e8863e0db1d4127342152021869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ae40199fe22a44b74b62bae52f15270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4379591f47bec3a1e235ee651fea72471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94091b190823c7c4bf5d43e549b77472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4c776232370cd3aaac80223d4713773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e82923d6cdd9ca75b9b68fc30a111874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dbf2082772a44f395c3125330482475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab785c0af949ce3939fa322760b85f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d7f0f91a9fd7061eac8cf7956952277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14604b5a52e1402370bf74564ffda478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994876c6a62ecd85fbfce950b97b86ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1ac7c7b8b85d488239424dd5229b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c125bd3a28690e0cc969f3b9fbebaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731cd02f0b2136f4127569cf55ccf1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dddbe1c5af65396a083021e7c0d2e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4108a6e389f0070d149e5a119946a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993889d1df078b887dd840054f69bce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f519cf50e5373cf65be18c626bc1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6087fffbae1220e43b601370d1b0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975b41a21558d5c169ffab0902f90b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409098f7071f07eaf4f115d95887d9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfff52e497bac9dc04d0bb29ac857d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ad73b04a5fbf356673f7b3e715fc291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed649e729ea9bcd166d89ea414f15d0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de45972fa8cecf037fa79b2094a0af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061373e6571a19a4afaea383ecb2093f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781bb420efaad4d117860a0d40543fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d2abc0713021c1408c18e3ba45fad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294113efa592add3722c18a2e6a9452897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aebc8b84510d99951bf6d96fd3618998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cf8c78d35ba01c3fd303a01e8e37599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845315332fcba3ba45eb659441228ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b96bafe515f1ecd6bedf183ac671b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11acb71d133e9e142ea6eb91937538102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b05b3d4c0374b662caa7694ab45bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593581c67942d919f53d20661c84f420104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8f6f437660bba2b708b6ef087118f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377bb8d572abc03124b34cd99060d11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5c7ee47dacea3704c4bc1b3c241fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44ea8020a9fc0c7b986a2ff6ea3fbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418298bdc6a58b2dfc5c132189ffe44d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a35c1c0ddebe312fb71e46f158710110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495f42f4b151602c0cdc72db94965de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b98e77d3555f5a1a7c373846905ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb637452b9592c4a6f3a719c5f2e732113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b0b97deb79d74ff483f5ad84944df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9582e0a0f2e9555f61e2ccba5dc60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473f8d82f51be5295ee556ffa33dba4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbef12591d15cccb7f227482684d8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c1db7e528a6c9f90c704b713e8b91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca1cab6441908f191bf6546ac16692119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4ed1f5e475744017240a96854a65d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb101b6706ecba90a4ba491dfe9a0a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcafc170c52abcb326dd6ba648356b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3831609bee492363586a72ab909d8b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf37d2963000d3575c727151b6b6cbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af69ffe2db3565d66fd4982b5057d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad53144d845663ecfb57aa69f436f7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd09ec36bcb95aaff736bdfa74b134127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198572ee7327cb1f19f978a3e7f3cab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f14154af5e3854ecc16fb5af2dee86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a8637f1d8eef4e03f875a1044eaae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfa6ab323e61d4e654df34d6e124d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaece67e4b5274e0d8e055710a2050132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb51613e45acb08d0c413f1190ab2bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce168a458fa43cb01be091d578b210134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49730d35e1549f2f5dcf842aac991320135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f53b437b944badbac1c48a24189a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905d9c1b2ef36e7f595e7b920fe7a69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c03ca63dd4b1d9127706606e97b594138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64bb915eef654231a1e5e73552ffd6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02a66d51e75e4a5f06758b4614a37a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a589ed14b716b809cbd4ca9f9c4df9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a4a21521b9bed8cf655e152bb6fc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270568611fdfd45fb4de849134d71c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de0156076bd42018a7e541df0a4d10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1501fb6019b30d5ad2b6fdc9ca69ce8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec9748f20b7707991800742b5508f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82bd940310d345b7704432f512ba59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e96f426d0660fd52f87cdcef6bf20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2019a6e98cc3e3ee5896dc7a4701e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b60dfcf7af5af30a06731dc2f3a843150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff57b8b3513d364163de22cb6e10d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62356426376f12a1b2a211f354cb5ae2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca60087d8975a4ce6e3d1ba85c315e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c111594a2fcd0ca4986760c20e3316f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac4bf58a402fd009621d5b412f2251155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b64ba3623f06291c2ba8a2cdcd2fa1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8243efd93f1f31e452cec3594404e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e9ce27aaa65fefd7612c1f4569c57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7418cf1fffa2816e66ae12254ec2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b933e49f1ac8bfec3a6237d61d48783160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7a5bde03ba7e8f399b3320aaebd84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfaceef44d8a51e34fdc20b8d877d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536756b52339fbf3014e71776df7b29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7190be5e4702cc198aa16989538a00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c60f1ad0d29b945bf22973e77128e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2300223cb178891b05651c0dbdf0ebb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9736c6847d6638198fb5cb8129112167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1e4df2087df8b7f2d9408707707c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fbe5f427b81e8242ef79fa0d780e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028ee3ad9055e23a1a102855179fe2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089034896723d461478d6f8df56035d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31c02bf92470c7d60c8668a3c63b7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97229c6cea87b72f099f65f51cfa98bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaf2f5dd6d1d4c2ddfed61b6d4537f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceea9cf1b2d5f2c32ef8fc2a0b2331b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7efc78d57159c78c8d56887f2bf00e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655a61c1e1c31393bd73d4d2d7418b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff9bdb030f00d7f4ca423e51a4693e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61155272024fa808d07e44f06eae43a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fee7f074d3d4f53aa73035ff1260d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26da4a62bf576cbfaa4d6c8694aea461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a86738eda19566fe1d934d4320c3292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a4ef64ba84775fc63de215f4941623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b212ba3cf5ddbee76e423cb650bc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df172973e2a1f41fbd48ec213df6b4ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302b1ece873bbe65ba2946ef502988d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479d5fbfa993056e00ab20df030cd727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e12515e9cb796b96d0242819ec0b418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc897663115ed21a6f3ff2590d5282f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaf2acb09038aff1fa25f3335b287210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f6d55e930e199704311128ebf0c8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1fd99b5366bf85e71e632c1d76ed912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a74524fa4024c76ba792031fb508e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb09d998d4cff6ab22899229129ad414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc72e06bfbfbdca39e7c1db919777b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5f0d10539bbfd9865fd404d3d0aa616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674317faa35085c991f9c04650c5993317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7a8f1eefbf03ec23daabe371c962518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff9e660e49e5fca4b51d6cb0f6678a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d56a7f7275110c29735c81a624dd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673effd8830f6c109d91a1a01526b5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e4506a1c2d4904058209e91a52c3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3313046502a7bd78c2dde57e834fce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc208eec808be62e0344d75e2de510c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf10f8da807f06912908bee52f96f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d178db1bc652f11f875920b8b8d9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e48676e4e7ffc3b0d3f5c05bc0a2f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d20193561e38e514319fce85a9acd128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb887c567b10a2bbefbdc37bc696c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ec1256bb5659c2ad2bb9a3abce5cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a41ec72398102eaa5c091df1438aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8b0ff5722fd036788dd2e43a94c8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8411228d140f274027abf8a1a0e96a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3ba4607e5e97cff6129b451c8b51d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2289b18e2f72ba271576c42d5104135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fb1b2e9a12cce43bd4c305816a83436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2821c66fbe7b3d7fa7eaeb6aabcb72c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a89a502f0fba54d1f2430dff6e377e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fde7c3cf0efd950709dccdc77a7c5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fc7b7cdd1a46015cda2a019abff5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e99e071fb41d65a6787a15d7eda1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce86f14f16e1637fea5a9a77fe8033242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916702f76709c0817269c72025ae497f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc44bb4098bbd94f17d8797518d69f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550d7e34edd79643ff32bcaf87e330345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54723df8f4dda69fb9d017336e764d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064f135df9920d33de437147fbd93c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd842ac9b7be25e9cb8bdb93ea11f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec400ac8c3d3a39b6dece6e86003c7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f2a9a4c2d4d14d7bd5bda770a0e5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c70dd7bcc0606301d97cdc18cff2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cb874911811d79e1006bf4767944c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990c59433c2f004aea3febb7d6a9e1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f041b95dede6e6289e7810adf09c4a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7bec298190bfb924fcf943af7489055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee380f47d061d6e72fb84bdacea4d29356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb794db77017d95869fa5e17da908b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac57f174d5acd2aedf1fc768f7f4a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892df1017f8094831e8dcf7f4bac210859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6e4d3a78053fc40391b7839fb782d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a88d522ba7aadfb49742cb107ff0a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25587ec8775e0b24b061884db93b053062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cb0af92f2e7d07bff75bd786ef8fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b28839e5c3ef90eaac95a16b6b9c5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16281c55efb50e148a12f21159faeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b67c42745cb90804846bdb5bd685ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ec4589d93999e24358c65ff745b8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82f4bc40c815e9de0e9c1091fc492868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affce6deeb3174fc415a3df75f8498569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4e881b23a07f02a92ad8fa534051f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0ccce8884d6024dcca47e9e865a4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79819c2e5168f846e421abf39d7e8d9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2f05ddaecdb5725b7500918db2f0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe30809a9d934ee64f30b680a29493f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a143b3943573f4583af247b92696575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9f50168ca64f58daee5f0dd7d571b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b48902cde46f2c71a34cbbe21ecd4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb900571857b4490c2480e247c51c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063cbf7fe7424f8d4069930fcb3cf7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768e4358c5ef1d33b13fc47d55d3a6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5871c7a0e04afb189ac31bec2025d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609f6aef8a09b14acf45b9a0518ad0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea403432e70c615f8920aacaff15eee483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d20c35900bfc671f6e937bc0e1c7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a586abd20f4ea4988b50e2f3e715e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56be44f14931d933227afaff5a5a16e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3854ef00673c037fb9690ef7147d3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bd0dfd4fd55392e456f21056559e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc55bef2abc2ce3834f506b3e10980989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc727d2cd691363ba1117a90f4433b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26df2d5279a3d2750ab4a77adb2f78891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24076a111b1aa605a0b351c9c2b6b33192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d793a750c5a92482c1116829ba1d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b747cef54e183b88847445e8fc67f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c8069c87e977f90ca81596c59d3c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e984e86204bd110df7c49056288e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149865db7345c6f93648d31ecf07a8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5594a535d0e5d4a87286ff30e03f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2804bf06b995dea7d46e16384e52599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f153d45b1ce2f0e0edca1571245310100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194e34cf1c18475c0e6fcb91a42050c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43c61e429023ae9e4d1e9ee2eb84fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530ef14e06c3c6092968c727ef7767c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962f927e1bb83efdb299bcc44ce4295104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a71d4f1f5b0a10233b776545868c4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172108ebda5a47d5732c30a6766c6cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8182d95b30ea4c3f4a90218ac685c13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0052dcaf38c67754b3ca75477ea9845108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c762ed8dee28eff438ad4fa694345109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af04f4c7e43b939a36d075b79b775c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ff758021919c1a7030dbe714100ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ef561f65db882334d4361af3ec694112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8bea6ad9a1ebf24f00bbc60a0e417113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6906ca5562b9e061ec2a886a31f4da8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625c332d0aec7208ef98144e045485c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3471e50315c7e16645343f0dd96a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c4cc5b37036d8aee591dbbcd3e24b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677232bde9af0729a9aa87bd2dc1480118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082004e36991d452c6fb69b47db2fbc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa839c9d8daa9ea2e61d6039773fc90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6ba5c9c5da4a127c2175dbcc1e8eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabd9780dae9aa5284d22e11324a17d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868f3ba64fa82bce77107946bb5a00e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419dad09766d99bf68409e629be819f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b0cccb11a0792a18bc07597cdab66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e949a9cf466c49df8394dd6944667a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875679abcd42c1e25f48d521f196801127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538c1d54c994a4a387e597b5577b2d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a4c863f232f97f9e902c493adddff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bfee6bcd300980e0a1d77cd60eb91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac765c96ab766e95c71493f5d14d1166131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a80fa07fc48409bc7253b7454a6a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc655c9b8003ff419df0ed0dabc0fc62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081d9b92850ddd4a2ec12c63293fea9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f7c8b4be0d29cebfc6595b5330a85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650815883485cfc568dcabae1c9a6c4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4e1a8c2bb2c6f74ca4766839ec209137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55fd6eda0998dc1d2d0bb96c7adb2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c229ad84980976e4a5c37a2eebb097a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c6081465c4d1bb77bc922a274e529140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532fa808641e90acf7e7a5e81195f1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880cf10c211538d2548892263484a83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745891f8bc4ff11c8f6931f873a9379c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbeb3abff57429331f1eb2bff6618e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9835b034bb8296484afa5d4d50455145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdefe66b0dfff0fa9af9618993d5e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048098a37537e75c78927133cb262d60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9213f6d93e9eb075addf983ea9929e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abec4f8a8732829364fb18183f412d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221796fb6a9bcf617bd5a1436f24c220150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dbac93bfc42e9e15774f96e10d938151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dad21c4ad8c244138d75e5e8695a0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81fc236c43557aca29b60d9c8dcc15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603552b0a76042c736de5e2dfa00322e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5382a48b24232334309d6e54429ec5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e773d2ffa1b45207e3cb63034f021156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044d32475972f0b21a351029c088324157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82ca7ae5360efb31cc5a30d43756df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9aed908d8f3b6bbf7c03ef4a2c9a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0fc4872d8f2bef5c2701b4edb123a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebc9a18f21d722ee78325cbbba6150161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e63b29bd042bf1f621ffc734aa0d42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeeaa6ceec208a9766bb1e6830ffe77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6f8453502fcef309910ea87bbf1ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fdee804b894ad6b9f57265500d2ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c4a03a3369cd84b75e5c490aa1c5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d25628b5f6b2f1e6e3dbfe7caa6a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e5b167deee672ffaa74d5edeca610168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c743993db0b96b86414e60fd6903e67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956a475fcae8ee73f10d02acc211708170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e0c9cee6d7b910692cdd3fdafbe3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317888ea0ddbe8111fffd71293ec3aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868bfea8f0602c21d15b2cbe65af962173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec5c8ca1d75c0e227c8a9b6335ad25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b505880a7a999b4d3402ed9b49d44c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609d6ef5bb33609f19cd0d3cac12a51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59325a120189385d051ac6aa95d30cec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d984d8853cf7cdf6c2160f05c12b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77eb0e19a2c60d4d4ae21259df85ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57def4cde139cd5e1e3a8a8e4b4c0ba180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>